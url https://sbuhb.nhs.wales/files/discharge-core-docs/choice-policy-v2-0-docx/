--- v0 (2026-09-22)
+++ v1 (2026-11-01)
@@ -10,51 +10,51 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="32D71C57" w14:textId="56172F11" w:rsidR="00FB4AD1" w:rsidRPr="009B51B1" w:rsidRDefault="00C9236B" w:rsidP="0040543F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B51B1">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27FDEB9B" wp14:editId="5275739F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>635</wp:posOffset>
             </wp:positionV>
@@ -4275,107 +4275,92 @@
         <w:t xml:space="preserve"> should generally take no longer than </w:t>
       </w:r>
       <w:r w:rsidR="008A3534" w:rsidRPr="00EF3154">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="008A3534" w:rsidRPr="00EF3154">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Segoe UI"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> weeks</w:t>
       </w:r>
       <w:r w:rsidR="00A339C8" w:rsidRPr="00EF3154">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Segoe UI"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="622CE236" w14:textId="37F7BB15" w:rsidR="00061A81" w:rsidRPr="00CA4BB9" w:rsidRDefault="00061A81" w:rsidP="00EF3154">
+    <w:p w14:paraId="35135160" w14:textId="1F742222" w:rsidR="00EF3154" w:rsidRPr="00F75F23" w:rsidRDefault="00061A81" w:rsidP="00957FCC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:ind w:left="567" w:right="629" w:hanging="567"/>
+        <w:ind w:left="714" w:right="629" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA4BB9">
+      <w:r w:rsidRPr="00F75F23">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Segoe UI"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Information for patient and carers can be found here</w:t>
       </w:r>
-      <w:r w:rsidR="00CA4BB9">
+      <w:r w:rsidR="0095115B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Segoe UI"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidR="00E82F87" w:rsidRPr="00E82F87">
+        <w:r w:rsidR="0095115B" w:rsidRPr="0095115B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Segoe UI"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Moving to a Care Home following a Hospital Stay - Care Home Choice Leaflet C.docx</w:t>
+          <w:t>Moving from hospital to a care home</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...13 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="393C56BC" w14:textId="630425AF" w:rsidR="00B71EDF" w:rsidRPr="00EF3154" w:rsidRDefault="00B71EDF" w:rsidP="00EF3154">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc238736116"/>
       <w:r w:rsidRPr="00EF3154">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Social Care Assessment</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="5AD8452F" w14:textId="09F7ED3E" w:rsidR="00B71EDF" w:rsidRPr="00EF3154" w:rsidRDefault="00B71EDF" w:rsidP="00EF3154">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -4445,59 +4430,51 @@
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Financial Assessment</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="0CA74B20" w14:textId="77777777" w:rsidR="00B71EDF" w:rsidRDefault="00B71EDF" w:rsidP="00EF3154">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF3154">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where required, a financial assessment will be completed to determine whether the patient is responsible for meeting the cost of their care or is eligible for Local Authority </w:t>
-[...7 lines deleted...]
-        <w:t>financial support.</w:t>
+        <w:t>Where required, a financial assessment will be completed to determine whether the patient is responsible for meeting the cost of their care or is eligible for Local Authority financial support.</w:t>
       </w:r>
       <w:r w:rsidR="005A031E" w:rsidRPr="00EF3154">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3154">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The outcome of the assessment will determine responsibility for arranging and funding the placement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DD464E2" w14:textId="77777777" w:rsidR="00EF3154" w:rsidRPr="00EF3154" w:rsidRDefault="00EF3154" w:rsidP="00EF3154">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -5111,83 +5088,83 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="66B5E7D5" w14:textId="77777777" w:rsidR="00B71EDF" w:rsidRDefault="00B71EDF" w:rsidP="00513AD6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="1276" w:right="629" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00513AD6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Patients are informed if a vacancy becomes available at their preferred home.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26F96DB9" w14:textId="77777777" w:rsidR="00513AD6" w:rsidRPr="00513AD6" w:rsidRDefault="00513AD6" w:rsidP="00513AD6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="1276" w:right="629"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B8BBAA1" w14:textId="033E98A5" w:rsidR="00B71EDF" w:rsidRPr="00EF3154" w:rsidRDefault="00B71EDF" w:rsidP="00EF3154">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="34" w:name="_Toc238736122"/>
       <w:r w:rsidRPr="00EF3154">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Self-Funding Arrangements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="6A83B409" w14:textId="77777777" w:rsidR="00B71EDF" w:rsidRPr="00513AD6" w:rsidRDefault="00B71EDF" w:rsidP="00513AD6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00513AD6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Patients who are not eligible for Local Authority financial support may be responsible for meeting the full cost of their placement.</w:t>
       </w:r>
     </w:p>
@@ -5487,63 +5464,63 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="004059A0" w:rsidRPr="004059A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Standard Operating Procedure - Reluctant Patient Discharge.docx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="009438C1" w:rsidRPr="00CA7AD6" w:rsidSect="00C24556">
       <w:pgSz w:w="11905" w:h="14956"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="284" w:footer="284" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="184A96D5" w14:textId="77777777" w:rsidR="00845BE1" w:rsidRDefault="00845BE1" w:rsidP="00A40426">
+    <w:p w14:paraId="6DC8A723" w14:textId="77777777" w:rsidR="00112E8F" w:rsidRDefault="00112E8F" w:rsidP="00A40426">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="274FED4B" w14:textId="77777777" w:rsidR="00845BE1" w:rsidRDefault="00845BE1" w:rsidP="00A40426">
+    <w:p w14:paraId="13FD5827" w14:textId="77777777" w:rsidR="00112E8F" w:rsidRDefault="00112E8F" w:rsidP="00A40426">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5573,186 +5550,184 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="766199731"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="3BB50CE7" w14:textId="7462EF69" w:rsidR="00F3027F" w:rsidRDefault="000A0A98" w:rsidP="000A0A98">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="9026"/>
             <w:tab w:val="right" w:pos="10203"/>
           </w:tabs>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:tab/>
         </w:r>
         <w:r>
           <w:tab/>
         </w:r>
         <w:fldSimple w:instr=" FILENAME \* MERGEFORMAT ">
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>Choice Policy</w:t>
           </w:r>
         </w:fldSimple>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20BE8B09" w14:textId="77777777" w:rsidR="00845BE1" w:rsidRDefault="00845BE1" w:rsidP="00A40426">
+    <w:p w14:paraId="63CA61C1" w14:textId="77777777" w:rsidR="00112E8F" w:rsidRDefault="00112E8F" w:rsidP="00A40426">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1BDB94D9" w14:textId="77777777" w:rsidR="00845BE1" w:rsidRDefault="00845BE1" w:rsidP="00A40426">
+    <w:p w14:paraId="4FD4342A" w14:textId="77777777" w:rsidR="00112E8F" w:rsidRDefault="00112E8F" w:rsidP="00A40426">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="2031286230"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Watermarks"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="0DBB8DD4" w14:textId="77777777" w:rsidR="00F3027F" w:rsidRDefault="00845BE1">
+      <w:p w14:paraId="0DBB8DD4" w14:textId="77777777" w:rsidR="00F3027F" w:rsidRDefault="00000000">
         <w:pPr>
           <w:pStyle w:val="Header"/>
         </w:pPr>
         <w:r>
           <w:pict w14:anchorId="0EFDAE03">
             <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
               <v:formulas>
                 <v:f eqn="sum #0 0 10800"/>
                 <v:f eqn="prod #0 2 1"/>
                 <v:f eqn="sum 21600 0 @1"/>
                 <v:f eqn="sum 0 0 @2"/>
                 <v:f eqn="sum 21600 0 @3"/>
                 <v:f eqn="if @0 @3 0"/>
                 <v:f eqn="if @0 21600 @1"/>
                 <v:f eqn="if @0 0 @2"/>
                 <v:f eqn="if @0 @4 21600"/>
                 <v:f eqn="mid @5 @6"/>
                 <v:f eqn="mid @8 @5"/>
                 <v:f eqn="mid @7 @8"/>
                 <v:f eqn="mid @6 @7"/>
                 <v:f eqn="sum @6 0 @5"/>
               </v:formulas>
               <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
               <v:textpath on="t" fitshape="t"/>
               <v:handles>
                 <v:h position="#0,bottomRight" xrange="6629,14971"/>
               </v:handles>
               <o:lock v:ext="edit" text="t" shapetype="t"/>
             </v:shapetype>
             <v:shape id="PowerPlusWaterMarkObject357831064" o:spid="_x0000_s1025" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:412.4pt;height:247.45pt;rotation:315;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
               <v:fill opacity=".5"/>
               <v:textpath style="font-family:&quot;calibri&quot;;font-size:1pt" string="DRAFT"/>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E160BCBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="82789B78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -10158,52 +10133,52 @@
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1794249833">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1480071040">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="254361179">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="738098248">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="545679175">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="783768559">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="14"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="160"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="130"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -10213,50 +10188,51 @@
     <w:rsid w:val="00021EBE"/>
     <w:rsid w:val="00026BC6"/>
     <w:rsid w:val="0003086C"/>
     <w:rsid w:val="000424A8"/>
     <w:rsid w:val="0006120F"/>
     <w:rsid w:val="00061A81"/>
     <w:rsid w:val="00062236"/>
     <w:rsid w:val="00081DAE"/>
     <w:rsid w:val="00082584"/>
     <w:rsid w:val="00090C42"/>
     <w:rsid w:val="00094D9B"/>
     <w:rsid w:val="000973AC"/>
     <w:rsid w:val="000A0578"/>
     <w:rsid w:val="000A0A98"/>
     <w:rsid w:val="000C03F6"/>
     <w:rsid w:val="000C1056"/>
     <w:rsid w:val="000C20F5"/>
     <w:rsid w:val="000C4461"/>
     <w:rsid w:val="000C61CF"/>
     <w:rsid w:val="000C772B"/>
     <w:rsid w:val="000D6662"/>
     <w:rsid w:val="000F745E"/>
     <w:rsid w:val="001043CF"/>
     <w:rsid w:val="001073D3"/>
     <w:rsid w:val="001118AB"/>
+    <w:rsid w:val="00112E8F"/>
     <w:rsid w:val="00131E02"/>
     <w:rsid w:val="0013494D"/>
     <w:rsid w:val="00135EAB"/>
     <w:rsid w:val="001537DE"/>
     <w:rsid w:val="001652F7"/>
     <w:rsid w:val="00174D17"/>
     <w:rsid w:val="001765D3"/>
     <w:rsid w:val="00181084"/>
     <w:rsid w:val="00182ADE"/>
     <w:rsid w:val="00186CF1"/>
     <w:rsid w:val="00187B61"/>
     <w:rsid w:val="0019062B"/>
     <w:rsid w:val="001921E9"/>
     <w:rsid w:val="0019358D"/>
     <w:rsid w:val="00194B96"/>
     <w:rsid w:val="0019562A"/>
     <w:rsid w:val="00197D47"/>
     <w:rsid w:val="001A3FC7"/>
     <w:rsid w:val="001B0944"/>
     <w:rsid w:val="001C37E0"/>
     <w:rsid w:val="001E00AE"/>
     <w:rsid w:val="001F07C9"/>
     <w:rsid w:val="00202105"/>
     <w:rsid w:val="002232FA"/>
     <w:rsid w:val="00225CBE"/>
@@ -10267,50 +10243,51 @@
     <w:rsid w:val="0025439C"/>
     <w:rsid w:val="00261B69"/>
     <w:rsid w:val="00267074"/>
     <w:rsid w:val="002739AD"/>
     <w:rsid w:val="00293ABB"/>
     <w:rsid w:val="002A0455"/>
     <w:rsid w:val="002A4494"/>
     <w:rsid w:val="002A5DD2"/>
     <w:rsid w:val="002A7E63"/>
     <w:rsid w:val="002B3300"/>
     <w:rsid w:val="002D3443"/>
     <w:rsid w:val="002D5E2B"/>
     <w:rsid w:val="002F0368"/>
     <w:rsid w:val="002F1580"/>
     <w:rsid w:val="00300642"/>
     <w:rsid w:val="00301107"/>
     <w:rsid w:val="00312D94"/>
     <w:rsid w:val="00313A8B"/>
     <w:rsid w:val="00327A5F"/>
     <w:rsid w:val="00332DF4"/>
     <w:rsid w:val="003417A8"/>
     <w:rsid w:val="00342189"/>
     <w:rsid w:val="003508B0"/>
     <w:rsid w:val="003579D1"/>
     <w:rsid w:val="00357AD0"/>
+    <w:rsid w:val="00366665"/>
     <w:rsid w:val="00381DC5"/>
     <w:rsid w:val="00383D48"/>
     <w:rsid w:val="00393727"/>
     <w:rsid w:val="003A272D"/>
     <w:rsid w:val="003B3492"/>
     <w:rsid w:val="003B4182"/>
     <w:rsid w:val="003B6DF6"/>
     <w:rsid w:val="003D6A2F"/>
     <w:rsid w:val="003E554E"/>
     <w:rsid w:val="003F0A08"/>
     <w:rsid w:val="0040523C"/>
     <w:rsid w:val="0040543F"/>
     <w:rsid w:val="004059A0"/>
     <w:rsid w:val="0041624A"/>
     <w:rsid w:val="00420F9F"/>
     <w:rsid w:val="004211AB"/>
     <w:rsid w:val="00461E59"/>
     <w:rsid w:val="0047125C"/>
     <w:rsid w:val="004740E6"/>
     <w:rsid w:val="00483A32"/>
     <w:rsid w:val="00484705"/>
     <w:rsid w:val="004908BD"/>
     <w:rsid w:val="00496199"/>
     <w:rsid w:val="004A6FC6"/>
     <w:rsid w:val="004A7CC7"/>
@@ -10427,50 +10404,51 @@
     <w:rsid w:val="00845BE1"/>
     <w:rsid w:val="00852C39"/>
     <w:rsid w:val="008750C5"/>
     <w:rsid w:val="00875BC9"/>
     <w:rsid w:val="008822FC"/>
     <w:rsid w:val="00891A23"/>
     <w:rsid w:val="00891C86"/>
     <w:rsid w:val="00892C2B"/>
     <w:rsid w:val="008A2DDC"/>
     <w:rsid w:val="008A3534"/>
     <w:rsid w:val="008A57EF"/>
     <w:rsid w:val="008B0EBC"/>
     <w:rsid w:val="008C41FA"/>
     <w:rsid w:val="008C496E"/>
     <w:rsid w:val="008D015A"/>
     <w:rsid w:val="008D5190"/>
     <w:rsid w:val="008E10B8"/>
     <w:rsid w:val="008E5CA3"/>
     <w:rsid w:val="008E6672"/>
     <w:rsid w:val="008F2312"/>
     <w:rsid w:val="008F58D2"/>
     <w:rsid w:val="00907286"/>
     <w:rsid w:val="00940A27"/>
     <w:rsid w:val="009438C1"/>
     <w:rsid w:val="00943AF1"/>
+    <w:rsid w:val="0095115B"/>
     <w:rsid w:val="009516EB"/>
     <w:rsid w:val="00951930"/>
     <w:rsid w:val="00952926"/>
     <w:rsid w:val="009647EB"/>
     <w:rsid w:val="0097122D"/>
     <w:rsid w:val="0097397E"/>
     <w:rsid w:val="00980C52"/>
     <w:rsid w:val="00981C68"/>
     <w:rsid w:val="00987A5D"/>
     <w:rsid w:val="00992AEC"/>
     <w:rsid w:val="00993933"/>
     <w:rsid w:val="00993F05"/>
     <w:rsid w:val="0099406E"/>
     <w:rsid w:val="009A2B5E"/>
     <w:rsid w:val="009B2712"/>
     <w:rsid w:val="009B51B1"/>
     <w:rsid w:val="009B7BDE"/>
     <w:rsid w:val="009C48B4"/>
     <w:rsid w:val="009D5546"/>
     <w:rsid w:val="009D6ACF"/>
     <w:rsid w:val="009E6431"/>
     <w:rsid w:val="00A009FD"/>
     <w:rsid w:val="00A06AE8"/>
     <w:rsid w:val="00A21E9D"/>
     <w:rsid w:val="00A32601"/>
@@ -10488,50 +10466,51 @@
     <w:rsid w:val="00A80C51"/>
     <w:rsid w:val="00A80CF7"/>
     <w:rsid w:val="00A82831"/>
     <w:rsid w:val="00A84DF2"/>
     <w:rsid w:val="00A8622F"/>
     <w:rsid w:val="00A9084C"/>
     <w:rsid w:val="00AA262C"/>
     <w:rsid w:val="00AA316F"/>
     <w:rsid w:val="00AA65FC"/>
     <w:rsid w:val="00AB0AE8"/>
     <w:rsid w:val="00AB38E2"/>
     <w:rsid w:val="00AB699A"/>
     <w:rsid w:val="00AC1AC5"/>
     <w:rsid w:val="00AD0534"/>
     <w:rsid w:val="00AD26B5"/>
     <w:rsid w:val="00AE5759"/>
     <w:rsid w:val="00AE5D64"/>
     <w:rsid w:val="00B005A2"/>
     <w:rsid w:val="00B068AA"/>
     <w:rsid w:val="00B06B80"/>
     <w:rsid w:val="00B115D8"/>
     <w:rsid w:val="00B151DA"/>
     <w:rsid w:val="00B16471"/>
     <w:rsid w:val="00B2101B"/>
     <w:rsid w:val="00B312F9"/>
+    <w:rsid w:val="00B33041"/>
     <w:rsid w:val="00B33659"/>
     <w:rsid w:val="00B42A0A"/>
     <w:rsid w:val="00B4561B"/>
     <w:rsid w:val="00B5054D"/>
     <w:rsid w:val="00B52198"/>
     <w:rsid w:val="00B53124"/>
     <w:rsid w:val="00B6022D"/>
     <w:rsid w:val="00B651D3"/>
     <w:rsid w:val="00B67A05"/>
     <w:rsid w:val="00B71EDF"/>
     <w:rsid w:val="00B80676"/>
     <w:rsid w:val="00B818D6"/>
     <w:rsid w:val="00B83353"/>
     <w:rsid w:val="00B83552"/>
     <w:rsid w:val="00B85231"/>
     <w:rsid w:val="00B90030"/>
     <w:rsid w:val="00B92730"/>
     <w:rsid w:val="00BB489E"/>
     <w:rsid w:val="00BC4318"/>
     <w:rsid w:val="00BD420C"/>
     <w:rsid w:val="00BD72E9"/>
     <w:rsid w:val="00BD7F7E"/>
     <w:rsid w:val="00BE1A2A"/>
     <w:rsid w:val="00C147CB"/>
     <w:rsid w:val="00C23535"/>
@@ -10596,50 +10575,51 @@
     <w:rsid w:val="00E719C1"/>
     <w:rsid w:val="00E741EE"/>
     <w:rsid w:val="00E75FC9"/>
     <w:rsid w:val="00E82F87"/>
     <w:rsid w:val="00E83EB2"/>
     <w:rsid w:val="00E85DF4"/>
     <w:rsid w:val="00EA300A"/>
     <w:rsid w:val="00EB5AB5"/>
     <w:rsid w:val="00EC18F8"/>
     <w:rsid w:val="00ED426D"/>
     <w:rsid w:val="00EE01A3"/>
     <w:rsid w:val="00EE35CE"/>
     <w:rsid w:val="00EE4DA5"/>
     <w:rsid w:val="00EF11C6"/>
     <w:rsid w:val="00EF1FC1"/>
     <w:rsid w:val="00EF285E"/>
     <w:rsid w:val="00EF3154"/>
     <w:rsid w:val="00F075D6"/>
     <w:rsid w:val="00F15D6A"/>
     <w:rsid w:val="00F2604D"/>
     <w:rsid w:val="00F26D0D"/>
     <w:rsid w:val="00F3027F"/>
     <w:rsid w:val="00F4645F"/>
     <w:rsid w:val="00F52E04"/>
     <w:rsid w:val="00F661CA"/>
+    <w:rsid w:val="00F75F23"/>
     <w:rsid w:val="00F85BA3"/>
     <w:rsid w:val="00F944E2"/>
     <w:rsid w:val="00FB4AD1"/>
     <w:rsid w:val="00FB67D9"/>
     <w:rsid w:val="00FC6F41"/>
     <w:rsid w:val="00FD75B9"/>
     <w:rsid w:val="00FE0C50"/>
     <w:rsid w:val="00FE42B9"/>
     <w:rsid w:val="00FF0B5D"/>
     <w:rsid w:val="00FF2D19"/>
     <w:rsid w:val="00FF7756"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -11133,50 +11113,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0061004C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -12424,51 +12405,51 @@
                                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                   </w:divBdr>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fsbuhb.nhs.wales%2Ffiles%2Fdischarge-documents-august-2026%2Finformation-for-patients-and-carers-leaflet-welsh-docx%2F%3Fts%3D1788263565016&amp;wdOrigin=BROWSELINK" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fsbuhb.nhs.wales%2Ffiles%2Fdischarge-documents-august-2026%2Fmoving-to-a-care-home-following-a-hospital-stay-care-home-choice-leaflet-c-docx%2F%3Fts%3D1788263650098&amp;wdOrigin=BROWSELINK" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fsbuhb.nhs.wales%2Ffiles%2Fdischarge-documents-august-2026%2Finformation-for-patients-and-carers-leaflet-docx%2F%3Fts%3D1788263549521&amp;wdOrigin=BROWSELINK" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fsbuhb.nhs.wales%2Ffiles%2Fdischarge-documents-august-2026%2Foverarching-discharge-policy-draft-v1-2-docx%2F%3Fts%3D1788263456363&amp;wdOrigin=BROWSELINK" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fsbuhb.nhs.wales%2Ffiles%2Fdischarge-documents-august-2026%2Fstandard-operating-procedure-best-interest-decision-docx%2F%3Fts%3D1788263375251&amp;wdOrigin=BROWSELINK" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fsbuhb.nhs.wales%2Ffiles%2Fdischarge-documents-august-2026%2Fstandard-operating-procedure-best-interest-decision-docx%2F%3Fts%3D1788263375251&amp;wdOrigin=BROWSELINK" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fsbuhb.nhs.wales%2Ffiles%2Fdischarge-documents-august-2026%2Fstandard-operating-procedure-reluctant-patient-discharge-docx%2F%3Fts%3D1788263695602&amp;wdOrigin=BROWSELINK" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fsbuhb.nhs.wales%2Ffiles%2Fdischarge-documents-august-2026%2Fyour-hospital-discharge-going-home-leaflet-d-docx%2F%3Fts%3D1788263587720&amp;wdOrigin=BROWSELINK" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.wales/national-framework-continuing-nhs-healthcare" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fsbuhb.nhs.wales%2Ffiles%2Fdischarge-documents-august-2026%2Finformation-for-patients-and-carers-leaflet-welsh-docx%2F%3Fts%3D1788263565016&amp;wdOrigin=BROWSELINK" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sbuhb.nhs.wales/files/discharge-care-home-choice/moving-to-a-care-home-leaflet-pdf/?ts=1791288680374" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fsbuhb.nhs.wales%2Ffiles%2Fdischarge-documents-august-2026%2Finformation-for-patients-and-carers-leaflet-docx%2F%3Fts%3D1788263549521&amp;wdOrigin=BROWSELINK" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fsbuhb.nhs.wales%2Ffiles%2Fdischarge-documents-august-2026%2Foverarching-discharge-policy-draft-v1-2-docx%2F%3Fts%3D1788263456363&amp;wdOrigin=BROWSELINK" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fsbuhb.nhs.wales%2Ffiles%2Fdischarge-documents-august-2026%2Fstandard-operating-procedure-best-interest-decision-docx%2F%3Fts%3D1788263375251&amp;wdOrigin=BROWSELINK" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fsbuhb.nhs.wales%2Ffiles%2Fdischarge-documents-august-2026%2Fstandard-operating-procedure-best-interest-decision-docx%2F%3Fts%3D1788263375251&amp;wdOrigin=BROWSELINK" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fsbuhb.nhs.wales%2Ffiles%2Fdischarge-documents-august-2026%2Fstandard-operating-procedure-reluctant-patient-discharge-docx%2F%3Fts%3D1788263695602&amp;wdOrigin=BROWSELINK" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fsbuhb.nhs.wales%2Ffiles%2Fdischarge-documents-august-2026%2Fyour-hospital-discharge-going-home-leaflet-d-docx%2F%3Fts%3D1788263587720&amp;wdOrigin=BROWSELINK" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.wales/national-framework-continuing-nhs-healthcare" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12739,66 +12720,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...14 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010076D7415FFDB2EC4A9B6D063F10EDA402" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d6b15cf24536c763c3d3f11930e09d92">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9fdf7563-49dc-4a0c-816a-bc95101aabf7" xmlns:ns3="bced2708-2df0-4e4c-b040-0525db79a988" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e7f819a0aa520c3f1300b2566297f548" ns2:_="" ns3:_="">
     <xsd:import namespace="9fdf7563-49dc-4a0c-816a-bc95101aabf7"/>
     <xsd:import namespace="bced2708-2df0-4e4c-b040-0525db79a988"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:Action_x002f_Decision" minOccurs="0"/>
@@ -13004,141 +12969,157 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="bced2708-2df0-4e4c-b040-0525db79a988" xsi:nil="true"/>
+    <Action_x002f_Decision xmlns="9fdf7563-49dc-4a0c-816a-bc95101aabf7" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9fdf7563-49dc-4a0c-816a-bc95101aabf7">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{285C0C24-1378-463C-81E7-67AFE8385A60}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC14A8D7-8823-4BD3-B3D7-BD4A33CF4477}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="9fdf7563-49dc-4a0c-816a-bc95101aabf7"/>
+    <ds:schemaRef ds:uri="bced2708-2df0-4e4c-b040-0525db79a988"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9B08F1C-3B60-4669-B083-10C82C3E4153}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="bced2708-2df0-4e4c-b040-0525db79a988"/>
     <ds:schemaRef ds:uri="9fdf7563-49dc-4a0c-816a-bc95101aabf7"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC14A8D7-8823-4BD3-B3D7-BD4A33CF4477}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{285C0C24-1378-463C-81E7-67AFE8385A60}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4F5C80B-945B-4804-8329-50BD138D2D25}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{4c2e0b76-d452-4d35-8392-187fac002efe}" enabled="0" method="" siteId="{4c2e0b76-d452-4d35-8392-187fac002efe}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2673</Words>
-  <Characters>15241</Characters>
+  <Words>2645</Words>
+  <Characters>15083</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>127</Lines>
+  <Lines>125</Lines>
   <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Swansea Bay ULHB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17879</CharactersWithSpaces>
+  <CharactersWithSpaces>17693</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Rhiannon Morgan (Swansea Bay UHB - Hospital Operations )</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010076D7415FFDB2EC4A9B6D063F10EDA402</vt:lpwstr>
   </property>