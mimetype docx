--- v0 (2026-04-17)
+++ v1 (2026-05-08)
@@ -232,51 +232,51 @@
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGridLight"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="103" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="10733" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1125"/>
         <w:gridCol w:w="4279"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="1431"/>
         <w:gridCol w:w="1738"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="006D1F59" w:rsidR="00FD6ABC" w:rsidTr="1683D1E0" w14:paraId="3CC12DD0" w14:textId="77777777">
+      <w:tr w:rsidRPr="006D1F59" w:rsidR="00FD6ABC" w:rsidTr="10EA7A58" w14:paraId="3CC12DD0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C4BC96" w:themeFill="background2" w:themeFillShade="BF"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="006D1F59" w:rsidR="00092B2C" w:rsidP="598A05DE" w:rsidRDefault="67CB31C5" w14:paraId="195B9BC9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1F18539B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
@@ -416,97 +416,97 @@
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1F18539B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Purpose</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006D1F59" w:rsidR="00FD6ABC" w:rsidTr="1683D1E0" w14:paraId="69867286" w14:textId="77777777">
+      <w:tr w:rsidRPr="006D1F59" w:rsidR="00FD6ABC" w:rsidTr="10EA7A58" w14:paraId="69867286" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10733" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="006D1F59" w:rsidR="00571CE1" w:rsidP="598A05DE" w:rsidRDefault="08949277" w14:paraId="5A076A50" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1F18539B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">PART 1.  </w:t>
             </w:r>
             <w:r w:rsidRPr="1F18539B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Preliminary Matters</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006D1F59" w:rsidR="00FD6ABC" w:rsidTr="1683D1E0" w14:paraId="3D8E843E" w14:textId="77777777">
+      <w:tr w:rsidRPr="006D1F59" w:rsidR="00FD6ABC" w:rsidTr="10EA7A58" w14:paraId="3D8E843E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="004A1904" w:rsidR="00D0621B" w:rsidP="5569FDA3" w:rsidRDefault="78FD0295" w14:paraId="65E47B5C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5569FDA3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -684,51 +684,51 @@
             <w:tcW w:w="1738" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="006D1F59" w:rsidR="00D0621B" w:rsidP="598A05DE" w:rsidRDefault="7DD633FF" w14:paraId="73E1EEAE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1F18539B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Noting</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006D1F59" w:rsidR="00FD6ABC" w:rsidTr="1683D1E0" w14:paraId="3EAB4EC1" w14:textId="77777777">
+      <w:tr w:rsidRPr="006D1F59" w:rsidR="00FD6ABC" w:rsidTr="10EA7A58" w14:paraId="3EAB4EC1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="004A1904" w:rsidR="00D0621B" w:rsidP="5569FDA3" w:rsidRDefault="78FD0295" w14:paraId="1F742241" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5569FDA3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -809,51 +809,51 @@
             <w:tcW w:w="1738" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="006D1F59" w:rsidR="00D0621B" w:rsidP="598A05DE" w:rsidRDefault="7DD633FF" w14:paraId="60F8AA54" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1F18539B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Noting</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006D1F59" w:rsidR="00FD6ABC" w:rsidTr="1683D1E0" w14:paraId="661F3274" w14:textId="77777777">
+      <w:tr w:rsidRPr="006D1F59" w:rsidR="00FD6ABC" w:rsidTr="10EA7A58" w14:paraId="661F3274" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="004A1904" w:rsidR="00D0621B" w:rsidP="5569FDA3" w:rsidRDefault="78FD0295" w14:paraId="0FCA1962" w14:textId="4FA088C2">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5569FDA3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -930,51 +930,51 @@
             <w:tcW w:w="1738" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="006D1F59" w:rsidR="00D0621B" w:rsidP="598A05DE" w:rsidRDefault="7C45CDB6" w14:paraId="5739F956" w14:textId="5041B4F3">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1F18539B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Noting</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006D1F59" w:rsidR="00FD6ABC" w:rsidTr="1683D1E0" w14:paraId="2799FB96" w14:textId="77777777">
+      <w:tr w:rsidRPr="006D1F59" w:rsidR="00FD6ABC" w:rsidTr="10EA7A58" w14:paraId="2799FB96" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="004A1904" w:rsidR="00D0621B" w:rsidP="5569FDA3" w:rsidRDefault="78FD0295" w14:paraId="586B91F0" w14:textId="37624780">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5569FDA3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:caps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.4</w:t>
@@ -1070,51 +1070,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1738" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="006D1F59" w:rsidR="00D0621B" w:rsidP="598A05DE" w:rsidRDefault="7DD633FF" w14:paraId="32B01171" w14:textId="51B4AAA3">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1F18539B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006D1F59" w:rsidR="00FD6ABC" w:rsidTr="1683D1E0" w14:paraId="79F7DC35" w14:textId="77777777">
+      <w:tr w:rsidRPr="006D1F59" w:rsidR="00FD6ABC" w:rsidTr="10EA7A58" w14:paraId="79F7DC35" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="004A1904" w:rsidR="00D0621B" w:rsidP="5569FDA3" w:rsidRDefault="78FD0295" w14:paraId="1E55FEF1" w14:textId="1E2498BC">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5569FDA3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:caps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.5</w:t>
@@ -1290,51 +1290,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1F18539B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Discussio</w:t>
             </w:r>
             <w:r w:rsidRPr="1F18539B" w:rsidR="559368E6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006D1F59" w:rsidR="00FD6ABC" w:rsidTr="1683D1E0" w14:paraId="68296812" w14:textId="77777777">
+      <w:tr w:rsidRPr="006D1F59" w:rsidR="00FD6ABC" w:rsidTr="10EA7A58" w14:paraId="68296812" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="006D1F59" w:rsidR="00D0621B" w:rsidP="5569FDA3" w:rsidRDefault="78FD0295" w14:paraId="4725F342" w14:textId="1240D5C6">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:caps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5569FDA3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:caps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1455,100 +1455,100 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1738" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="006D1F59" w:rsidR="00D0621B" w:rsidP="1683D1E0" w:rsidRDefault="7C45CDB6" w14:paraId="49EEC5DC" w14:textId="393EA23F">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:suppressLineNumbers w:val="0"/>
               <w:bidi w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="1683D1E0" w:rsidR="1259DFCB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006D1F59" w:rsidR="00FD6ABC" w:rsidTr="1683D1E0" w14:paraId="3942FF45" w14:textId="77777777">
+      <w:tr w:rsidRPr="006D1F59" w:rsidR="00FD6ABC" w:rsidTr="10EA7A58" w14:paraId="3942FF45" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10733" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="006D1F59" w:rsidR="00D0621B" w:rsidP="598A05DE" w:rsidRDefault="6B0F30A4" w14:paraId="30F16F2E" w14:textId="280E4DB9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5569FDA3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">PART 2. </w:t>
             </w:r>
             <w:r w:rsidRPr="5569FDA3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>BENCHMARKING, LEARNING AND QUALITY IMPROVEMENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="598A05DE" w:rsidTr="1683D1E0" w14:paraId="3EA218FC" w14:textId="77777777">
+      <w:tr w:rsidR="598A05DE" w:rsidTr="10EA7A58" w14:paraId="3EA218FC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="1D147479" w:rsidP="5569FDA3" w:rsidRDefault="231A029C" w14:paraId="5EB2D7A2" w14:textId="13117265">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E43DEEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
@@ -1664,51 +1664,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1738" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="0F06A5A9" w:rsidP="3F4D2630" w:rsidRDefault="576990FD" w14:paraId="263BC047" w14:textId="2ED3E83A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E43DEEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Assurance </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="2E2D862F" w:rsidTr="1683D1E0" w14:paraId="36E217DE" w14:textId="77777777">
+      <w:tr w:rsidR="2E2D862F" w:rsidTr="10EA7A58" w14:paraId="36E217DE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="46360A07" w:rsidP="2E2D862F" w:rsidRDefault="1D744FEA" w14:paraId="5D812F94" w14:textId="5788F05B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="14170B6D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
@@ -1748,66 +1748,74 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00677958" w:rsidR="46360A07" w:rsidP="0E43DEEC" w:rsidRDefault="2568CCA6" w14:paraId="745E1046" w14:textId="52969094">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E43DEEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Executive Director of Nursing and Patient Experience</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00677958" w:rsidR="46360A07" w:rsidP="0E43DEEC" w:rsidRDefault="05E641DA" w14:paraId="7602A0BA" w14:textId="09B4574B">
+          <w:p w:rsidRPr="00677958" w:rsidR="46360A07" w:rsidP="0E43DEEC" w:rsidRDefault="05E641DA" w14:paraId="7602A0BA" w14:textId="35A9EEB6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0E43DEEC">
-[...5 lines deleted...]
-              <w:t>(To Follow)</w:t>
+            <w:r w:rsidRPr="10EA7A58" w:rsidR="05E641DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="10EA7A58" w:rsidR="5E0B340F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Attached)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1431" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="46360A07" w:rsidP="2E2D862F" w:rsidRDefault="1D744FEA" w14:paraId="62713235" w14:textId="52F9BB5E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E43DEEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
@@ -1848,51 +1856,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1738" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="46360A07" w:rsidP="2E2D862F" w:rsidRDefault="46360A07" w14:paraId="579C3C99" w14:textId="1F25676A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5569FDA3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Assurance </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185A85" w:rsidTr="1683D1E0" w14:paraId="4F6662F2" w14:textId="77777777">
+      <w:tr w:rsidR="00185A85" w:rsidTr="10EA7A58" w14:paraId="4F6662F2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="14170B6D" w:rsidR="00185A85" w:rsidP="0E43DEEC" w:rsidRDefault="00185A85" w14:paraId="6EEB4AB6" w14:textId="18E7023F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E43DEEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.3</w:t>
             </w:r>
@@ -2017,51 +2025,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1738" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="5569FDA3" w:rsidR="00185A85" w:rsidP="0E43DEEC" w:rsidRDefault="00677958" w14:paraId="6769581E" w14:textId="7CF0030B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E43DEEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Assurance </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00171CFD" w:rsidTr="1683D1E0" w14:paraId="7A6CA89E" w14:textId="77777777">
+      <w:tr w:rsidR="00171CFD" w:rsidTr="10EA7A58" w14:paraId="7A6CA89E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00171CFD" w:rsidP="2E2D862F" w:rsidRDefault="00171CFD" w14:paraId="07A49C9A" w14:textId="36DC0886">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.4</w:t>
             </w:r>
@@ -2128,66 +2136,79 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00171CFD" w:rsidP="0E43DEEC" w:rsidRDefault="00677958" w14:paraId="40DF66AD" w14:textId="78BF3605">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E43DEEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Executive Medical Director </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00171CFD" w:rsidP="5569FDA3" w:rsidRDefault="606734FF" w14:paraId="324D2531" w14:textId="6DC69BB7">
+          <w:p w:rsidR="00171CFD" w:rsidP="10EA7A58" w:rsidRDefault="606734FF" w14:paraId="324D2531" w14:textId="291EBC6B">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="Normal"/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0E43DEEC">
-[...5 lines deleted...]
-              <w:t>(To Follow)</w:t>
+            <w:r w:rsidRPr="10EA7A58" w:rsidR="606734FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="10EA7A58" w:rsidR="4A77C68D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Attached)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1431" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="30826CBA" w:rsidR="00171CFD" w:rsidP="2E2D862F" w:rsidRDefault="0030392D" w14:paraId="54989860" w14:textId="18A1CD7A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E43DEEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
@@ -2228,88 +2249,88 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1738" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="5569FDA3" w:rsidR="00171CFD" w:rsidP="2E2D862F" w:rsidRDefault="00677958" w14:paraId="7D1A70F7" w14:textId="19EA0312">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E43DEEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Assurance </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="7F5A431E" w:rsidTr="1683D1E0" w14:paraId="61E0EF75" w14:textId="77777777">
+      <w:tr w:rsidR="7F5A431E" w:rsidTr="10EA7A58" w14:paraId="61E0EF75" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10733" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="7F5A431E" w:rsidP="5569FDA3" w:rsidRDefault="1941C085" w14:paraId="605C2258" w14:textId="293464D2">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5569FDA3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PART 3. GOVERNANCE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="5569FDA3" w:rsidTr="1683D1E0" w14:paraId="280D48E3" w14:textId="77777777">
+      <w:tr w:rsidR="5569FDA3" w:rsidTr="10EA7A58" w14:paraId="280D48E3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="1941C085" w:rsidP="0E43DEEC" w:rsidRDefault="1941C085" w14:paraId="1E7646B1" w14:textId="6540B986">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E43DEEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
@@ -2441,88 +2462,88 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1738" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="5CC618A4" w:rsidP="0E43DEEC" w:rsidRDefault="3B16A3EB" w14:paraId="5B0CD7C7" w14:textId="4F657FA4">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E43DEEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Assurance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="14170B6D" w:rsidTr="1683D1E0" w14:paraId="395D6389" w14:textId="77777777">
+      <w:tr w:rsidR="14170B6D" w:rsidTr="10EA7A58" w14:paraId="395D6389" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10733" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="02490E71" w:rsidP="14170B6D" w:rsidRDefault="02490E71" w14:paraId="4716728F" w14:textId="4301B8D9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="14170B6D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5 MINUTE COMFORT BREAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006D1F59" w:rsidR="003C5FFB" w:rsidTr="1683D1E0" w14:paraId="6F23C313" w14:textId="77777777">
+      <w:tr w:rsidRPr="006D1F59" w:rsidR="003C5FFB" w:rsidTr="10EA7A58" w14:paraId="6F23C313" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10733" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00FA2A2E" w:rsidR="003C5FFB" w:rsidP="2E2D862F" w:rsidRDefault="3A4EB180" w14:paraId="5E07DFDB" w14:textId="722575C1">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2E2D862F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
@@ -2554,51 +2575,51 @@
             </w:r>
             <w:r w:rsidRPr="2E2D862F" w:rsidR="3EC0D1D0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">CLINICAL </w:t>
             </w:r>
             <w:r w:rsidRPr="00726A10" w:rsidR="3EC0D1D0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
               </w:rPr>
               <w:t>AND SERVICE QUALITY COMPLAINCE AND PERFORMANCE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="2CBA6FD2" w:rsidTr="1683D1E0" w14:paraId="2D16FEE4" w14:textId="77777777">
+      <w:tr w:rsidR="2CBA6FD2" w:rsidTr="10EA7A58" w14:paraId="2D16FEE4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="3375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00A0275F" w:rsidP="5569FDA3" w:rsidRDefault="64D6B564" w14:paraId="4860D10A" w14:textId="317F288F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:caps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E43DEEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:caps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -2794,51 +2815,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1738" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="02450A2D" w:rsidP="2E2D862F" w:rsidRDefault="4E4DFE66" w14:paraId="1422643D" w14:textId="3F57865E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E43DEEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Assurance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B47E75" w:rsidTr="1683D1E0" w14:paraId="3049298B" w14:textId="77777777">
+      <w:tr w:rsidR="00B47E75" w:rsidTr="10EA7A58" w14:paraId="3049298B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="5CF7DF26" w:rsidR="00B47E75" w:rsidP="0E43DEEC" w:rsidRDefault="00B47E75" w14:paraId="723D61DA" w14:textId="47485327">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:caps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E43DEEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:caps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -2974,51 +2995,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1738" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="5CF7DF26" w:rsidR="00B47E75" w:rsidP="0E43DEEC" w:rsidRDefault="001F46BB" w14:paraId="5129164B" w14:textId="4BDCF75D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E43DEEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Assurance </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="1653E2C2" w:rsidTr="1683D1E0" w14:paraId="79CAD33F" w14:textId="77777777">
+      <w:tr w:rsidR="1653E2C2" w:rsidTr="10EA7A58" w14:paraId="79CAD33F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="020D59C7" w:rsidP="0E43DEEC" w:rsidRDefault="020D59C7" w14:paraId="71FFD24A" w14:textId="1EC9718E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:caps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E43DEEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:caps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -3146,51 +3167,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1738" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="020D59C7" w:rsidP="0E43DEEC" w:rsidRDefault="020D59C7" w14:paraId="11C0647E" w14:textId="05A22774">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E43DEEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Assurance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="1653E2C2" w:rsidTr="1683D1E0" w14:paraId="77FBA215" w14:textId="77777777">
+      <w:tr w:rsidR="1653E2C2" w:rsidTr="10EA7A58" w14:paraId="77FBA215" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="885"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="22F7518D" w:rsidP="0E43DEEC" w:rsidRDefault="22F7518D" w14:paraId="61D3A764" w14:textId="4F9396F0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:caps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E43DEEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:caps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -3336,51 +3357,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1738" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="6F093AEA" w:rsidP="0E43DEEC" w:rsidRDefault="6F093AEA" w14:paraId="3DFF3FDC" w14:textId="4A9EB92D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E43DEEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Assurance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="1653E2C2" w:rsidTr="1683D1E0" w14:paraId="450DC742" w14:textId="77777777">
+      <w:tr w:rsidR="1653E2C2" w:rsidTr="10EA7A58" w14:paraId="450DC742" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="20E6D1A1" w:rsidP="1653E2C2" w:rsidRDefault="20E6D1A1" w14:paraId="27E7FCDE" w14:textId="235C75BB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:caps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E43DEEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:caps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -3440,66 +3461,74 @@
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E43DEEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Executive Director of Nursing and </w:t>
             </w:r>
             <w:r w:rsidRPr="0E43DEEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Patient Experience</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="20E6D1A1" w:rsidP="0E43DEEC" w:rsidRDefault="45455C56" w14:paraId="7F0D7DD3" w14:textId="65BD14C7">
+          <w:p w:rsidR="20E6D1A1" w:rsidP="0E43DEEC" w:rsidRDefault="45455C56" w14:paraId="7F0D7DD3" w14:textId="593B69A3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0E43DEEC">
-[...5 lines deleted...]
-              <w:t>(To Follow)</w:t>
+            <w:r w:rsidRPr="10EA7A58" w:rsidR="45455C56">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="10EA7A58" w:rsidR="49A4BFB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Attached)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="20E6D1A1" w:rsidP="1653E2C2" w:rsidRDefault="20E6D1A1" w14:paraId="5183590C" w14:textId="181C8F86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1431" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="20E6D1A1" w:rsidP="1653E2C2" w:rsidRDefault="20E6D1A1" w14:paraId="3ACF2848" w14:textId="481F9138">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -3535,51 +3564,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1738" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="1CF3D06B" w:rsidP="1653E2C2" w:rsidRDefault="1CF3D06B" w14:paraId="609B555C" w14:textId="12FA0DD3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E4C7B32">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Assurance </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A3C71" w:rsidTr="1683D1E0" w14:paraId="73C167B6" w14:textId="77777777">
+      <w:tr w:rsidR="001A3C71" w:rsidTr="10EA7A58" w14:paraId="73C167B6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10733" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="005622FB" w:rsidR="001A3C71" w:rsidP="1F18539B" w:rsidRDefault="005622FB" w14:paraId="5B91644B" w14:textId="56A983A4">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="30826CBA">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
@@ -3597,51 +3626,51 @@
                 <w:rStyle w:val="CommentReference"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="30826CBA">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>. FOR INFORMATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A3C71" w:rsidTr="1683D1E0" w14:paraId="2F244DAF" w14:textId="77777777">
+      <w:tr w:rsidR="001A3C71" w:rsidTr="10EA7A58" w14:paraId="2F244DAF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="001A3C71" w:rsidP="0E43DEEC" w:rsidRDefault="3E0659EE" w14:paraId="5DB4A27B" w14:textId="742D9500">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:caps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E43DEEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:caps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -3779,51 +3808,51 @@
             <w:tcW w:w="1738" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="001A3C71" w:rsidP="0E43DEEC" w:rsidRDefault="29A74E95" w14:paraId="3A56CDDC" w14:textId="3BE2B94D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E43DEEC">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Noting</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006D1F59" w:rsidR="00CC5AA5" w:rsidTr="1683D1E0" w14:paraId="29F96E5D" w14:textId="77777777">
+      <w:tr w:rsidRPr="006D1F59" w:rsidR="00CC5AA5" w:rsidTr="10EA7A58" w14:paraId="29F96E5D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10733" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="006D1F59" w:rsidR="00CC5AA5" w:rsidP="598A05DE" w:rsidRDefault="4BE3E1C5" w14:paraId="27E8D328" w14:textId="4946EB2F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1653E2C2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
@@ -3845,51 +3874,51 @@
             </w:r>
             <w:r w:rsidRPr="1653E2C2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">.   </w:t>
             </w:r>
             <w:r w:rsidRPr="1653E2C2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>OTHER MATTERS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006D1F59" w:rsidR="00644FA5" w:rsidTr="1683D1E0" w14:paraId="39A24576" w14:textId="77777777">
+      <w:tr w:rsidRPr="006D1F59" w:rsidR="00644FA5" w:rsidTr="10EA7A58" w14:paraId="39A24576" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="006D1F59" w:rsidR="00644FA5" w:rsidP="598A05DE" w:rsidRDefault="00B41FBC" w14:paraId="610BAE8A" w14:textId="143E7635">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E4C7B32">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
@@ -3995,51 +4024,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1738" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="006D1F59" w:rsidR="00644FA5" w:rsidP="598A05DE" w:rsidRDefault="00644FA5" w14:paraId="71C55030" w14:textId="42B91AA7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1F18539B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Noting</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006D1F59" w:rsidR="00644FA5" w:rsidTr="1683D1E0" w14:paraId="3CFB6CF6" w14:textId="77777777">
+      <w:tr w:rsidRPr="006D1F59" w:rsidR="00644FA5" w:rsidTr="10EA7A58" w14:paraId="3CFB6CF6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="006D1F59" w:rsidR="00644FA5" w:rsidP="598A05DE" w:rsidRDefault="00B41FBC" w14:paraId="4BEC0348" w14:textId="599579AC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E4C7B32">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
@@ -4131,51 +4160,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1653E2C2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Discussion</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="006D1F59" w:rsidR="00644FA5" w:rsidP="598A05DE" w:rsidRDefault="00644FA5" w14:paraId="673A271D" w14:textId="274DF326">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006D1F59" w:rsidR="00644FA5" w:rsidTr="1683D1E0" w14:paraId="02237EF5" w14:textId="77777777">
+      <w:tr w:rsidRPr="006D1F59" w:rsidR="00644FA5" w:rsidTr="10EA7A58" w14:paraId="02237EF5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="006D1F59" w:rsidR="00644FA5" w:rsidP="598A05DE" w:rsidRDefault="00B41FBC" w14:paraId="214F9BCE" w14:textId="20CC4F80">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E4C7B32">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
@@ -4277,51 +4306,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1653E2C2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Discussion</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="006D1F59" w:rsidR="00644FA5" w:rsidP="598A05DE" w:rsidRDefault="00644FA5" w14:paraId="1BE02CCD" w14:textId="0F5CB1C8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006D1F59" w:rsidR="00CC5AA5" w:rsidTr="1683D1E0" w14:paraId="5443AFAA" w14:textId="77777777">
+      <w:tr w:rsidRPr="006D1F59" w:rsidR="00CC5AA5" w:rsidTr="10EA7A58" w14:paraId="5443AFAA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10733" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="006D1F59" w:rsidR="00CC5AA5" w:rsidP="598A05DE" w:rsidRDefault="4BE3E1C5" w14:paraId="412C51FA" w14:textId="041A6CE5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1F18539B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
@@ -13308,50 +13337,51 @@
     <w:rsid w:val="0F87AD7D"/>
     <w:rsid w:val="0FA204E0"/>
     <w:rsid w:val="0FADC95C"/>
     <w:rsid w:val="0FB41E7D"/>
     <w:rsid w:val="0FB51FAD"/>
     <w:rsid w:val="0FCCA061"/>
     <w:rsid w:val="0FE88379"/>
     <w:rsid w:val="0FF106C0"/>
     <w:rsid w:val="0FF163E2"/>
     <w:rsid w:val="0FFE823A"/>
     <w:rsid w:val="10034FB6"/>
     <w:rsid w:val="101EFF9C"/>
     <w:rsid w:val="10232AE3"/>
     <w:rsid w:val="10304F4C"/>
     <w:rsid w:val="103D9305"/>
     <w:rsid w:val="10417069"/>
     <w:rsid w:val="1045CA2D"/>
     <w:rsid w:val="1047992C"/>
     <w:rsid w:val="104AB484"/>
     <w:rsid w:val="10550730"/>
     <w:rsid w:val="10859B80"/>
     <w:rsid w:val="108D1104"/>
     <w:rsid w:val="109FC489"/>
     <w:rsid w:val="10AF6801"/>
     <w:rsid w:val="10E742DD"/>
+    <w:rsid w:val="10EA7A58"/>
     <w:rsid w:val="1102C484"/>
     <w:rsid w:val="111A217C"/>
     <w:rsid w:val="1126A9F2"/>
     <w:rsid w:val="11368134"/>
     <w:rsid w:val="113DF504"/>
     <w:rsid w:val="116FFD97"/>
     <w:rsid w:val="1186BBC5"/>
     <w:rsid w:val="1195C582"/>
     <w:rsid w:val="11C2AEC8"/>
     <w:rsid w:val="11C537DB"/>
     <w:rsid w:val="11D16436"/>
     <w:rsid w:val="11DE7BCB"/>
     <w:rsid w:val="11E903AA"/>
     <w:rsid w:val="120438DB"/>
     <w:rsid w:val="1220B627"/>
     <w:rsid w:val="12379712"/>
     <w:rsid w:val="1254F68E"/>
     <w:rsid w:val="1259DFCB"/>
     <w:rsid w:val="12624E15"/>
     <w:rsid w:val="12832FA4"/>
     <w:rsid w:val="128D163F"/>
     <w:rsid w:val="12A8081C"/>
     <w:rsid w:val="12B90ED7"/>
     <w:rsid w:val="12C3ADCC"/>
     <w:rsid w:val="12C9D017"/>
@@ -14143,57 +14173,59 @@
     <w:rsid w:val="476B9C3F"/>
     <w:rsid w:val="477038ED"/>
     <w:rsid w:val="477E9B81"/>
     <w:rsid w:val="479BF79E"/>
     <w:rsid w:val="47A6C2EB"/>
     <w:rsid w:val="47A754DA"/>
     <w:rsid w:val="47AAFC7B"/>
     <w:rsid w:val="47BF43A2"/>
     <w:rsid w:val="47D3B69A"/>
     <w:rsid w:val="47D6124D"/>
     <w:rsid w:val="47F318DF"/>
     <w:rsid w:val="4810D31C"/>
     <w:rsid w:val="48125AD7"/>
     <w:rsid w:val="48218CC0"/>
     <w:rsid w:val="48591B70"/>
     <w:rsid w:val="48854638"/>
     <w:rsid w:val="48FE2C08"/>
     <w:rsid w:val="490243E5"/>
     <w:rsid w:val="49308755"/>
     <w:rsid w:val="4938A9A1"/>
     <w:rsid w:val="4971A619"/>
     <w:rsid w:val="4975E290"/>
     <w:rsid w:val="4978D424"/>
     <w:rsid w:val="497F62E4"/>
     <w:rsid w:val="4990F202"/>
+    <w:rsid w:val="49A4BFB3"/>
     <w:rsid w:val="49C74EA6"/>
     <w:rsid w:val="4A0F5D37"/>
     <w:rsid w:val="4A1C1317"/>
     <w:rsid w:val="4A1DCD88"/>
     <w:rsid w:val="4A472866"/>
     <w:rsid w:val="4A5A2A62"/>
     <w:rsid w:val="4A6FEA79"/>
+    <w:rsid w:val="4A77C68D"/>
     <w:rsid w:val="4A7C0651"/>
     <w:rsid w:val="4A845675"/>
     <w:rsid w:val="4AA2ABDB"/>
     <w:rsid w:val="4AE12A30"/>
     <w:rsid w:val="4B10EE3F"/>
     <w:rsid w:val="4B243DA1"/>
     <w:rsid w:val="4B2BE38E"/>
     <w:rsid w:val="4B2D5A84"/>
     <w:rsid w:val="4B3C66E3"/>
     <w:rsid w:val="4B427B59"/>
     <w:rsid w:val="4B4478A2"/>
     <w:rsid w:val="4B54F1DF"/>
     <w:rsid w:val="4B66488D"/>
     <w:rsid w:val="4B7374D4"/>
     <w:rsid w:val="4B743A3F"/>
     <w:rsid w:val="4B787D22"/>
     <w:rsid w:val="4B7F9111"/>
     <w:rsid w:val="4B9CA076"/>
     <w:rsid w:val="4BAE61F5"/>
     <w:rsid w:val="4BBA4A70"/>
     <w:rsid w:val="4BC58755"/>
     <w:rsid w:val="4BD07AA2"/>
     <w:rsid w:val="4BD30EA7"/>
     <w:rsid w:val="4BE3E1C5"/>
     <w:rsid w:val="4BF06D81"/>
@@ -14424,50 +14456,51 @@
     <w:rsid w:val="5BF72DB0"/>
     <w:rsid w:val="5BFB8FD3"/>
     <w:rsid w:val="5C04C0C7"/>
     <w:rsid w:val="5C0BBA12"/>
     <w:rsid w:val="5C31B08C"/>
     <w:rsid w:val="5C6E776F"/>
     <w:rsid w:val="5C728E97"/>
     <w:rsid w:val="5C8265F1"/>
     <w:rsid w:val="5CA08784"/>
     <w:rsid w:val="5CA9F75E"/>
     <w:rsid w:val="5CC618A4"/>
     <w:rsid w:val="5CD2117A"/>
     <w:rsid w:val="5CE07F3E"/>
     <w:rsid w:val="5CF7DF26"/>
     <w:rsid w:val="5D172E90"/>
     <w:rsid w:val="5D3A914D"/>
     <w:rsid w:val="5D41B02B"/>
     <w:rsid w:val="5D428B3C"/>
     <w:rsid w:val="5D73B5E6"/>
     <w:rsid w:val="5D7FFAB6"/>
     <w:rsid w:val="5D8399F2"/>
     <w:rsid w:val="5D88414E"/>
     <w:rsid w:val="5DC3AC54"/>
     <w:rsid w:val="5DCABBC5"/>
     <w:rsid w:val="5DFA1ED6"/>
+    <w:rsid w:val="5E0B340F"/>
     <w:rsid w:val="5E16C163"/>
     <w:rsid w:val="5E248DA5"/>
     <w:rsid w:val="5E5B7471"/>
     <w:rsid w:val="5E5FE310"/>
     <w:rsid w:val="5EB5D56C"/>
     <w:rsid w:val="5EB65B90"/>
     <w:rsid w:val="5EBB2AF7"/>
     <w:rsid w:val="5EC4ADD5"/>
     <w:rsid w:val="5EC70308"/>
     <w:rsid w:val="5EF6CE93"/>
     <w:rsid w:val="5EF76B5D"/>
     <w:rsid w:val="5EFE493E"/>
     <w:rsid w:val="5F02B7E4"/>
     <w:rsid w:val="5F06151C"/>
     <w:rsid w:val="5F0CA4EC"/>
     <w:rsid w:val="5F16240B"/>
     <w:rsid w:val="5F1E97ED"/>
     <w:rsid w:val="5F3A023D"/>
     <w:rsid w:val="5F4646D4"/>
     <w:rsid w:val="5F536E04"/>
     <w:rsid w:val="5F6101D3"/>
     <w:rsid w:val="5F997305"/>
     <w:rsid w:val="5F9E6689"/>
     <w:rsid w:val="5FADBEA2"/>
     <w:rsid w:val="5FC3AA24"/>
@@ -14868,50 +14901,51 @@
     <w:rsid w:val="7A2D8FF9"/>
     <w:rsid w:val="7A572AD5"/>
     <w:rsid w:val="7A5A2612"/>
     <w:rsid w:val="7A66349E"/>
     <w:rsid w:val="7A83ACFD"/>
     <w:rsid w:val="7A9CFC56"/>
     <w:rsid w:val="7AAFC7F6"/>
     <w:rsid w:val="7ADBB70B"/>
     <w:rsid w:val="7AE1356C"/>
     <w:rsid w:val="7AF6BB75"/>
     <w:rsid w:val="7AFE783D"/>
     <w:rsid w:val="7B3072A6"/>
     <w:rsid w:val="7B338D9F"/>
     <w:rsid w:val="7B3682FA"/>
     <w:rsid w:val="7B414E83"/>
     <w:rsid w:val="7B50DE74"/>
     <w:rsid w:val="7B5523A6"/>
     <w:rsid w:val="7B695C99"/>
     <w:rsid w:val="7B73E3A4"/>
     <w:rsid w:val="7B930511"/>
     <w:rsid w:val="7B96AD95"/>
     <w:rsid w:val="7B96CDFD"/>
     <w:rsid w:val="7BA55BFE"/>
     <w:rsid w:val="7BB86FBF"/>
     <w:rsid w:val="7BE1D7EB"/>
+    <w:rsid w:val="7BF9EB45"/>
     <w:rsid w:val="7C4320D0"/>
     <w:rsid w:val="7C45CDB6"/>
     <w:rsid w:val="7C6BA145"/>
     <w:rsid w:val="7C7E0718"/>
     <w:rsid w:val="7C838B11"/>
     <w:rsid w:val="7C87F983"/>
     <w:rsid w:val="7C8CD113"/>
     <w:rsid w:val="7C9C02A2"/>
     <w:rsid w:val="7CCDA5A0"/>
     <w:rsid w:val="7CDA937B"/>
     <w:rsid w:val="7D3CAD54"/>
     <w:rsid w:val="7D5E345D"/>
     <w:rsid w:val="7D6CFA84"/>
     <w:rsid w:val="7D746B5B"/>
     <w:rsid w:val="7D8488B6"/>
     <w:rsid w:val="7D9CF562"/>
     <w:rsid w:val="7DACF310"/>
     <w:rsid w:val="7DB813F0"/>
     <w:rsid w:val="7DBBF4DF"/>
     <w:rsid w:val="7DC08340"/>
     <w:rsid w:val="7DD633FF"/>
     <w:rsid w:val="7DE520F4"/>
     <w:rsid w:val="7DEF61BB"/>
     <w:rsid w:val="7DFCC1F3"/>
     <w:rsid w:val="7E13CB50"/>
@@ -18562,48 +18596,48 @@
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company>ABMU NHS Trust</ap:Company>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>ABM COMMUNITY:  TRANSITION BOARD</dc:title>
   <dc:subject/>
   <dc:creator>je005111</dc:creator>
   <keywords/>
   <lastModifiedBy>Georgia Lewis  (Swansea Bay UHB - Corporate Governance )</lastModifiedBy>
-  <revision>143</revision>
+  <revision>144</revision>
   <lastPrinted>2020-10-16T12:25:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010001C022EFBB18C64ABE3B9933434D2554</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>12994400</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="docLang">
     <vt:lpwstr>en</vt:lpwstr>
   </property>
 </Properties>
 </file>