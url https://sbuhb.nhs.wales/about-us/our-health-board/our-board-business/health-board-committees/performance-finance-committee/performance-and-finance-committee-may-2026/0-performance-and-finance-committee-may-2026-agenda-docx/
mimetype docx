--- v0 (2026-05-25)
+++ v1 (2026-09-14)
@@ -1,4960 +1,4581 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00C65DF9" w:rsidR="00BC5EDC" w:rsidP="491EFF08" w:rsidRDefault="25F30DD3" w14:paraId="2849CBA2" w14:textId="4FC1482C">
+    <w:p w14:paraId="2849CBA2" w14:textId="4FC1482C" w:rsidR="00BC5EDC" w:rsidRPr="00C65DF9" w:rsidRDefault="25F30DD3" w:rsidP="491EFF08">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="491EFF08" w:rsidR="25F30DD3">
+      <w:r w:rsidRPr="491EFF08">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PERFORMANCE AND FINANCE COMMITTEE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F5683" w:rsidP="491EFF08" w:rsidRDefault="25F30DD3" w14:paraId="5AD0FA2B" w14:textId="40FE15C7">
+    <w:p w14:paraId="5AD0FA2B" w14:textId="40FE15C7" w:rsidR="009F5683" w:rsidRDefault="25F30DD3" w:rsidP="491EFF08">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="491EFF08" w:rsidR="25F30DD3">
+      <w:r w:rsidRPr="491EFF08">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="491EFF08" w:rsidR="2D33EB7A">
+      <w:r w:rsidR="2D33EB7A" w:rsidRPr="491EFF08">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="491EFF08" w:rsidR="25F30DD3">
+      <w:r w:rsidRPr="491EFF08">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="491EFF08" w:rsidR="7D97F5BF">
+      <w:r w:rsidR="7D97F5BF" w:rsidRPr="491EFF08">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>May</w:t>
       </w:r>
-      <w:r w:rsidRPr="491EFF08" w:rsidR="25F30DD3">
+      <w:r w:rsidRPr="491EFF08">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A07AE" w:rsidR="00A34F1B" w:rsidP="491EFF08" w:rsidRDefault="25F30DD3" w14:paraId="3946AE56" w14:textId="2A88C60C">
+    <w:p w14:paraId="3946AE56" w14:textId="2A88C60C" w:rsidR="00A34F1B" w:rsidRPr="002A07AE" w:rsidRDefault="25F30DD3" w:rsidP="491EFF08">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="187D4FC5" w:rsidR="25F30DD3">
+      <w:r w:rsidRPr="187D4FC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10.00am</w:t>
       </w:r>
-      <w:r w:rsidRPr="187D4FC5" w:rsidR="7807F11E">
+      <w:r w:rsidR="7807F11E" w:rsidRPr="187D4FC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-12</w:t>
       </w:r>
-      <w:r w:rsidRPr="187D4FC5" w:rsidR="1AB0A846">
+      <w:r w:rsidR="1AB0A846" w:rsidRPr="187D4FC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:30</w:t>
       </w:r>
-      <w:r w:rsidRPr="187D4FC5" w:rsidR="7807F11E">
+      <w:r w:rsidR="7807F11E" w:rsidRPr="187D4FC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pm</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="778A10E7" w:rsidP="6DDD0BE9" w:rsidRDefault="25F30DD3" w14:paraId="77FA36FE" w14:textId="5068C3D1">
+    <w:p w14:paraId="77FA36FE" w14:textId="5068C3D1" w:rsidR="778A10E7" w:rsidRDefault="25F30DD3" w:rsidP="6DDD0BE9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5C39398D">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Microsoft Teams</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00613288" w:rsidP="6DDD0BE9" w:rsidRDefault="00613288" w14:paraId="23D5A35C" w14:textId="77777777">
+    <w:p w14:paraId="23D5A35C" w14:textId="77777777" w:rsidR="00613288" w:rsidRDefault="00613288" w:rsidP="6DDD0BE9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00BC5B6D" w:rsidR="0055210A" w:rsidP="491EFF08" w:rsidRDefault="009C0690" w14:paraId="38660CCD" w14:textId="11203697">
+    <w:p w14:paraId="38660CCD" w14:textId="11203697" w:rsidR="0055210A" w:rsidRPr="00BC5B6D" w:rsidRDefault="009C0690" w:rsidP="491EFF08">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="491EFF08" w:rsidR="009C0690">
+      <w:r w:rsidRPr="491EFF08">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>AGENDA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00762F1B" w:rsidR="00762F1B" w:rsidP="491EFF08" w:rsidRDefault="00762F1B" w14:paraId="61A0881B" w14:textId="77777777">
+    <w:p w14:paraId="61A0881B" w14:textId="77777777" w:rsidR="00762F1B" w:rsidRPr="00762F1B" w:rsidRDefault="00762F1B" w:rsidP="491EFF08">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="11190" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1445"/>
         <w:gridCol w:w="4515"/>
         <w:gridCol w:w="2145"/>
         <w:gridCol w:w="1388"/>
         <w:gridCol w:w="1697"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00D14661" w:rsidR="00092B2C" w:rsidTr="7C345C3B" w14:paraId="78EDF12D" w14:textId="77777777">
+      <w:tr w:rsidR="00092B2C" w:rsidRPr="00D14661" w14:paraId="78EDF12D" w14:textId="77777777" w:rsidTr="7C345C3B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1A775"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="00092B2C" w:rsidP="491EFF08" w:rsidRDefault="00092B2C" w14:paraId="1FCB7648" w14:textId="3175D97E">
+          <w:p w14:paraId="1FCB7648" w14:textId="3175D97E" w:rsidR="00092B2C" w:rsidRPr="00D14661" w:rsidRDefault="00092B2C" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:b w:val="1"/>
-[...1 lines deleted...]
-                <w:caps w:val="1"/>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="00092B2C">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="491EFF08">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Item No:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4515" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1A775"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="00092B2C" w:rsidP="491EFF08" w:rsidRDefault="008A781C" w14:paraId="5B857A6D" w14:textId="40E2B8FE">
+          <w:p w14:paraId="5B857A6D" w14:textId="40E2B8FE" w:rsidR="00092B2C" w:rsidRPr="00D14661" w:rsidRDefault="008A781C" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:b w:val="1"/>
-[...1 lines deleted...]
-                <w:caps w:val="1"/>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="008A781C">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="491EFF08">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Item Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2145" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1A775"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="00092B2C" w:rsidP="491EFF08" w:rsidRDefault="00D35BDA" w14:paraId="2AB6925F" w14:textId="11410986">
+          <w:p w14:paraId="2AB6925F" w14:textId="11410986" w:rsidR="00092B2C" w:rsidRPr="00D14661" w:rsidRDefault="00D35BDA" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:b w:val="1"/>
-[...1 lines deleted...]
-                <w:caps w:val="1"/>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="00D35BDA">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="491EFF08">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="008A781C">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="008A781C" w:rsidRPr="491EFF08">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ead</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1388" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1A775"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="00092B2C" w:rsidP="491EFF08" w:rsidRDefault="00092B2C" w14:paraId="391A1A22" w14:textId="53003B92">
+          <w:p w14:paraId="391A1A22" w14:textId="53003B92" w:rsidR="00092B2C" w:rsidRPr="00D14661" w:rsidRDefault="00092B2C" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:b w:val="1"/>
-[...1 lines deleted...]
-                <w:caps w:val="1"/>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="00092B2C">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="491EFF08">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Timings </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1A775"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="00092B2C" w:rsidP="491EFF08" w:rsidRDefault="00092B2C" w14:paraId="6A9F362B" w14:textId="4AFA2502">
+          <w:p w14:paraId="6A9F362B" w14:textId="4AFA2502" w:rsidR="00092B2C" w:rsidRPr="00D14661" w:rsidRDefault="00092B2C" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:b w:val="1"/>
-[...1 lines deleted...]
-                <w:caps w:val="1"/>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="00092B2C">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="491EFF08">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Purpose</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D14661" w:rsidR="002827BA" w:rsidTr="7C345C3B" w14:paraId="57B7320A" w14:textId="77777777">
+      <w:tr w:rsidR="002827BA" w:rsidRPr="00D14661" w14:paraId="57B7320A" w14:textId="77777777" w:rsidTr="7C345C3B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11190" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="163E64"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="002827BA" w:rsidP="491EFF08" w:rsidRDefault="002827BA" w14:paraId="4AFC9A45" w14:textId="5D26B3F5">
+          <w:p w14:paraId="4AFC9A45" w14:textId="5D26B3F5" w:rsidR="002827BA" w:rsidRPr="00D14661" w:rsidRDefault="002827BA" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-78" w:right="-110"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="002827BA">
-[...4 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="491EFF08">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">PART 1. </w:t>
             </w:r>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="001768A6">
-[...4 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="001768A6" w:rsidRPr="491EFF08">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>PRELIMINARY MATTERS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D14661" w:rsidR="008442FF" w:rsidTr="7C345C3B" w14:paraId="5517DB4B" w14:textId="77777777">
+      <w:tr w:rsidR="008442FF" w:rsidRPr="00D14661" w14:paraId="5517DB4B" w14:textId="77777777" w:rsidTr="7C345C3B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C3001B" w:rsidR="008442FF" w:rsidP="491EFF08" w:rsidRDefault="008442FF" w14:paraId="43D870DB" w14:textId="1027C4CF">
+          <w:p w14:paraId="43D870DB" w14:textId="1027C4CF" w:rsidR="008442FF" w:rsidRPr="00C3001B" w:rsidRDefault="008442FF" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="008442FF">
+            <w:r w:rsidRPr="491EFF08">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4515" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C3001B" w:rsidR="00AF6E27" w:rsidP="491EFF08" w:rsidRDefault="00AF6E27" w14:paraId="6EB1EBDA" w14:textId="77777777">
+          <w:p w14:paraId="6EB1EBDA" w14:textId="77777777" w:rsidR="00AF6E27" w:rsidRPr="00C3001B" w:rsidRDefault="00AF6E27" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="00AF6E27">
+            <w:r w:rsidRPr="491EFF08">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Welcome and Apologies </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C3001B" w:rsidR="008442FF" w:rsidP="491EFF08" w:rsidRDefault="008442FF" w14:paraId="616E6A15" w14:textId="132FFB02">
+          <w:p w14:paraId="616E6A15" w14:textId="132FFB02" w:rsidR="008442FF" w:rsidRPr="00C3001B" w:rsidRDefault="008442FF" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2145" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C3001B" w:rsidR="008442FF" w:rsidP="491EFF08" w:rsidRDefault="008442FF" w14:paraId="63E89060" w14:textId="1063EB60">
+          <w:p w14:paraId="63E89060" w14:textId="1063EB60" w:rsidR="008442FF" w:rsidRPr="00C3001B" w:rsidRDefault="008442FF" w:rsidP="491EFF08">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-91"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="008442FF">
+            <w:r w:rsidRPr="491EFF08">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Chair</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="40F5DE88" w:rsidP="491EFF08" w:rsidRDefault="40F5DE88" w14:paraId="375EE563" w14:textId="7FBAC3AF">
+          <w:p w14:paraId="375EE563" w14:textId="7FBAC3AF" w:rsidR="40F5DE88" w:rsidRDefault="40F5DE88" w:rsidP="491EFF08">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-91"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1388" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C3001B" w:rsidR="005C60A1" w:rsidP="491EFF08" w:rsidRDefault="00F91781" w14:paraId="6BF7B087" w14:textId="4E6557D4">
+          <w:p w14:paraId="6BF7B087" w14:textId="4E6557D4" w:rsidR="005C60A1" w:rsidRPr="00C3001B" w:rsidRDefault="00F91781" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="00F91781">
+            <w:r w:rsidRPr="491EFF08">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10:00am</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="40F5DE88" w:rsidP="491EFF08" w:rsidRDefault="40F5DE88" w14:paraId="31D9FD4A" w14:textId="3CE3A974">
+          <w:p w14:paraId="31D9FD4A" w14:textId="3CE3A974" w:rsidR="40F5DE88" w:rsidRDefault="40F5DE88" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C3001B" w:rsidR="008442FF" w:rsidP="491EFF08" w:rsidRDefault="008442FF" w14:paraId="183C1C56" w14:textId="0C2CED0C">
+          <w:p w14:paraId="183C1C56" w14:textId="0C2CED0C" w:rsidR="008442FF" w:rsidRPr="00C3001B" w:rsidRDefault="008442FF" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-78" w:right="-110"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="008442FF">
+            <w:r w:rsidRPr="491EFF08">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>For Noting</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="40F5DE88" w:rsidP="491EFF08" w:rsidRDefault="40F5DE88" w14:paraId="55709D9C" w14:textId="77777777">
+          <w:p w14:paraId="55709D9C" w14:textId="77777777" w:rsidR="40F5DE88" w:rsidRDefault="40F5DE88" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D14661" w:rsidR="008442FF" w:rsidTr="7C345C3B" w14:paraId="1C5E1B7E" w14:textId="77777777">
+      <w:tr w:rsidR="008442FF" w:rsidRPr="00D14661" w14:paraId="1C5E1B7E" w14:textId="77777777" w:rsidTr="7C345C3B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C3001B" w:rsidR="008442FF" w:rsidP="491EFF08" w:rsidRDefault="008442FF" w14:paraId="0BF02F7F" w14:textId="3C822ED3">
+          <w:p w14:paraId="0BF02F7F" w14:textId="3C822ED3" w:rsidR="008442FF" w:rsidRPr="00C3001B" w:rsidRDefault="008442FF" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="008442FF">
+            <w:r w:rsidRPr="491EFF08">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4515" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C3001B" w:rsidR="008442FF" w:rsidP="491EFF08" w:rsidRDefault="00AF6E27" w14:paraId="6E0E2949" w14:textId="701EED71">
+          <w:p w14:paraId="6E0E2949" w14:textId="701EED71" w:rsidR="008442FF" w:rsidRPr="00C3001B" w:rsidRDefault="00AF6E27" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="00AF6E27">
+            <w:r w:rsidRPr="491EFF08">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Declara</w:t>
             </w:r>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="001768A6">
+            <w:r w:rsidR="001768A6" w:rsidRPr="491EFF08">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>tions of Interest</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C3001B" w:rsidR="008442FF" w:rsidP="491EFF08" w:rsidRDefault="008442FF" w14:paraId="185AC972" w14:textId="25D67A22">
+          <w:p w14:paraId="185AC972" w14:textId="25D67A22" w:rsidR="008442FF" w:rsidRPr="00C3001B" w:rsidRDefault="008442FF" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2145" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C3001B" w:rsidR="008442FF" w:rsidP="00AA6865" w:rsidRDefault="008442FF" w14:paraId="6DEED7A1" w14:textId="622D5FEB">
+          <w:p w14:paraId="6DEED7A1" w14:textId="622D5FEB" w:rsidR="008442FF" w:rsidRPr="00C3001B" w:rsidRDefault="008442FF" w:rsidP="00AA6865">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-91"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1388" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C3001B" w:rsidR="008442FF" w:rsidP="00AA6865" w:rsidRDefault="008442FF" w14:paraId="7ED324AF" w14:textId="6F141476">
+          <w:p w14:paraId="7ED324AF" w14:textId="6F141476" w:rsidR="008442FF" w:rsidRPr="00C3001B" w:rsidRDefault="008442FF" w:rsidP="00AA6865">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C3001B" w:rsidR="008442FF" w:rsidP="00AA6865" w:rsidRDefault="008442FF" w14:paraId="05334EAE" w14:textId="47B90173">
+          <w:p w14:paraId="05334EAE" w14:textId="47B90173" w:rsidR="008442FF" w:rsidRPr="00C3001B" w:rsidRDefault="008442FF" w:rsidP="00AA6865">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidTr="7C345C3B" w14:paraId="3EE358BB" w14:textId="77777777">
+      <w:tr w:rsidR="007969BC" w:rsidRPr="00D14661" w14:paraId="3EE358BB" w14:textId="77777777" w:rsidTr="7C345C3B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C3001B" w:rsidR="007969BC" w:rsidP="491EFF08" w:rsidRDefault="007969BC" w14:paraId="09A50839" w14:textId="5EC52FD1">
+          <w:p w14:paraId="09A50839" w14:textId="5EC52FD1" w:rsidR="007969BC" w:rsidRPr="00C3001B" w:rsidRDefault="007969BC" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="007969BC">
+            <w:r w:rsidRPr="491EFF08">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4515" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C3001B" w:rsidR="007969BC" w:rsidP="491EFF08" w:rsidRDefault="2C2EBD3F" w14:paraId="1B39268F" w14:textId="70B48FC9">
+          <w:p w14:paraId="1B39268F" w14:textId="70B48FC9" w:rsidR="007969BC" w:rsidRPr="00C3001B" w:rsidRDefault="2C2EBD3F" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="2C2EBD3F">
+            <w:r w:rsidRPr="491EFF08">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Any matters arising not otherwise on the agenda</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2145" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C3001B" w:rsidR="007969BC" w:rsidP="007969BC" w:rsidRDefault="007969BC" w14:paraId="7A890A19" w14:textId="430EBE33">
+          <w:p w14:paraId="7A890A19" w14:textId="430EBE33" w:rsidR="007969BC" w:rsidRPr="00C3001B" w:rsidRDefault="007969BC" w:rsidP="007969BC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-91"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C3001B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Exec Lead Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1388" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C3001B" w:rsidR="007969BC" w:rsidP="007969BC" w:rsidRDefault="007969BC" w14:paraId="76554C3A" w14:textId="27A3832B">
+          <w:p w14:paraId="76554C3A" w14:textId="27A3832B" w:rsidR="007969BC" w:rsidRPr="00C3001B" w:rsidRDefault="007969BC" w:rsidP="007969BC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C3001B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>00:00am/pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C3001B" w:rsidR="007969BC" w:rsidP="007969BC" w:rsidRDefault="007969BC" w14:paraId="46EBDDE4" w14:textId="77777777">
+          <w:p w14:paraId="46EBDDE4" w14:textId="77777777" w:rsidR="007969BC" w:rsidRPr="00C3001B" w:rsidRDefault="007969BC" w:rsidP="007969BC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C3001B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>For Assurance /</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C3001B" w:rsidR="007969BC" w:rsidP="007969BC" w:rsidRDefault="007969BC" w14:paraId="61AC426D" w14:textId="77777777">
+          <w:p w14:paraId="61AC426D" w14:textId="77777777" w:rsidR="007969BC" w:rsidRPr="00C3001B" w:rsidRDefault="007969BC" w:rsidP="007969BC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C3001B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">For </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C3001B" w:rsidR="007969BC" w:rsidP="007969BC" w:rsidRDefault="007969BC" w14:paraId="287D3E32" w14:textId="77777777">
+          <w:p w14:paraId="287D3E32" w14:textId="77777777" w:rsidR="007969BC" w:rsidRPr="00C3001B" w:rsidRDefault="007969BC" w:rsidP="007969BC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C3001B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Approval /</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C3001B" w:rsidR="007969BC" w:rsidP="007969BC" w:rsidRDefault="007969BC" w14:paraId="67C7BB89" w14:textId="77777777">
+          <w:p w14:paraId="67C7BB89" w14:textId="77777777" w:rsidR="007969BC" w:rsidRPr="00C3001B" w:rsidRDefault="007969BC" w:rsidP="007969BC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C3001B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>For Discussion</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C3001B" w:rsidR="007969BC" w:rsidP="007969BC" w:rsidRDefault="007969BC" w14:paraId="415A43AF" w14:textId="77777777">
+          <w:p w14:paraId="415A43AF" w14:textId="77777777" w:rsidR="007969BC" w:rsidRPr="00C3001B" w:rsidRDefault="007969BC" w:rsidP="007969BC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidTr="7C345C3B" w14:paraId="789B002E" w14:textId="77777777">
+      <w:tr w:rsidR="007969BC" w:rsidRPr="00D14661" w14:paraId="789B002E" w14:textId="77777777" w:rsidTr="7C345C3B">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11190" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="163E64"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="491EFF08" w:rsidRDefault="007969BC" w14:paraId="4EA705EC" w14:textId="49FE7302">
+          <w:p w14:paraId="4EA705EC" w14:textId="49FE7302" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="007969BC" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-78" w:right="-110"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="007969BC">
-[...4 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="491EFF08">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">PART 2. </w:t>
             </w:r>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="6E4AE662">
-[...4 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="6E4AE662" w:rsidRPr="491EFF08">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>FINANCE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidTr="7C345C3B" w14:paraId="2099306A" w14:textId="77777777">
+      <w:tr w:rsidR="007969BC" w:rsidRPr="00D14661" w14:paraId="2099306A" w14:textId="77777777" w:rsidTr="7C345C3B">
         <w:trPr>
           <w:trHeight w:val="581"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="491EFF08" w:rsidRDefault="007969BC" w14:paraId="2168ED9C" w14:textId="78B840C2">
+          <w:p w14:paraId="2168ED9C" w14:textId="78B840C2" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="6174248C" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="6174248C">
+            <w:r w:rsidRPr="491EFF08">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="282D02A7">
+            <w:r w:rsidR="282D02A7" w:rsidRPr="491EFF08">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4515" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="491EFF08" w:rsidRDefault="47A47C4E" w14:paraId="5C38D17C" w14:textId="42BF9B44">
+          <w:p w14:paraId="5C38D17C" w14:textId="42BF9B44" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="3A0CC0E1" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1DA3813F" w:rsidR="3A0CC0E1">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="1DA3813F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
-            <w:r w:rsidRPr="1DA3813F" w:rsidR="1C82701D">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="1C82701D" w:rsidRPr="1DA3813F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">onth </w:t>
             </w:r>
-            <w:r w:rsidRPr="1DA3813F" w:rsidR="6E5B2BF3">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="6E5B2BF3" w:rsidRPr="1DA3813F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>one</w:t>
             </w:r>
-            <w:r w:rsidRPr="1DA3813F" w:rsidR="1358B739">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="1358B739" w:rsidRPr="1DA3813F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="1DA3813F" w:rsidR="1C82701D">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="1C82701D" w:rsidRPr="1DA3813F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">financial position </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="491EFF08" w:rsidRDefault="007969BC" w14:paraId="51703BE8" w14:textId="475187EE">
+          <w:p w14:paraId="51703BE8" w14:textId="475187EE" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="007969BC" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2145" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="491EFF08" w:rsidRDefault="7B3E35D0" w14:paraId="59B72300" w14:textId="779F04A5">
+          <w:p w14:paraId="59B72300" w14:textId="779F04A5" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="3F271653" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="3F271653">
+            <w:r w:rsidRPr="491EFF08">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Interim Executive </w:t>
             </w:r>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="7B3E35D0">
+            <w:r w:rsidR="7B3E35D0" w:rsidRPr="491EFF08">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Director of Finance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1388" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="491EFF08" w:rsidRDefault="4C7434B8" w14:paraId="61C68A2B" w14:textId="611F089D">
+          <w:p w14:paraId="61C68A2B" w14:textId="611F089D" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="604AE648" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="604AE648">
+            <w:r w:rsidRPr="491EFF08">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10:05</w:t>
             </w:r>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="76B1E583">
+            <w:r w:rsidR="76B1E583" w:rsidRPr="491EFF08">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="491EFF08" w:rsidRDefault="007969BC" w14:paraId="4E6E4136" w14:textId="57D2E614">
+          <w:p w14:paraId="4E6E4136" w14:textId="57D2E614" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="6174248C" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1DA3813F" w:rsidR="6174248C">
+            <w:r w:rsidRPr="1DA3813F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>For Assurance</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="491EFF08" w:rsidRDefault="007969BC" w14:paraId="18AF854A" w14:textId="77777777">
+          <w:p w14:paraId="18AF854A" w14:textId="77777777" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="007969BC" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0842C378" w:rsidTr="7C345C3B" w14:paraId="332707E8">
+      <w:tr w:rsidR="0842C378" w14:paraId="332707E8" w14:textId="77777777" w:rsidTr="7C345C3B">
         <w:trPr>
           <w:trHeight w:val="581"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="446B95E9" w:rsidP="0842C378" w:rsidRDefault="446B95E9" w14:paraId="10F62635" w14:textId="27950546">
+          <w:p w14:paraId="10F62635" w14:textId="27950546" w:rsidR="446B95E9" w:rsidRDefault="446B95E9" w:rsidP="0842C378">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0842C378" w:rsidR="446B95E9">
+            <w:r w:rsidRPr="0842C378">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4515" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="446B95E9" w:rsidP="0842C378" w:rsidRDefault="446B95E9" w14:paraId="5CF9F583" w14:textId="2F1FB4CC">
+          <w:p w14:paraId="5CF9F583" w14:textId="2F1FB4CC" w:rsidR="446B95E9" w:rsidRDefault="446B95E9" w:rsidP="0842C378">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1DA3813F" w:rsidR="446B95E9">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="1DA3813F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Recovery and Sustainability Board Update</w:t>
             </w:r>
-            <w:r w:rsidRPr="1DA3813F" w:rsidR="1F0365C9">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="1F0365C9" w:rsidRPr="1DA3813F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2145" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="446B95E9" w:rsidP="0842C378" w:rsidRDefault="446B95E9" w14:paraId="59F97E16" w14:textId="6A8273E3">
+          <w:p w14:paraId="59F97E16" w14:textId="6A8273E3" w:rsidR="446B95E9" w:rsidRDefault="15F937D5" w:rsidP="0842C378">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1DA3813F" w:rsidR="15F937D5">
+            <w:r w:rsidRPr="1DA3813F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Delivery Unit </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">or </w:t>
+              <w:t xml:space="preserve">Delivery Unit Director </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1388" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="1D9411A0" w:rsidP="0842C378" w:rsidRDefault="1D9411A0" w14:paraId="5A9A259F" w14:textId="42438D00">
+          <w:p w14:paraId="5A9A259F" w14:textId="42438D00" w:rsidR="1D9411A0" w:rsidRDefault="1D9411A0" w:rsidP="0842C378">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="105DDD46" w:rsidR="1D9411A0">
+            <w:r w:rsidRPr="105DDD46">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="105DDD46" w:rsidR="20ADCA57">
+            <w:r w:rsidR="20ADCA57" w:rsidRPr="105DDD46">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="105DDD46" w:rsidR="2B7CD43A">
+            <w:r w:rsidR="2B7CD43A" w:rsidRPr="105DDD46">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
-            <w:r w:rsidRPr="105DDD46" w:rsidR="1D9411A0">
+            <w:r w:rsidRPr="105DDD46">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="0842C378" w:rsidP="0842C378" w:rsidRDefault="0842C378" w14:paraId="772720B3" w14:textId="57B4FC79">
+          <w:p w14:paraId="772720B3" w14:textId="57B4FC79" w:rsidR="0842C378" w:rsidRDefault="0146855E" w:rsidP="0842C378">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1DA3813F" w:rsidR="0146855E">
+            <w:r w:rsidRPr="1DA3813F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>For Assurance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="1DA3813F" w:rsidTr="7C345C3B" w14:paraId="45961771">
+      <w:tr w:rsidR="1DA3813F" w14:paraId="45961771" w14:textId="77777777" w:rsidTr="7C345C3B">
         <w:trPr>
           <w:trHeight w:val="581"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="624EE0AD" w:rsidP="1DA3813F" w:rsidRDefault="624EE0AD" w14:paraId="063D3F49" w14:textId="5BBB18A6">
+          <w:p w14:paraId="063D3F49" w14:textId="5BBB18A6" w:rsidR="624EE0AD" w:rsidRDefault="624EE0AD" w:rsidP="1DA3813F">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1DA3813F" w:rsidR="624EE0AD">
+            <w:r w:rsidRPr="1DA3813F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4515" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="624EE0AD" w:rsidP="1DA3813F" w:rsidRDefault="624EE0AD" w14:paraId="5D516EB3" w14:textId="74702964">
+          <w:p w14:paraId="5D516EB3" w14:textId="74702964" w:rsidR="624EE0AD" w:rsidRDefault="624EE0AD" w:rsidP="1DA3813F">
             <w:pPr>
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...8 lines deleted...]
-                <w:u w:val="none"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1DA3813F" w:rsidR="624EE0AD">
-[...10 lines deleted...]
-                <w:u w:val="none"/>
+            <w:r w:rsidRPr="1DA3813F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Recovery and Sustainability Board Highlight Report  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="1DA3813F" w:rsidP="1DA3813F" w:rsidRDefault="1DA3813F" w14:paraId="01A1E5B0" w14:textId="73436517">
+          <w:p w14:paraId="01A1E5B0" w14:textId="73436517" w:rsidR="1DA3813F" w:rsidRDefault="1DA3813F" w:rsidP="1DA3813F">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2145" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="624EE0AD" w:rsidP="1DA3813F" w:rsidRDefault="624EE0AD" w14:paraId="601995F4" w14:textId="559AA0DA">
+          <w:p w14:paraId="601995F4" w14:textId="559AA0DA" w:rsidR="624EE0AD" w:rsidRDefault="624EE0AD" w:rsidP="1DA3813F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1DA3813F" w:rsidR="624EE0AD">
+            <w:r w:rsidRPr="1DA3813F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Interim Executive Director of Finance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1388" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="1DA3813F" w:rsidP="1DA3813F" w:rsidRDefault="1DA3813F" w14:paraId="40D97B38" w14:textId="29C78951">
+          <w:p w14:paraId="40D97B38" w14:textId="29C78951" w:rsidR="1DA3813F" w:rsidRDefault="73C5A446" w:rsidP="1DA3813F">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="105DDD46" w:rsidR="73C5A446">
+            <w:r w:rsidRPr="105DDD46">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10:35am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="5D0C4089" w:rsidP="1DA3813F" w:rsidRDefault="5D0C4089" w14:paraId="29F8C584" w14:textId="35560CD9">
+          <w:p w14:paraId="29F8C584" w14:textId="35560CD9" w:rsidR="5D0C4089" w:rsidRDefault="5D0C4089" w:rsidP="1DA3813F">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1DA3813F" w:rsidR="5D0C4089">
+            <w:r w:rsidRPr="1DA3813F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
-            <w:r w:rsidRPr="1DA3813F" w:rsidR="38FD350D">
+            <w:r w:rsidR="38FD350D" w:rsidRPr="1DA3813F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>or Assurance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidTr="7C345C3B" w14:paraId="7047B740" w14:textId="77777777">
+      <w:tr w:rsidR="007969BC" w:rsidRPr="00D14661" w14:paraId="7047B740" w14:textId="77777777" w:rsidTr="7C345C3B">
         <w:trPr>
           <w:trHeight w:val="368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11190" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="163E64"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="491EFF08" w:rsidRDefault="007969BC" w14:paraId="0397C405" w14:textId="4AE67CAC">
+          <w:p w14:paraId="0397C405" w14:textId="4AE67CAC" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="007969BC" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-78" w:right="-110"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_Hlk159940651" w:id="3"/>
-[...5 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:bookmarkStart w:id="0" w:name="_Hlk159940651"/>
+            <w:r w:rsidRPr="491EFF08">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">PART 3. </w:t>
             </w:r>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="793FEFB2">
-[...4 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="793FEFB2" w:rsidRPr="491EFF08">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCALATION AND PERFORMANCE </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="3"/>
-      <w:tr w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidTr="7C345C3B" w14:paraId="021AF3EB" w14:textId="77777777">
+      <w:bookmarkEnd w:id="0"/>
+      <w:tr w:rsidR="007969BC" w:rsidRPr="00D14661" w14:paraId="021AF3EB" w14:textId="77777777" w:rsidTr="7C345C3B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="491EFF08" w:rsidRDefault="007969BC" w14:paraId="45D5D79D" w14:textId="644099F5">
+          <w:p w14:paraId="45D5D79D" w14:textId="644099F5" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="007969BC" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="007969BC">
+            <w:r w:rsidRPr="491EFF08">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4515" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="0CC8F66A" w:rsidRDefault="1DFE7217" w14:paraId="37BD80F9" w14:textId="01C59743">
+          <w:p w14:paraId="37BD80F9" w14:textId="01C59743" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="1F5CF4C3" w:rsidP="0CC8F66A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:noProof w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0CC8F66A" w:rsidR="1F5CF4C3">
+            <w:r w:rsidRPr="0CC8F66A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Escalation Report and the Integrated Performance Report for month </w:t>
             </w:r>
-            <w:r w:rsidRPr="0CC8F66A" w:rsidR="4397879C">
+            <w:r w:rsidR="4397879C" w:rsidRPr="0CC8F66A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>one</w:t>
             </w:r>
-            <w:r w:rsidRPr="0CC8F66A" w:rsidR="40EAFE38">
+            <w:r w:rsidR="40EAFE38" w:rsidRPr="0CC8F66A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2145" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="0CC8F66A" w:rsidRDefault="6BE78931" w14:paraId="7039F126" w14:textId="76FCD928">
+          <w:p w14:paraId="7039F126" w14:textId="76FCD928" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="6BE78931" w:rsidP="0CC8F66A">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:noProof w:val="0"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0CC8F66A" w:rsidR="6BE78931">
+            <w:r w:rsidRPr="0CC8F66A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Chief Operating Officer</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="491EFF08" w:rsidRDefault="6BE78931" w14:paraId="7C09A041" w14:textId="714BCE29">
+          <w:p w14:paraId="7C09A041" w14:textId="714BCE29" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="007969BC" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1388" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="491EFF08" w:rsidRDefault="0650126F" w14:paraId="1855C89D" w14:textId="017CDF6D">
+          <w:p w14:paraId="1855C89D" w14:textId="017CDF6D" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="112F7246" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="105DDD46" w:rsidR="112F7246">
+            <w:r w:rsidRPr="105DDD46">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="105DDD46" w:rsidR="0C53DE7D">
+            <w:r w:rsidR="0C53DE7D" w:rsidRPr="105DDD46">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="105DDD46" w:rsidR="6B0B1942">
+            <w:r w:rsidR="6B0B1942" w:rsidRPr="105DDD46">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="105DDD46" w:rsidR="0C53DE7D">
+            <w:r w:rsidR="0C53DE7D" w:rsidRPr="105DDD46">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>45</w:t>
             </w:r>
-            <w:r w:rsidRPr="105DDD46" w:rsidR="4CDFA001">
+            <w:r w:rsidR="4CDFA001" w:rsidRPr="105DDD46">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="491EFF08" w:rsidRDefault="007969BC" w14:paraId="2DFDF133" w14:textId="066A6D5C">
+          <w:p w14:paraId="2DFDF133" w14:textId="066A6D5C" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="6174248C" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1DA3813F" w:rsidR="6174248C">
+            <w:r w:rsidRPr="1DA3813F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">For Assurance </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="32E649D3" w:rsidTr="7C345C3B" w14:paraId="4C4EF8FD">
+      <w:tr w:rsidR="32E649D3" w14:paraId="4C4EF8FD" w14:textId="77777777" w:rsidTr="7C345C3B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="27EB14D2" w:rsidP="491EFF08" w:rsidRDefault="27EB14D2" w14:paraId="43942E21" w14:textId="0B60FF34">
+          <w:p w14:paraId="43942E21" w14:textId="0B60FF34" w:rsidR="27EB14D2" w:rsidRDefault="27EB14D2" w:rsidP="491EFF08">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="105DDD46" w:rsidR="27EB14D2">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="105DDD46">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r w:rsidRPr="105DDD46" w:rsidR="55148C08">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="55148C08" w:rsidRPr="105DDD46">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4515" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="32E649D3" w:rsidP="491EFF08" w:rsidRDefault="32E649D3" w14:paraId="7B7EAF1F" w14:textId="7FDCC417">
+          <w:p w14:paraId="7B7EAF1F" w14:textId="7FDCC417" w:rsidR="32E649D3" w:rsidRDefault="32E649D3" w:rsidP="491EFF08">
             <w:pPr>
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...8 lines deleted...]
-                <w:u w:val="none"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="32E649D3">
-[...10 lines deleted...]
-                <w:u w:val="none"/>
+            <w:r w:rsidRPr="491EFF08">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Theatre Efficiency  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="32E649D3" w:rsidP="491EFF08" w:rsidRDefault="32E649D3" w14:paraId="4A6F56E7" w14:textId="76EC6C41">
+          <w:p w14:paraId="4A6F56E7" w14:textId="76EC6C41" w:rsidR="32E649D3" w:rsidRDefault="32E649D3" w:rsidP="491EFF08">
             <w:pPr>
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...10 lines deleted...]
-                <w:u w:val="none"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2145" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="3EB69EDC" w:rsidP="491EFF08" w:rsidRDefault="3EB69EDC" w14:paraId="6EBBA0EA" w14:textId="6AF8897B">
+          <w:p w14:paraId="6EBBA0EA" w14:textId="6AF8897B" w:rsidR="3EB69EDC" w:rsidRDefault="3EB69EDC" w:rsidP="491EFF08">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="3EB69EDC">
+            <w:r w:rsidRPr="491EFF08">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Chief Operating Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1388" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="6DD9B1D1" w:rsidP="491EFF08" w:rsidRDefault="6DD9B1D1" w14:paraId="0BC3C741" w14:textId="112EA44F">
+          <w:p w14:paraId="0BC3C741" w14:textId="112EA44F" w:rsidR="6DD9B1D1" w:rsidRDefault="6DD9B1D1" w:rsidP="491EFF08">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="105DDD46" w:rsidR="6DD9B1D1">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="105DDD46">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11:</w:t>
             </w:r>
-            <w:r w:rsidRPr="105DDD46" w:rsidR="7ED53762">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="7ED53762" w:rsidRPr="105DDD46">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="105DDD46" w:rsidR="6DD9B1D1">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="105DDD46">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="3EB69EDC" w:rsidP="491EFF08" w:rsidRDefault="3EB69EDC" w14:paraId="23D65D89" w14:textId="79501E12">
+          <w:p w14:paraId="23D65D89" w14:textId="79501E12" w:rsidR="3EB69EDC" w:rsidRDefault="3EB69EDC" w:rsidP="491EFF08">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1DA3813F" w:rsidR="3EB69EDC">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="1DA3813F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">For Assurance </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0CC8F66A" w:rsidTr="7C345C3B" w14:paraId="58AC98A4">
+      <w:tr w:rsidR="0CC8F66A" w14:paraId="58AC98A4" w14:textId="77777777" w:rsidTr="7C345C3B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="290D4D18" w:rsidP="0CC8F66A" w:rsidRDefault="290D4D18" w14:paraId="4CB26F27" w14:textId="567FF72D">
+          <w:p w14:paraId="4CB26F27" w14:textId="567FF72D" w:rsidR="290D4D18" w:rsidRDefault="290D4D18" w:rsidP="0CC8F66A">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0CC8F66A" w:rsidR="290D4D18">
-[...5 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="0CC8F66A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4515" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="290D4D18" w:rsidP="0CC8F66A" w:rsidRDefault="290D4D18" w14:paraId="7F548FB8" w14:textId="6758211E">
+          <w:p w14:paraId="7F548FB8" w14:textId="6758211E" w:rsidR="290D4D18" w:rsidRDefault="290D4D18" w:rsidP="0CC8F66A">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0CC8F66A" w:rsidR="290D4D18">
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="0CC8F66A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Annual Plan; Quarterly Progress Report</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2145" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="290D4D18" w:rsidP="0CC8F66A" w:rsidRDefault="290D4D18" w14:paraId="7BEBA80C" w14:textId="032D6692">
+          <w:p w14:paraId="7BEBA80C" w14:textId="032D6692" w:rsidR="290D4D18" w:rsidRDefault="290D4D18" w:rsidP="0CC8F66A">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0CC8F66A" w:rsidR="290D4D18">
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="0CC8F66A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Executive Director of Planning and Partnerships</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1388" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="0CC8F66A" w:rsidP="0CC8F66A" w:rsidRDefault="0CC8F66A" w14:paraId="44EE7020" w14:textId="32E0BA75">
+          <w:p w14:paraId="44EE7020" w14:textId="32E0BA75" w:rsidR="0CC8F66A" w:rsidRDefault="7EBBC0BC" w:rsidP="0CC8F66A">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7C345C3B" w:rsidR="7EBBC0BC">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="7C345C3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11:20am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="290D4D18" w:rsidP="0CC8F66A" w:rsidRDefault="290D4D18" w14:paraId="0B6E5B0A" w14:textId="76C75741">
+          <w:p w14:paraId="0B6E5B0A" w14:textId="76C75741" w:rsidR="290D4D18" w:rsidRDefault="290D4D18" w:rsidP="0CC8F66A">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0CC8F66A" w:rsidR="290D4D18">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="0CC8F66A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>For Assurance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="7C345C3B" w:rsidTr="7C345C3B" w14:paraId="349C6624">
+      <w:tr w:rsidR="7C345C3B" w14:paraId="349C6624" w14:textId="77777777" w:rsidTr="7C345C3B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="620072CA" w:rsidP="7C345C3B" w:rsidRDefault="620072CA" w14:paraId="12DE8B2E" w14:textId="293D02C6">
+          <w:p w14:paraId="12DE8B2E" w14:textId="293D02C6" w:rsidR="620072CA" w:rsidRDefault="620072CA" w:rsidP="7C345C3B">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7C345C3B" w:rsidR="620072CA">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="7C345C3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4515" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="620072CA" w:rsidP="7C345C3B" w:rsidRDefault="620072CA" w14:paraId="4085803A" w14:textId="5D5E9330">
+          <w:p w14:paraId="4085803A" w14:textId="5D5E9330" w:rsidR="620072CA" w:rsidRDefault="620072CA" w:rsidP="7C345C3B">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7C345C3B" w:rsidR="620072CA">
-[...8 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="7C345C3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Strengthening our position of our annual plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2145" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="620072CA" w:rsidP="7C345C3B" w:rsidRDefault="620072CA" w14:paraId="0DBE92DF" w14:textId="6811AB61">
+          <w:p w14:paraId="0DBE92DF" w14:textId="6811AB61" w:rsidR="620072CA" w:rsidRDefault="620072CA" w:rsidP="7C345C3B">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7C345C3B" w:rsidR="620072CA">
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="7C345C3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Executive Director of Planning and Partnerships</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1388" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="52B2BC88" w:rsidP="7C345C3B" w:rsidRDefault="52B2BC88" w14:paraId="79EBFD13" w14:textId="496F001B">
+          <w:p w14:paraId="79EBFD13" w14:textId="496F001B" w:rsidR="52B2BC88" w:rsidRDefault="52B2BC88" w:rsidP="7C345C3B">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7C345C3B" w:rsidR="52B2BC88">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="7C345C3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11:30am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="620072CA" w:rsidP="7C345C3B" w:rsidRDefault="620072CA" w14:paraId="1346929F" w14:textId="0597F26D">
+          <w:p w14:paraId="1346929F" w14:textId="0597F26D" w:rsidR="620072CA" w:rsidRDefault="620072CA" w:rsidP="7C345C3B">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7C345C3B" w:rsidR="620072CA">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="7C345C3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>For Assurance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidTr="7C345C3B" w14:paraId="041C937A" w14:textId="77777777">
+      <w:tr w:rsidR="007969BC" w:rsidRPr="00D14661" w14:paraId="041C937A" w14:textId="77777777" w:rsidTr="7C345C3B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11190" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C1A775"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="491EFF08" w:rsidRDefault="007969BC" w14:paraId="348C4414" w14:textId="04450C62">
+          <w:p w14:paraId="348C4414" w14:textId="04450C62" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="6174248C" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-78" w:right="-110"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7C345C3B" w:rsidR="6174248C">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="7C345C3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">COMFORT BREAK: </w:t>
             </w:r>
-            <w:r w:rsidRPr="7C345C3B" w:rsidR="3A8F7DD5">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="3A8F7DD5" w:rsidRPr="7C345C3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C345C3B" w:rsidR="783D39D1">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="783D39D1" w:rsidRPr="7C345C3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C345C3B" w:rsidR="22EC96FE">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="22EC96FE" w:rsidRPr="7C345C3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C345C3B" w:rsidR="3A8F7DD5">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="3A8F7DD5" w:rsidRPr="7C345C3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>am to 1</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C345C3B" w:rsidR="6699FD5C">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="6699FD5C" w:rsidRPr="7C345C3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>1:</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C345C3B" w:rsidR="75503A4D">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="75503A4D" w:rsidRPr="7C345C3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>45</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C345C3B" w:rsidR="6699FD5C">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="6699FD5C" w:rsidRPr="7C345C3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C345C3B" w:rsidR="15D4076C">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="15D4076C" w:rsidRPr="7C345C3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C345C3B" w:rsidR="6174248C">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="7C345C3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C345C3B" w:rsidR="728EDDBE">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="728EDDBE" w:rsidRPr="7C345C3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">5 </w:t>
             </w:r>
-            <w:r w:rsidRPr="7C345C3B" w:rsidR="6174248C">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="7C345C3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>MINUTES)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="32E649D3" w:rsidTr="7C345C3B" w14:paraId="707FC020">
+      <w:tr w:rsidR="32E649D3" w14:paraId="707FC020" w14:textId="77777777" w:rsidTr="7C345C3B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11190" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="17365D" w:themeFill="text2" w:themeFillShade="BF"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="7D1A200B" w:rsidP="491EFF08" w:rsidRDefault="7D1A200B" w14:paraId="20807C57" w14:textId="0588E0E3">
+          <w:p w14:paraId="20807C57" w14:textId="0588E0E3" w:rsidR="7D1A200B" w:rsidRDefault="7D1A200B" w:rsidP="491EFF08">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0C3E93E0" w:rsidR="7D1A200B">
-[...4 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="0C3E93E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">PART </w:t>
             </w:r>
-            <w:r w:rsidRPr="0C3E93E0" w:rsidR="5F2B6DBD">
-[...4 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="5F2B6DBD" w:rsidRPr="0C3E93E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="0C3E93E0" w:rsidR="7D1A200B">
-[...4 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="0C3E93E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>. ESTATES</w:t>
             </w:r>
-            <w:r w:rsidRPr="0C3E93E0" w:rsidR="7D1A200B">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="0C3E93E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="32E649D3" w:rsidTr="7C345C3B" w14:paraId="70215920">
+      <w:tr w:rsidR="32E649D3" w14:paraId="70215920" w14:textId="77777777" w:rsidTr="7C345C3B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="7D1A200B" w:rsidP="491EFF08" w:rsidRDefault="7D1A200B" w14:paraId="75A4C817" w14:textId="5E020792">
+          <w:p w14:paraId="75A4C817" w14:textId="5E020792" w:rsidR="7D1A200B" w:rsidRDefault="1C05F9AC" w:rsidP="491EFF08">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0C3E93E0" w:rsidR="1C05F9AC">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="0C3E93E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="0C3E93E0" w:rsidR="7D1A200B">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="7D1A200B" w:rsidRPr="0C3E93E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4515" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="32E649D3" w:rsidP="491EFF08" w:rsidRDefault="32E649D3" w14:paraId="2C3001C3" w14:textId="0F9DB99D">
+          <w:p w14:paraId="2C3001C3" w14:textId="0F9DB99D" w:rsidR="32E649D3" w:rsidRDefault="32E649D3" w:rsidP="491EFF08">
             <w:pPr>
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...8 lines deleted...]
-                <w:u w:val="none"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="32E649D3">
-[...10 lines deleted...]
-                <w:u w:val="none"/>
+            <w:r w:rsidRPr="491EFF08">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Operational Estates Update  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2145" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="3A0322F5" w:rsidP="491EFF08" w:rsidRDefault="3A0322F5" w14:paraId="5B3442B3" w14:textId="42533895">
+          <w:p w14:paraId="5B3442B3" w14:textId="42533895" w:rsidR="3A0322F5" w:rsidRDefault="3A0322F5" w:rsidP="491EFF08">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="3A0322F5">
+            <w:r w:rsidRPr="491EFF08">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Interim Director of Finance </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1388" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="3CFA81F2" w:rsidP="491EFF08" w:rsidRDefault="3CFA81F2" w14:paraId="3A3CDA87" w14:textId="49E22A53">
+          <w:p w14:paraId="3A3CDA87" w14:textId="49E22A53" w:rsidR="3CFA81F2" w:rsidRDefault="3CFA81F2" w:rsidP="491EFF08">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="105DDD46" w:rsidR="3CFA81F2">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="105DDD46">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="105DDD46" w:rsidR="67006959">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="67006959" w:rsidRPr="105DDD46">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1:45a</w:t>
             </w:r>
-            <w:r w:rsidRPr="105DDD46" w:rsidR="43423DC8">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="43423DC8" w:rsidRPr="105DDD46">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="3A0322F5" w:rsidP="491EFF08" w:rsidRDefault="3A0322F5" w14:paraId="1EB6CA85" w14:textId="52BDCE8F">
+          <w:p w14:paraId="1EB6CA85" w14:textId="52BDCE8F" w:rsidR="3A0322F5" w:rsidRDefault="3A0322F5" w:rsidP="491EFF08">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1DA3813F" w:rsidR="3A0322F5">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="1DA3813F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>For Assurance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidTr="7C345C3B" w14:paraId="3DA82B44" w14:textId="77777777">
+      <w:tr w:rsidR="007969BC" w:rsidRPr="00D14661" w14:paraId="3DA82B44" w14:textId="77777777" w:rsidTr="7C345C3B">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11190" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="163E64"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="491EFF08" w:rsidRDefault="007969BC" w14:paraId="15DC40A1" w14:textId="593EC883">
+          <w:p w14:paraId="15DC40A1" w14:textId="593EC883" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="6174248C" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-78" w:right="-110"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_Hlk190856048" w:id="15"/>
-[...12 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:bookmarkStart w:id="1" w:name="_Hlk190856048"/>
+            <w:bookmarkStart w:id="2" w:name="_Hlk190856594"/>
+            <w:bookmarkStart w:id="3" w:name="_Hlk190856584"/>
+            <w:bookmarkStart w:id="4" w:name="_Hlk195523291"/>
+            <w:bookmarkEnd w:id="1"/>
+            <w:bookmarkEnd w:id="2"/>
+            <w:bookmarkEnd w:id="3"/>
+            <w:bookmarkEnd w:id="4"/>
+            <w:r w:rsidRPr="0C3E93E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">PART </w:t>
             </w:r>
-            <w:r w:rsidRPr="0C3E93E0" w:rsidR="2F245038">
-[...4 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="2F245038" w:rsidRPr="0C3E93E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="0C3E93E0" w:rsidR="6174248C">
-[...4 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="0C3E93E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidRPr="0C3E93E0" w:rsidR="53EC040E">
-[...4 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="53EC040E" w:rsidRPr="0C3E93E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> AND INTERNAL CONTROLS</w:t>
+              <w:t xml:space="preserve"> GOVERNANCE, RISK AND INTERNAL CONTROLS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="693DB8BB" w:rsidTr="7C345C3B" w14:paraId="482516F1">
+      <w:tr w:rsidR="693DB8BB" w14:paraId="482516F1" w14:textId="77777777" w:rsidTr="7C345C3B">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00326E71" w:rsidP="693DB8BB" w:rsidRDefault="00326E71" w14:paraId="78D29134" w14:textId="0648CEE8">
+          <w:p w14:paraId="78D29134" w14:textId="0648CEE8" w:rsidR="00326E71" w:rsidRDefault="0A8386A1" w:rsidP="693DB8BB">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3006391E" w:rsidR="0A8386A1">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="3006391E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="3006391E" w:rsidR="00326E71">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="00326E71" w:rsidRPr="3006391E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="3006391E" w:rsidR="03DF7DFF">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="03DF7DFF" w:rsidRPr="3006391E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4515" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="693DB8BB" w:rsidP="187D4FC5" w:rsidRDefault="693DB8BB" w14:paraId="3D6E77B9" w14:textId="57158B9E">
+          <w:p w14:paraId="3D6E77B9" w14:textId="57158B9E" w:rsidR="693DB8BB" w:rsidRDefault="00326E71" w:rsidP="187D4FC5">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...7 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="187D4FC5" w:rsidR="00326E71">
-[...9 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="187D4FC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Referrals from other committees</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2145" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="693DB8BB" w:rsidP="693DB8BB" w:rsidRDefault="693DB8BB" w14:paraId="4548F33D" w14:textId="2304A7A8">
+          <w:p w14:paraId="4548F33D" w14:textId="2304A7A8" w:rsidR="693DB8BB" w:rsidRDefault="00326E71" w:rsidP="693DB8BB">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="187D4FC5" w:rsidR="00326E71">
+            <w:r w:rsidRPr="187D4FC5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Director of Corporate Governance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1388" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="693DB8BB" w:rsidP="693DB8BB" w:rsidRDefault="693DB8BB" w14:paraId="52F31C43" w14:textId="75166CEC">
+          <w:p w14:paraId="52F31C43" w14:textId="75166CEC" w:rsidR="693DB8BB" w:rsidRDefault="733A9776" w:rsidP="693DB8BB">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="105DDD46" w:rsidR="733A9776">
+            <w:r w:rsidRPr="105DDD46">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12:</w:t>
             </w:r>
-            <w:r w:rsidRPr="105DDD46" w:rsidR="28F7CD9B">
+            <w:r w:rsidR="28F7CD9B" w:rsidRPr="105DDD46">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="105DDD46" w:rsidR="603A6CEF">
+            <w:r w:rsidR="603A6CEF" w:rsidRPr="105DDD46">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="693DB8BB" w:rsidP="693DB8BB" w:rsidRDefault="693DB8BB" w14:paraId="2B46B300" w14:textId="1E3E60B4">
+          <w:p w14:paraId="2B46B300" w14:textId="1E3E60B4" w:rsidR="693DB8BB" w:rsidRDefault="603A6CEF" w:rsidP="693DB8BB">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="187D4FC5" w:rsidR="603A6CEF">
+            <w:r w:rsidRPr="187D4FC5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>For Assurance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="40F5DE88" w:rsidTr="7C345C3B" w14:paraId="479350D3" w14:textId="77777777">
+      <w:tr w:rsidR="40F5DE88" w14:paraId="479350D3" w14:textId="77777777" w:rsidTr="7C345C3B">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="3CCC65C8" w:rsidP="491EFF08" w:rsidRDefault="3CCC65C8" w14:paraId="4681C021" w14:textId="5C2552DC">
+          <w:p w14:paraId="4681C021" w14:textId="5C2552DC" w:rsidR="3CCC65C8" w:rsidRDefault="0D63D082" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3006391E" w:rsidR="0D63D082">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="3006391E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="3006391E" w:rsidR="7034BCC9">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="7034BCC9" w:rsidRPr="3006391E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="3006391E" w:rsidR="352660C6">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="352660C6" w:rsidRPr="3006391E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4515" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="3CCC65C8" w:rsidP="491EFF08" w:rsidRDefault="3CCC65C8" w14:paraId="1DF36BF8" w14:textId="1FAFD4FD">
+          <w:p w14:paraId="1DF36BF8" w14:textId="1FAFD4FD" w:rsidR="3CCC65C8" w:rsidRDefault="3CCC65C8" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="3CCC65C8">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="491EFF08">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minutes of the </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> meeting</w:t>
+              <w:t>Minutes of the previous meeting</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="40F5DE88" w:rsidP="491EFF08" w:rsidRDefault="40F5DE88" w14:paraId="25EFD751" w14:textId="7FC97976">
+          <w:p w14:paraId="25EFD751" w14:textId="7FC97976" w:rsidR="40F5DE88" w:rsidRDefault="40F5DE88" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2145" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="3CCC65C8" w:rsidP="491EFF08" w:rsidRDefault="3CCC65C8" w14:paraId="241748D1" w14:textId="148C13CA">
+          <w:p w14:paraId="241748D1" w14:textId="148C13CA" w:rsidR="3CCC65C8" w:rsidRDefault="3CCC65C8" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="3CCC65C8">
+            <w:r w:rsidRPr="491EFF08">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Chair </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1388" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="693DB8BB" w:rsidP="693DB8BB" w:rsidRDefault="693DB8BB" w14:paraId="3F603B8E" w14:textId="5E994291">
+          <w:p w14:paraId="3F603B8E" w14:textId="5E994291" w:rsidR="693DB8BB" w:rsidRDefault="693DB8BB" w:rsidP="693DB8BB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="693DB8BB" w:rsidP="693DB8BB" w:rsidRDefault="693DB8BB" w14:paraId="16261628" w14:textId="7C7FE1DC">
+          <w:p w14:paraId="16261628" w14:textId="7C7FE1DC" w:rsidR="693DB8BB" w:rsidRDefault="693DB8BB" w:rsidP="693DB8BB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="693DB8BB" w:rsidP="693DB8BB" w:rsidRDefault="693DB8BB" w14:paraId="476061AD" w14:textId="6D85FCF3">
+          <w:p w14:paraId="476061AD" w14:textId="6D85FCF3" w:rsidR="693DB8BB" w:rsidRDefault="693DB8BB" w:rsidP="693DB8BB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="40F5DE88" w:rsidP="491EFF08" w:rsidRDefault="40F5DE88" w14:paraId="5F950658" w14:textId="66D3FAE7">
+          <w:p w14:paraId="5F950658" w14:textId="66D3FAE7" w:rsidR="40F5DE88" w:rsidRDefault="08DE6C91" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="105DDD46" w:rsidR="08DE6C91">
+            <w:r w:rsidRPr="105DDD46">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="105DDD46" w:rsidR="2F2C86F3">
+            <w:r w:rsidR="2F2C86F3" w:rsidRPr="105DDD46">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2:</w:t>
             </w:r>
-            <w:r w:rsidRPr="105DDD46" w:rsidR="41511833">
+            <w:r w:rsidR="41511833" w:rsidRPr="105DDD46">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
-            <w:r w:rsidRPr="105DDD46" w:rsidR="08DE6C91">
+            <w:r w:rsidRPr="105DDD46">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="3CCC65C8" w:rsidP="491EFF08" w:rsidRDefault="3CCC65C8" w14:paraId="26045CCF" w14:textId="6262D1B8">
+          <w:p w14:paraId="26045CCF" w14:textId="6262D1B8" w:rsidR="3CCC65C8" w:rsidRDefault="3CCC65C8" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="3CCC65C8">
+            <w:r w:rsidRPr="491EFF08">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>For Approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="40F5DE88" w:rsidTr="7C345C3B" w14:paraId="69577703" w14:textId="77777777">
+      <w:tr w:rsidR="40F5DE88" w14:paraId="69577703" w14:textId="77777777" w:rsidTr="7C345C3B">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="3CCC65C8" w:rsidP="491EFF08" w:rsidRDefault="3CCC65C8" w14:paraId="6C282E70" w14:textId="62992A62">
+          <w:p w14:paraId="6C282E70" w14:textId="62992A62" w:rsidR="3CCC65C8" w:rsidRDefault="5F6CDA78" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3006391E" w:rsidR="5F6CDA78">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="3006391E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="3006391E" w:rsidR="7034BCC9">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="7034BCC9" w:rsidRPr="3006391E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="3006391E" w:rsidR="307FEFFE">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="307FEFFE" w:rsidRPr="3006391E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4515" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="3CCC65C8" w:rsidP="491EFF08" w:rsidRDefault="3CCC65C8" w14:paraId="07D38FDD" w14:textId="49E4AD60">
+          <w:p w14:paraId="07D38FDD" w14:textId="49E4AD60" w:rsidR="3CCC65C8" w:rsidRDefault="3CCC65C8" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1DA3813F" w:rsidR="3CCC65C8">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="1DA3813F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Committee Log</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B64363" w:rsidP="491EFF08" w:rsidRDefault="00B64363" w14:paraId="7A979886" w14:textId="3A589BED">
+          <w:p w14:paraId="7A979886" w14:textId="3A589BED" w:rsidR="00B64363" w:rsidRDefault="00B64363" w:rsidP="491EFF08">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="41"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="00B64363">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="491EFF08">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Actions </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B64363" w:rsidR="00B64363" w:rsidP="491EFF08" w:rsidRDefault="00B64363" w14:paraId="0660BE15" w14:textId="3ACF894E">
+          <w:p w14:paraId="0660BE15" w14:textId="3ACF894E" w:rsidR="00B64363" w:rsidRPr="00B64363" w:rsidRDefault="00B64363" w:rsidP="491EFF08">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="41"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1DA3813F" w:rsidR="00B64363">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="1DA3813F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Referrals</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Referrals </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="40F5DE88" w:rsidP="491EFF08" w:rsidRDefault="40F5DE88" w14:paraId="4DCEECF7" w14:textId="0E333B93">
+          <w:p w14:paraId="4DCEECF7" w14:textId="0E333B93" w:rsidR="40F5DE88" w:rsidRDefault="40F5DE88" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2145" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="3CCC65C8" w:rsidP="491EFF08" w:rsidRDefault="3CCC65C8" w14:paraId="1E75E445" w14:textId="35513ADA">
+          <w:p w14:paraId="1E75E445" w14:textId="35513ADA" w:rsidR="3CCC65C8" w:rsidRDefault="3CCC65C8" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="3CCC65C8">
+            <w:r w:rsidRPr="491EFF08">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Chair </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1388" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="40F5DE88" w:rsidP="40F5DE88" w:rsidRDefault="40F5DE88" w14:paraId="23F703E0" w14:textId="3412511B">
+          <w:p w14:paraId="23F703E0" w14:textId="3412511B" w:rsidR="40F5DE88" w:rsidRDefault="40F5DE88" w:rsidP="40F5DE88">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="3CCC65C8" w:rsidP="491EFF08" w:rsidRDefault="3CCC65C8" w14:paraId="630D6A59" w14:textId="0033D20C">
+          <w:p w14:paraId="630D6A59" w14:textId="0033D20C" w:rsidR="3CCC65C8" w:rsidRDefault="3CCC65C8" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="3CCC65C8">
+            <w:r w:rsidRPr="491EFF08">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>For Assurance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="40F5DE88" w:rsidTr="7C345C3B" w14:paraId="67D8E2CB" w14:textId="77777777">
+      <w:tr w:rsidR="40F5DE88" w14:paraId="67D8E2CB" w14:textId="77777777" w:rsidTr="7C345C3B">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="3CCC65C8" w:rsidP="491EFF08" w:rsidRDefault="3CCC65C8" w14:paraId="56F89949" w14:textId="0751C6E9">
+          <w:p w14:paraId="56F89949" w14:textId="0751C6E9" w:rsidR="3CCC65C8" w:rsidRDefault="309B4716" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3006391E" w:rsidR="309B4716">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="3006391E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="3006391E" w:rsidR="7034BCC9">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="7034BCC9" w:rsidRPr="3006391E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="3006391E" w:rsidR="1665A9E4">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="1665A9E4" w:rsidRPr="3006391E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4515" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="3CCC65C8" w:rsidP="491EFF08" w:rsidRDefault="3CCC65C8" w14:paraId="2164719B" w14:textId="7470065C">
+          <w:p w14:paraId="2164719B" w14:textId="7470065C" w:rsidR="3CCC65C8" w:rsidRDefault="1247E4F5" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="1247E4F5">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="491EFF08">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Committee Work Programme 2026-27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2145" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="3CCC65C8" w:rsidP="491EFF08" w:rsidRDefault="3CCC65C8" w14:paraId="191104F9" w14:textId="6E260CD7">
+          <w:p w14:paraId="191104F9" w14:textId="6E260CD7" w:rsidR="3CCC65C8" w:rsidRDefault="3CCC65C8" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="3CCC65C8">
+            <w:r w:rsidRPr="491EFF08">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Chair   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1388" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="40F5DE88" w:rsidP="40F5DE88" w:rsidRDefault="40F5DE88" w14:paraId="734F4327" w14:textId="60655FC0">
+          <w:p w14:paraId="734F4327" w14:textId="60655FC0" w:rsidR="40F5DE88" w:rsidRDefault="40F5DE88" w:rsidP="40F5DE88">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="3CCC65C8" w:rsidP="491EFF08" w:rsidRDefault="3CCC65C8" w14:paraId="093459B2" w14:textId="7BFFDBF7">
+          <w:p w14:paraId="093459B2" w14:textId="7BFFDBF7" w:rsidR="3CCC65C8" w:rsidRDefault="7034BCC9" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="7034BCC9">
+            <w:r w:rsidRPr="491EFF08">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>For</w:t>
             </w:r>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="262C84FF">
+            <w:r w:rsidR="262C84FF" w:rsidRPr="491EFF08">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> A</w:t>
             </w:r>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="41103133">
+            <w:r w:rsidR="41103133" w:rsidRPr="491EFF08">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ssurance</w:t>
             </w:r>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="7034BCC9">
+            <w:r w:rsidRPr="491EFF08">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidTr="7C345C3B" w14:paraId="3C9EDA95" w14:textId="77777777">
+      <w:tr w:rsidR="007969BC" w:rsidRPr="00D14661" w14:paraId="3C9EDA95" w14:textId="77777777" w:rsidTr="7C345C3B">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11190" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="163E64"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="491EFF08" w:rsidRDefault="007969BC" w14:paraId="761FCA3F" w14:textId="5944E0DD">
+          <w:p w14:paraId="761FCA3F" w14:textId="5944E0DD" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="6174248C" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-78" w:right="-110"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0C3E93E0" w:rsidR="6174248C">
-[...4 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="0C3E93E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">PART </w:t>
             </w:r>
-            <w:r w:rsidRPr="0C3E93E0" w:rsidR="32932E0B">
-[...4 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="32932E0B" w:rsidRPr="0C3E93E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="0C3E93E0" w:rsidR="6174248C">
-[...4 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="0C3E93E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidRPr="0C3E93E0" w:rsidR="278503B1">
-[...4 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="278503B1" w:rsidRPr="0C3E93E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">COMMITTEE SUB-GROUPS AND REPORTS FOR INFORMATION  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidTr="7C345C3B" w14:paraId="271AB0FD" w14:textId="77777777">
+      <w:tr w:rsidR="007969BC" w:rsidRPr="00D14661" w14:paraId="271AB0FD" w14:textId="77777777" w:rsidTr="7C345C3B">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="491EFF08" w:rsidRDefault="007969BC" w14:paraId="0BE4FB0D" w14:textId="4B6DAE61">
+          <w:p w14:paraId="0BE4FB0D" w14:textId="4B6DAE61" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="1AFB90F3" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0C3E93E0" w:rsidR="1AFB90F3">
+            <w:r w:rsidRPr="0C3E93E0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="0C3E93E0" w:rsidR="6174248C">
+            <w:r w:rsidR="6174248C" w:rsidRPr="0C3E93E0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="0C3E93E0" w:rsidR="574779C9">
+            <w:r w:rsidR="574779C9" w:rsidRPr="0C3E93E0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4515" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="32E649D3" w:rsidP="491EFF08" w:rsidRDefault="32E649D3" w14:paraId="2F4594C0" w14:textId="60D57AFD">
+          <w:p w14:paraId="2F4594C0" w14:textId="60D57AFD" w:rsidR="32E649D3" w:rsidRDefault="32E649D3" w:rsidP="491EFF08">
             <w:pPr>
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...8 lines deleted...]
-                <w:u w:val="none"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="32E649D3">
-[...10 lines deleted...]
-                <w:u w:val="none"/>
+            <w:r w:rsidRPr="491EFF08">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Capital, Land and Assets Sub-Committee Highlight Report  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2145" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="491EFF08" w:rsidRDefault="2BFFC07E" w14:paraId="4373AA99" w14:textId="32FDAE6C">
+          <w:p w14:paraId="4373AA99" w14:textId="32FDAE6C" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="082AD54C" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1DA3813F" w:rsidR="082AD54C">
+            <w:r w:rsidRPr="1DA3813F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Interim Executive </w:t>
             </w:r>
-            <w:r w:rsidRPr="1DA3813F" w:rsidR="5FFC4FF2">
+            <w:r w:rsidR="5FFC4FF2" w:rsidRPr="1DA3813F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Director of Finance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1388" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="187D4FC5" w:rsidP="187D4FC5" w:rsidRDefault="187D4FC5" w14:paraId="014677D5" w14:textId="078E3DC4">
+          <w:p w14:paraId="014677D5" w14:textId="078E3DC4" w:rsidR="187D4FC5" w:rsidRDefault="187D4FC5" w:rsidP="187D4FC5">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="1C9B00EC" w:rsidP="491EFF08" w:rsidRDefault="1C9B00EC" w14:paraId="22C33FA9" w14:textId="58E60BBF">
+          <w:p w14:paraId="22C33FA9" w14:textId="58E60BBF" w:rsidR="1C9B00EC" w:rsidRDefault="39361446" w:rsidP="491EFF08">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="105DDD46" w:rsidR="39361446">
+            <w:r w:rsidRPr="105DDD46">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="105DDD46" w:rsidR="45C885CA">
+            <w:r w:rsidR="45C885CA" w:rsidRPr="105DDD46">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2:</w:t>
             </w:r>
-            <w:r w:rsidRPr="105DDD46" w:rsidR="3C61FA68">
+            <w:r w:rsidR="3C61FA68" w:rsidRPr="105DDD46">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
-            <w:r w:rsidRPr="105DDD46" w:rsidR="39361446">
+            <w:r w:rsidRPr="105DDD46">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="045829B9" w:rsidP="491EFF08" w:rsidRDefault="045829B9" w14:paraId="5D0F767C" w14:textId="4BCC8054">
+          <w:p w14:paraId="5D0F767C" w14:textId="4BCC8054" w:rsidR="045829B9" w:rsidRDefault="345AAE7F" w:rsidP="491EFF08">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1DA3813F" w:rsidR="345AAE7F">
+            <w:r w:rsidRPr="1DA3813F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>For Noting</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="40F5DE88" w:rsidTr="7C345C3B" w14:paraId="6BCA7D89" w14:textId="77777777">
+      <w:tr w:rsidR="40F5DE88" w14:paraId="6BCA7D89" w14:textId="77777777" w:rsidTr="7C345C3B">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="75205E0F" w:rsidP="491EFF08" w:rsidRDefault="75205E0F" w14:paraId="3A6E1864" w14:textId="6740ABBD">
+          <w:p w14:paraId="3A6E1864" w14:textId="6740ABBD" w:rsidR="75205E0F" w:rsidRDefault="2DF3CCC9" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0C3E93E0" w:rsidR="2DF3CCC9">
+            <w:r w:rsidRPr="0C3E93E0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="0C3E93E0" w:rsidR="17FEE233">
+            <w:r w:rsidR="17FEE233" w:rsidRPr="0C3E93E0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="0C3E93E0" w:rsidR="697BED8A">
+            <w:r w:rsidR="697BED8A" w:rsidRPr="0C3E93E0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4515" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="75205E0F" w:rsidP="491EFF08" w:rsidRDefault="75205E0F" w14:paraId="3B8D27BF" w14:textId="68D3A0C9">
+          <w:p w14:paraId="3B8D27BF" w14:textId="68D3A0C9" w:rsidR="75205E0F" w:rsidRDefault="17FEE233" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0167D903" w:rsidR="17FEE233">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="0167D903">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Financial Monitoring Returns – Month </w:t>
             </w:r>
-            <w:r w:rsidRPr="0167D903" w:rsidR="2B1B1F64">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="2B1B1F64" w:rsidRPr="0167D903">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Twelve and </w:t>
             </w:r>
-            <w:r w:rsidRPr="0167D903" w:rsidR="68DA1C54">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="68DA1C54" w:rsidRPr="0167D903">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>One</w:t>
             </w:r>
-            <w:r w:rsidRPr="0167D903" w:rsidR="17FEE233">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="0167D903">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2145" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="75205E0F" w:rsidP="491EFF08" w:rsidRDefault="75205E0F" w14:paraId="6CA472A3" w14:textId="77D40296">
+          <w:p w14:paraId="6CA472A3" w14:textId="77D40296" w:rsidR="75205E0F" w:rsidRDefault="36A654E4" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1DA3813F" w:rsidR="36A654E4">
+            <w:r w:rsidRPr="1DA3813F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Interim Executive </w:t>
             </w:r>
-            <w:r w:rsidRPr="1DA3813F" w:rsidR="75205E0F">
+            <w:r w:rsidR="75205E0F" w:rsidRPr="1DA3813F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Director of Finance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1388" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00090352" w:rsidRDefault="00090352" w14:paraId="1CE4768A" w14:textId="77777777"/>
+          <w:p w14:paraId="1CE4768A" w14:textId="77777777" w:rsidR="00090352" w:rsidRDefault="00090352"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00090352" w:rsidRDefault="00090352" w14:paraId="5424ABD4" w14:textId="77777777"/>
+          <w:p w14:paraId="5424ABD4" w14:textId="77777777" w:rsidR="00090352" w:rsidRDefault="00090352"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidTr="7C345C3B" w14:paraId="5AC49C4C" w14:textId="77777777">
+      <w:tr w:rsidR="007969BC" w:rsidRPr="00D14661" w14:paraId="5AC49C4C" w14:textId="77777777" w:rsidTr="7C345C3B">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11190" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="163E64"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="491EFF08" w:rsidRDefault="007969BC" w14:paraId="2220AE1F" w14:textId="010B7042">
+          <w:p w14:paraId="2220AE1F" w14:textId="010B7042" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="6174248C" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-78" w:right="-110"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_Hlk195522559" w:id="36"/>
-[...6 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:bookmarkStart w:id="5" w:name="_Hlk195522559"/>
+            <w:bookmarkEnd w:id="5"/>
+            <w:r w:rsidRPr="0C3E93E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">PART </w:t>
             </w:r>
-            <w:r w:rsidRPr="0C3E93E0" w:rsidR="428ACE45">
-[...4 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="428ACE45" w:rsidRPr="0C3E93E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="0C3E93E0" w:rsidR="6174248C">
-[...4 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="0C3E93E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidRPr="0C3E93E0" w:rsidR="7643FFE4">
-[...4 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="7643FFE4" w:rsidRPr="0C3E93E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ANY OTHER BUSINESS </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D14661" w:rsidR="00067130" w:rsidTr="7C345C3B" w14:paraId="676A9221" w14:textId="77777777">
+      <w:tr w:rsidR="00067130" w:rsidRPr="00D14661" w14:paraId="676A9221" w14:textId="77777777" w:rsidTr="7C345C3B">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="00067130" w:rsidP="491EFF08" w:rsidRDefault="5AD954B9" w14:paraId="691CD4C6" w14:textId="009338B4">
+          <w:p w14:paraId="691CD4C6" w14:textId="009338B4" w:rsidR="00067130" w:rsidRPr="00D14661" w:rsidRDefault="132AF761" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0C3E93E0" w:rsidR="132AF761">
+            <w:r w:rsidRPr="0C3E93E0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="0C3E93E0" w:rsidR="4B57917C">
+            <w:r w:rsidR="4B57917C" w:rsidRPr="0C3E93E0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4515" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="00067130" w:rsidP="491EFF08" w:rsidRDefault="00067130" w14:paraId="121B9370" w14:textId="6D5AD4CB">
+          <w:p w14:paraId="121B9370" w14:textId="6D5AD4CB" w:rsidR="00067130" w:rsidRPr="00D14661" w:rsidRDefault="00067130" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="00067130">
+            <w:r w:rsidRPr="491EFF08">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Any Other Business </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2145" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="00067130" w:rsidP="491EFF08" w:rsidRDefault="00067130" w14:paraId="46F3EB8E" w14:textId="050B92CD">
+          <w:p w14:paraId="46F3EB8E" w14:textId="050B92CD" w:rsidR="00067130" w:rsidRPr="00D14661" w:rsidRDefault="00067130" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="00067130">
+            <w:r w:rsidRPr="491EFF08">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Chair</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1388" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="00067130" w:rsidP="491EFF08" w:rsidRDefault="5741BC0E" w14:paraId="2E454219" w14:textId="49D18569">
+          <w:p w14:paraId="2E454219" w14:textId="49D18569" w:rsidR="00067130" w:rsidRPr="00D14661" w:rsidRDefault="6A23ACC4" w:rsidP="491EFF08">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="105DDD46" w:rsidR="6A23ACC4">
+            <w:r w:rsidRPr="105DDD46">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="105DDD46" w:rsidR="7C2A49DD">
+            <w:r w:rsidR="7C2A49DD" w:rsidRPr="105DDD46">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2:30</w:t>
             </w:r>
-            <w:r w:rsidRPr="105DDD46" w:rsidR="6A23ACC4">
+            <w:r w:rsidRPr="105DDD46">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="00067130" w:rsidP="491EFF08" w:rsidRDefault="00067130" w14:paraId="6B7CBFB8" w14:textId="2566F834">
+          <w:p w14:paraId="6B7CBFB8" w14:textId="2566F834" w:rsidR="00067130" w:rsidRPr="00D14661" w:rsidRDefault="00067130" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="00067130">
+            <w:r w:rsidRPr="491EFF08">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>For Noting</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D14661" w:rsidR="00067130" w:rsidP="491EFF08" w:rsidRDefault="00067130" w14:paraId="272C3E9B" w14:textId="216EF06E">
+          <w:p w14:paraId="272C3E9B" w14:textId="216EF06E" w:rsidR="00067130" w:rsidRPr="00D14661" w:rsidRDefault="00067130" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D14661" w:rsidR="00067130" w:rsidTr="7C345C3B" w14:paraId="402136F9" w14:textId="77777777">
+      <w:tr w:rsidR="00067130" w:rsidRPr="00D14661" w14:paraId="402136F9" w14:textId="77777777" w:rsidTr="7C345C3B">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="00067130" w:rsidP="491EFF08" w:rsidRDefault="6493A76F" w14:paraId="50E8A8E4" w14:textId="7F7A5B31">
+          <w:p w14:paraId="50E8A8E4" w14:textId="7F7A5B31" w:rsidR="00067130" w:rsidRPr="00D14661" w:rsidRDefault="540DC376" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0C3E93E0" w:rsidR="540DC376">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="0C3E93E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="0C3E93E0" w:rsidR="4B57917C">
+            <w:r w:rsidR="4B57917C" w:rsidRPr="0C3E93E0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4515" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="00067130" w:rsidP="491EFF08" w:rsidRDefault="00067130" w14:paraId="08A41896" w14:textId="06D59607">
+          <w:p w14:paraId="08A41896" w14:textId="06D59607" w:rsidR="00067130" w:rsidRPr="00D14661" w:rsidRDefault="00067130" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="00067130">
+            <w:r w:rsidRPr="491EFF08">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of meeting effectiveness </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2145" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="00067130" w:rsidP="007969BC" w:rsidRDefault="00067130" w14:paraId="1A4FD93C" w14:textId="01E9A03D">
+          <w:p w14:paraId="1A4FD93C" w14:textId="01E9A03D" w:rsidR="00067130" w:rsidRPr="00D14661" w:rsidRDefault="00067130" w:rsidP="007969BC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1388" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="00067130" w:rsidP="007969BC" w:rsidRDefault="00067130" w14:paraId="044D82C1" w14:textId="15283B72">
+          <w:p w14:paraId="044D82C1" w14:textId="15283B72" w:rsidR="00067130" w:rsidRPr="00D14661" w:rsidRDefault="00067130" w:rsidP="007969BC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="00067130" w:rsidP="491EFF08" w:rsidRDefault="00067130" w14:paraId="507CA70F" w14:textId="77777777">
+          <w:p w14:paraId="507CA70F" w14:textId="77777777" w:rsidR="00067130" w:rsidRPr="00D14661" w:rsidRDefault="00067130" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="00067130">
+            <w:r w:rsidRPr="491EFF08">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>For Noting</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D14661" w:rsidR="00067130" w:rsidP="491EFF08" w:rsidRDefault="00067130" w14:paraId="2C9DE32E" w14:textId="52F03423">
+          <w:p w14:paraId="2C9DE32E" w14:textId="52F03423" w:rsidR="00067130" w:rsidRPr="00D14661" w:rsidRDefault="00067130" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003D529D" w:rsidR="007969BC" w:rsidTr="7C345C3B" w14:paraId="51944D3E" w14:textId="77777777">
+      <w:tr w:rsidR="007969BC" w:rsidRPr="003D529D" w14:paraId="51944D3E" w14:textId="77777777" w:rsidTr="7C345C3B">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11190" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C1A775"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D529D" w:rsidR="007969BC" w:rsidP="491EFF08" w:rsidRDefault="62626728" w14:paraId="2EB42FA3" w14:textId="79AFBD49">
+          <w:p w14:paraId="2EB42FA3" w14:textId="79AFBD49" w:rsidR="007969BC" w:rsidRPr="003D529D" w:rsidRDefault="20F7DFCB" w:rsidP="491EFF08">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-78" w:right="-110"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="20F7DFCB">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="491EFF08">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Next </w:t>
             </w:r>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="4B1D8474">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="4B1D8474" w:rsidRPr="491EFF08">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PERFORMANCE AND FINANCE COMMITTEE MEETING</w:t>
             </w:r>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="20F7DFCB">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="491EFF08">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="506444CC">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="506444CC" w:rsidRPr="491EFF08">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="4AB889C9">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="4AB889C9" w:rsidRPr="491EFF08">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3 June</w:t>
             </w:r>
-            <w:r w:rsidRPr="491EFF08" w:rsidR="506444CC">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="506444CC" w:rsidRPr="491EFF08">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00205C42" w:rsidP="00C6602E" w:rsidRDefault="00205C42" w14:paraId="35D73EF7" w14:textId="7D5F3372">
+    <w:p w14:paraId="35D73EF7" w14:textId="7D5F3372" w:rsidR="00205C42" w:rsidRDefault="00205C42" w:rsidP="00C6602E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="008059E9" w:rsidR="00221DCA" w:rsidP="00C6602E" w:rsidRDefault="00221DCA" w14:paraId="576DCEC2" w14:textId="77777777">
+    <w:p w14:paraId="576DCEC2" w14:textId="77777777" w:rsidR="00221DCA" w:rsidRPr="008059E9" w:rsidRDefault="00221DCA" w:rsidP="00C6602E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="008059E9" w:rsidR="00221DCA" w:rsidSect="00D47BE2">
-[...4 lines deleted...]
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+    <w:sectPr w:rsidR="00221DCA" w:rsidRPr="008059E9" w:rsidSect="00D47BE2">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2269" w:right="720" w:bottom="1843" w:left="720" w:header="284" w:footer="539" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C714DE" w:rsidP="004E6B3D" w:rsidRDefault="00C714DE" w14:paraId="269BB637" w14:textId="77777777">
+    <w:p w14:paraId="68CBF005" w14:textId="77777777" w:rsidR="000431E9" w:rsidRDefault="000431E9" w:rsidP="004E6B3D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C714DE" w:rsidP="004E6B3D" w:rsidRDefault="00C714DE" w14:paraId="1DC685AD" w14:textId="77777777">
+    <w:p w14:paraId="6063326E" w14:textId="77777777" w:rsidR="000431E9" w:rsidRDefault="000431E9" w:rsidP="004E6B3D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00C714DE" w:rsidRDefault="00C714DE" w14:paraId="644C1CA5" w14:textId="77777777">
+    <w:p w14:paraId="0799A903" w14:textId="77777777" w:rsidR="000431E9" w:rsidRDefault="000431E9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI Emoji">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="84504326"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...5 lines deleted...]
-    </w:sdtEndPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1728636285"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr>
-[...5 lines deleted...]
-        </w:sdtEndPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w:rsidR="007257A5" w:rsidP="007257A5" w:rsidRDefault="00F269C7" w14:paraId="6F85B3EF" w14:textId="77777777">
+          <w:p w14:paraId="6F85B3EF" w14:textId="77777777" w:rsidR="007257A5" w:rsidRDefault="00F269C7" w:rsidP="007257A5">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C7750">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56F1CC6B" wp14:editId="5EC6B9C6">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-190500</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>-111760</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2757106" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
@@ -4981,322 +4602,250 @@
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2757106" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="007257A5" w:rsidR="007257A5">
+            <w:r w:rsidR="007257A5" w:rsidRPr="007257A5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
-            <w:r w:rsidRPr="007257A5" w:rsidR="007257A5">
+            <w:r w:rsidR="007257A5" w:rsidRPr="007257A5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="007257A5" w:rsidR="007257A5">
+            <w:r w:rsidR="007257A5" w:rsidRPr="007257A5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText>PAGE</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007257A5" w:rsidR="007257A5">
+            <w:r w:rsidR="007257A5" w:rsidRPr="007257A5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007257A5" w:rsidR="007257A5">
+            <w:r w:rsidR="007257A5" w:rsidRPr="007257A5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="007257A5" w:rsidR="007257A5">
+            <w:r w:rsidR="007257A5" w:rsidRPr="007257A5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007257A5" w:rsidR="007257A5">
+            <w:r w:rsidR="007257A5" w:rsidRPr="007257A5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
-            <w:r w:rsidRPr="007257A5" w:rsidR="007257A5">
+            <w:r w:rsidR="007257A5" w:rsidRPr="007257A5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="007257A5" w:rsidR="007257A5">
+            <w:r w:rsidR="007257A5" w:rsidRPr="007257A5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText>NUMPAGES</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007257A5" w:rsidR="007257A5">
+            <w:r w:rsidR="007257A5" w:rsidRPr="007257A5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007257A5" w:rsidR="007257A5">
+            <w:r w:rsidR="007257A5" w:rsidRPr="007257A5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="007257A5" w:rsidR="007257A5">
+            <w:r w:rsidR="007257A5" w:rsidRPr="007257A5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="007257A5" w:rsidP="007257A5" w:rsidRDefault="00F269C7" w14:paraId="0211C874" w14:textId="5032F2CB">
+  <w:p w14:paraId="0211C874" w14:textId="5032F2CB" w:rsidR="007257A5" w:rsidRDefault="00F269C7" w:rsidP="007257A5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Public </w:t>
     </w:r>
     <w:r w:rsidR="005C60A1">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Committee</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C714DE" w:rsidP="004E6B3D" w:rsidRDefault="00C714DE" w14:paraId="378AC28E" w14:textId="77777777">
+    <w:p w14:paraId="6698C3AD" w14:textId="77777777" w:rsidR="000431E9" w:rsidRDefault="000431E9" w:rsidP="004E6B3D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C714DE" w:rsidP="004E6B3D" w:rsidRDefault="00C714DE" w14:paraId="52283B2F" w14:textId="77777777">
+    <w:p w14:paraId="0FB3D625" w14:textId="77777777" w:rsidR="000431E9" w:rsidRDefault="000431E9" w:rsidP="004E6B3D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00C714DE" w:rsidRDefault="00C714DE" w14:paraId="1FCE8507" w14:textId="77777777">
+    <w:p w14:paraId="67752937" w14:textId="77777777" w:rsidR="000431E9" w:rsidRDefault="000431E9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00C916CF" w:rsidRDefault="003F52F5" w14:paraId="6B413F4F" w14:textId="59556EE2">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B413F4F" w14:textId="3588A664" w:rsidR="00C916CF" w:rsidRDefault="00C916CF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...34 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00920939" w:rsidP="00762F1B" w:rsidRDefault="003F52F5" w14:paraId="18756E84" w14:textId="7B429DC6">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="18756E84" w14:textId="5664157B" w:rsidR="00920939" w:rsidRDefault="00762F1B" w:rsidP="00762F1B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...34 lines deleted...]
-    <w:r w:rsidR="00762F1B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="36"/>
         <w:szCs w:val="24"/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44DA6D1A" wp14:editId="471B563E">
           <wp:extent cx="4267200" cy="1085850"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1641637008" name="Picture 1641637008" descr="A close up of a logo&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Picture 1" descr="A close up of a logo&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -5308,555 +4857,183 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="4267200" cy="1085850"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00C916CF" w:rsidRDefault="003F52F5" w14:paraId="53D09505" w14:textId="0C481ED8">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="53D09505" w14:textId="43BC9ABA" w:rsidR="00C916CF" w:rsidRDefault="00C916CF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...34 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:textHash int2:hashCode="3DNM05BzWn4A/G" int2:id="xZTj17WU">
       <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...335 lines deleted...]
-  </w:abstractNum>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03366150"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B4B06C2A"/>
     <w:lvl w:ilvl="0" w:tplc="4D9E3872">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06EE17D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2EB2DD24"/>
     <w:lvl w:ilvl="0" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5927,248 +5104,248 @@
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08E14C16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0FA803BA"/>
     <w:lvl w:ilvl="0" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="094722E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E021E94"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CA969F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE8AE834"/>
     <w:lvl w:ilvl="0" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6316,147 +5493,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="175255DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="148A541E"/>
     <w:lvl w:ilvl="0" w:tplc="A538F44E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B280CDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B0FC2AFE"/>
     <w:lvl w:ilvl="0" w:tplc="C83053CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6404472A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -6515,716 +5692,829 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FE7683DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D574855"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3E9EACEE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F912E2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9AA67B84"/>
     <w:lvl w:ilvl="0" w:tplc="533A2E54">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26AA7195"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A1C189C"/>
     <w:lvl w:ilvl="0" w:tplc="084EE06A">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="278710C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="03EE1E66"/>
     <w:lvl w:ilvl="0" w:tplc="B52248BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29014CC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E854A2B2"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A4D087C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="996679A0"/>
     <w:lvl w:ilvl="0" w:tplc="AC384DD0">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A4DBEC6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8BA0EC60"/>
+    <w:lvl w:ilvl="0" w:tplc="C99AB872">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6D1085E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D054BB8C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="93606F04">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5170A44E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C892329A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="976E066E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="17AA597A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FE6C3500">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C712FA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A38CA9E"/>
     <w:lvl w:ilvl="0" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7266,842 +6556,955 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CA56627"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6CF8E840"/>
     <w:lvl w:ilvl="0" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DF84012"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="67C44318"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32552F95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3F10D224"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3623245A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9EA6B2BA"/>
     <w:lvl w:ilvl="0" w:tplc="26AE69DE">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D0D5246"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C18E172A"/>
     <w:lvl w:ilvl="0" w:tplc="630415C0">
       <w:start w:val="6"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E274524"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="59EE5574"/>
+    <w:lvl w:ilvl="0" w:tplc="CF0482B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="75303CD0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="69462236">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B9D48402">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D638B6BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2A3CC300">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6A66510A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="478ADDDA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A8E298F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="406232A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E6BC39D6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41DB25F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="784EAF16"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42FA38FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAC69AAA"/>
     <w:lvl w:ilvl="0" w:tplc="084A6E40">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="30AC880A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="922AF29E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8143,503 +7546,503 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="500A01AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2BA22A2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47486103"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9EC9A52"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4762354E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51221038"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D09186B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6EECB07E"/>
     <w:lvl w:ilvl="0" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51310A0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="21065046"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51A8515A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="63FC4120"/>
     <w:lvl w:ilvl="0" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8681,1294 +8084,1407 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="531D57F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D55829F2"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="545DCCDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="70C24D2A"/>
     <w:lvl w:ilvl="0" w:tplc="B1E6783E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="86DC32F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="A60A778A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="5D68C790">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="6248E534">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="AD6C76F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="31DA068E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="C49E7614">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="70200F12">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="554F7787"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08B2D4B6"/>
     <w:lvl w:ilvl="0" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61CC212B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F25E882E"/>
     <w:lvl w:ilvl="0" w:tplc="084EE06A">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61EF5ABF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2B329E5A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62440E84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A4AE283A"/>
     <w:lvl w:ilvl="0" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66767FE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D172966C"/>
     <w:lvl w:ilvl="0" w:tplc="084EE06A">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68CEF3E8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9DAA032E"/>
+    <w:lvl w:ilvl="0" w:tplc="7272202E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F87EACFE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="30DCDC5E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="9320A254">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0990526C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8F366E4E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="19A41C50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="6AFC9FB0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="CBD081AC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C8331A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2604DDCE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="701346E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="393AF58C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71E76A55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1340F7B0"/>
     <w:lvl w:ilvl="0" w:tplc="AF468A3E">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76F7313C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6DE6B3D8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D6E38EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BC8CD110"/>
     <w:lvl w:ilvl="0" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10010,320 +9526,312 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7ECC2F91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4D7C25E6"/>
     <w:lvl w:ilvl="0" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="44">
+  <w:num w:numId="1" w16cid:durableId="1084959120">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2010138971">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="282536080">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1226070004">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1554269181">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1098865797">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1710714801">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="745153706">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1531840915">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="226306951">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="115107183">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="2138524336">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1063021285">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="346641113">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="384573834">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="818572940">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="429787932">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1265772251">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="43">
+  <w:num w:numId="19" w16cid:durableId="2008046779">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1002396606">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="517669352">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="709182199">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1098260616">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="543563425">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="977030039">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1806002907">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1395394082">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1836719729">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="2027368594">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="614554742">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1325476636">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1555892163">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1843274154">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="568225543">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="2045514381">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1255674732">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1328485567">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="760031004">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1692074311">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1167208919">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="42">
-    <w:abstractNumId w:val="41"/>
+  <w:num w:numId="41" w16cid:durableId="1584988429">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="1">
-[...8 lines deleted...]
-  <w:num w:numId="4">
+  <w:num w:numId="42" w16cid:durableId="415444990">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="5">
-[...35 lines deleted...]
-  <w:num w:numId="17">
+  <w:num w:numId="43" w16cid:durableId="602802428">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="18">
-[...68 lines deleted...]
-  <w:num w:numId="41">
+  <w:num w:numId="44" w16cid:durableId="836652533">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050" style="mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" fillcolor="red" stroke="f" o:allowincell="f">
+    <o:shapedefaults v:ext="edit" spidmax="2050" style="mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="red" stroke="f">
       <v:fill color="red" opacity=".5"/>
       <v:stroke on="f"/>
     </o:shapedefaults>
-    <o:shapelayout v:ext="edit">
-[...1 lines deleted...]
-    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00496911"/>
     <w:rsid w:val="000003A4"/>
     <w:rsid w:val="00000906"/>
     <w:rsid w:val="000011A7"/>
     <w:rsid w:val="00001502"/>
@@ -10447,50 +9955,51 @@
     <w:rsid w:val="0003490D"/>
     <w:rsid w:val="00034917"/>
     <w:rsid w:val="000349A6"/>
     <w:rsid w:val="00034A8B"/>
     <w:rsid w:val="00034BC4"/>
     <w:rsid w:val="00034BD4"/>
     <w:rsid w:val="00035576"/>
     <w:rsid w:val="00035E01"/>
     <w:rsid w:val="00036918"/>
     <w:rsid w:val="00036A7B"/>
     <w:rsid w:val="00036ED1"/>
     <w:rsid w:val="00036EDB"/>
     <w:rsid w:val="00036F04"/>
     <w:rsid w:val="000372F9"/>
     <w:rsid w:val="00037465"/>
     <w:rsid w:val="00037B4F"/>
     <w:rsid w:val="00037C32"/>
     <w:rsid w:val="0004034C"/>
     <w:rsid w:val="000403D0"/>
     <w:rsid w:val="000403E9"/>
     <w:rsid w:val="000409BB"/>
     <w:rsid w:val="00040E40"/>
     <w:rsid w:val="00041AE7"/>
     <w:rsid w:val="000428BB"/>
     <w:rsid w:val="00042FF5"/>
+    <w:rsid w:val="000431E9"/>
     <w:rsid w:val="0004366D"/>
     <w:rsid w:val="000437EF"/>
     <w:rsid w:val="00043812"/>
     <w:rsid w:val="00043837"/>
     <w:rsid w:val="00043AB8"/>
     <w:rsid w:val="00043BF6"/>
     <w:rsid w:val="00044105"/>
     <w:rsid w:val="00044424"/>
     <w:rsid w:val="00044524"/>
     <w:rsid w:val="00044534"/>
     <w:rsid w:val="00044775"/>
     <w:rsid w:val="000447B4"/>
     <w:rsid w:val="00044A22"/>
     <w:rsid w:val="0004514D"/>
     <w:rsid w:val="00045428"/>
     <w:rsid w:val="00045807"/>
     <w:rsid w:val="0004589F"/>
     <w:rsid w:val="000458AA"/>
     <w:rsid w:val="00045D74"/>
     <w:rsid w:val="00046124"/>
     <w:rsid w:val="00046585"/>
     <w:rsid w:val="0004668F"/>
     <w:rsid w:val="000474A7"/>
     <w:rsid w:val="00047B43"/>
     <w:rsid w:val="000505F5"/>
@@ -10636,50 +10145,51 @@
     <w:rsid w:val="000A18B4"/>
     <w:rsid w:val="000A1CEF"/>
     <w:rsid w:val="000A24E0"/>
     <w:rsid w:val="000A2504"/>
     <w:rsid w:val="000A2B8E"/>
     <w:rsid w:val="000A3004"/>
     <w:rsid w:val="000A3577"/>
     <w:rsid w:val="000A394F"/>
     <w:rsid w:val="000A3CA3"/>
     <w:rsid w:val="000A3E9F"/>
     <w:rsid w:val="000A4027"/>
     <w:rsid w:val="000A4312"/>
     <w:rsid w:val="000A4406"/>
     <w:rsid w:val="000A5328"/>
     <w:rsid w:val="000A54C6"/>
     <w:rsid w:val="000A5768"/>
     <w:rsid w:val="000A5AED"/>
     <w:rsid w:val="000A5DFC"/>
     <w:rsid w:val="000A6205"/>
     <w:rsid w:val="000A6480"/>
     <w:rsid w:val="000A6F1C"/>
     <w:rsid w:val="000A707C"/>
     <w:rsid w:val="000A7196"/>
     <w:rsid w:val="000A752F"/>
     <w:rsid w:val="000A76AC"/>
+    <w:rsid w:val="000A7D3A"/>
     <w:rsid w:val="000A7DB3"/>
     <w:rsid w:val="000B102F"/>
     <w:rsid w:val="000B1A39"/>
     <w:rsid w:val="000B1B7A"/>
     <w:rsid w:val="000B1BA1"/>
     <w:rsid w:val="000B2243"/>
     <w:rsid w:val="000B246B"/>
     <w:rsid w:val="000B2818"/>
     <w:rsid w:val="000B2968"/>
     <w:rsid w:val="000B31DC"/>
     <w:rsid w:val="000B32BC"/>
     <w:rsid w:val="000B335E"/>
     <w:rsid w:val="000B34E2"/>
     <w:rsid w:val="000B381F"/>
     <w:rsid w:val="000B386A"/>
     <w:rsid w:val="000B3997"/>
     <w:rsid w:val="000B3E5C"/>
     <w:rsid w:val="000B3EDD"/>
     <w:rsid w:val="000B4595"/>
     <w:rsid w:val="000B4AE3"/>
     <w:rsid w:val="000B5006"/>
     <w:rsid w:val="000B5335"/>
     <w:rsid w:val="000B596E"/>
     <w:rsid w:val="000B6477"/>
     <w:rsid w:val="000B7352"/>
@@ -13587,50 +13097,51 @@
     <w:rsid w:val="006E652C"/>
     <w:rsid w:val="006E7301"/>
     <w:rsid w:val="006E795F"/>
     <w:rsid w:val="006F001A"/>
     <w:rsid w:val="006F0218"/>
     <w:rsid w:val="006F0397"/>
     <w:rsid w:val="006F0441"/>
     <w:rsid w:val="006F0481"/>
     <w:rsid w:val="006F04D7"/>
     <w:rsid w:val="006F04DC"/>
     <w:rsid w:val="006F0EA3"/>
     <w:rsid w:val="006F109E"/>
     <w:rsid w:val="006F1BF1"/>
     <w:rsid w:val="006F1D2A"/>
     <w:rsid w:val="006F1DE3"/>
     <w:rsid w:val="006F20B4"/>
     <w:rsid w:val="006F20ED"/>
     <w:rsid w:val="006F210C"/>
     <w:rsid w:val="006F210D"/>
     <w:rsid w:val="006F2843"/>
     <w:rsid w:val="006F29E2"/>
     <w:rsid w:val="006F2CA1"/>
     <w:rsid w:val="006F2CEA"/>
     <w:rsid w:val="006F2FBB"/>
     <w:rsid w:val="006F3106"/>
+    <w:rsid w:val="006F33C2"/>
     <w:rsid w:val="006F38DE"/>
     <w:rsid w:val="006F3C22"/>
     <w:rsid w:val="006F457C"/>
     <w:rsid w:val="006F4892"/>
     <w:rsid w:val="006F4A06"/>
     <w:rsid w:val="006F4D3F"/>
     <w:rsid w:val="006F4DC7"/>
     <w:rsid w:val="006F5048"/>
     <w:rsid w:val="006F5B88"/>
     <w:rsid w:val="006F60E5"/>
     <w:rsid w:val="006F637E"/>
     <w:rsid w:val="006F664D"/>
     <w:rsid w:val="006F66C8"/>
     <w:rsid w:val="006F6DF9"/>
     <w:rsid w:val="006F6E9C"/>
     <w:rsid w:val="006F71AB"/>
     <w:rsid w:val="006F7DB3"/>
     <w:rsid w:val="00700188"/>
     <w:rsid w:val="007006BF"/>
     <w:rsid w:val="00700AF3"/>
     <w:rsid w:val="00700BBD"/>
     <w:rsid w:val="00700BCD"/>
     <w:rsid w:val="00700C94"/>
     <w:rsid w:val="00701515"/>
     <w:rsid w:val="00701B76"/>
@@ -17744,51 +17255,50 @@
     <w:rsid w:val="00FF488E"/>
     <w:rsid w:val="00FF4BA5"/>
     <w:rsid w:val="00FF51DA"/>
     <w:rsid w:val="00FF5243"/>
     <w:rsid w:val="00FF6A91"/>
     <w:rsid w:val="00FF7553"/>
     <w:rsid w:val="01214FD5"/>
     <w:rsid w:val="0146855E"/>
     <w:rsid w:val="0167D903"/>
     <w:rsid w:val="019FC0B2"/>
     <w:rsid w:val="01A3E933"/>
     <w:rsid w:val="01AF8CE5"/>
     <w:rsid w:val="0284F158"/>
     <w:rsid w:val="02A8FB20"/>
     <w:rsid w:val="02C40723"/>
     <w:rsid w:val="02DBE130"/>
     <w:rsid w:val="02E02641"/>
     <w:rsid w:val="02ECCC16"/>
     <w:rsid w:val="02F6736A"/>
     <w:rsid w:val="03213DF0"/>
     <w:rsid w:val="038C9D88"/>
     <w:rsid w:val="0396A741"/>
     <w:rsid w:val="03B1BB4C"/>
     <w:rsid w:val="03B47981"/>
     <w:rsid w:val="03C03B73"/>
-    <w:rsid w:val="03C03B73"/>
     <w:rsid w:val="03D3FEFD"/>
     <w:rsid w:val="03DF7DFF"/>
     <w:rsid w:val="045829B9"/>
     <w:rsid w:val="04F1347F"/>
     <w:rsid w:val="052B66E1"/>
     <w:rsid w:val="052DB028"/>
     <w:rsid w:val="058E8804"/>
     <w:rsid w:val="05B2BC67"/>
     <w:rsid w:val="0615B5DF"/>
     <w:rsid w:val="06460849"/>
     <w:rsid w:val="0650126F"/>
     <w:rsid w:val="065B6226"/>
     <w:rsid w:val="06DE89D0"/>
     <w:rsid w:val="06F54799"/>
     <w:rsid w:val="071BE259"/>
     <w:rsid w:val="07543E60"/>
     <w:rsid w:val="077891BF"/>
     <w:rsid w:val="082AD54C"/>
     <w:rsid w:val="0841714C"/>
     <w:rsid w:val="0842C378"/>
     <w:rsid w:val="08440204"/>
     <w:rsid w:val="0856AAEE"/>
     <w:rsid w:val="086F0C3E"/>
     <w:rsid w:val="08814892"/>
     <w:rsid w:val="08D53182"/>
@@ -18154,51 +17664,50 @@
     <w:rsid w:val="4525F288"/>
     <w:rsid w:val="453CE56E"/>
     <w:rsid w:val="45B49CC1"/>
     <w:rsid w:val="45C885CA"/>
     <w:rsid w:val="45E985AF"/>
     <w:rsid w:val="45EF739E"/>
     <w:rsid w:val="4635E7DA"/>
     <w:rsid w:val="46820819"/>
     <w:rsid w:val="46D20D4D"/>
     <w:rsid w:val="46EACB7E"/>
     <w:rsid w:val="470D8133"/>
     <w:rsid w:val="470DA655"/>
     <w:rsid w:val="471595EA"/>
     <w:rsid w:val="473A8A83"/>
     <w:rsid w:val="477E028E"/>
     <w:rsid w:val="47A47C4E"/>
     <w:rsid w:val="47A7A05E"/>
     <w:rsid w:val="480AF9F9"/>
     <w:rsid w:val="48426537"/>
     <w:rsid w:val="48434E2B"/>
     <w:rsid w:val="48A065BF"/>
     <w:rsid w:val="48F0F664"/>
     <w:rsid w:val="491E1EB9"/>
     <w:rsid w:val="491EFF08"/>
     <w:rsid w:val="49277849"/>
-    <w:rsid w:val="49277849"/>
     <w:rsid w:val="496D1B18"/>
     <w:rsid w:val="496FE0BC"/>
     <w:rsid w:val="4976E6B9"/>
     <w:rsid w:val="49843773"/>
     <w:rsid w:val="4A0D06EE"/>
     <w:rsid w:val="4A192A02"/>
     <w:rsid w:val="4A26742A"/>
     <w:rsid w:val="4A8476B8"/>
     <w:rsid w:val="4AB889C9"/>
     <w:rsid w:val="4ABFF43C"/>
     <w:rsid w:val="4AEE273F"/>
     <w:rsid w:val="4B1D8474"/>
     <w:rsid w:val="4B4670BA"/>
     <w:rsid w:val="4B4E04C2"/>
     <w:rsid w:val="4B57917C"/>
     <w:rsid w:val="4B940B00"/>
     <w:rsid w:val="4C0DF35F"/>
     <w:rsid w:val="4C545BF5"/>
     <w:rsid w:val="4C6C3281"/>
     <w:rsid w:val="4C7434B8"/>
     <w:rsid w:val="4CDFA001"/>
     <w:rsid w:val="4D032EA0"/>
     <w:rsid w:val="4D0621B4"/>
     <w:rsid w:val="4D1D7EB2"/>
     <w:rsid w:val="4D3E728E"/>
@@ -18277,74 +17786,72 @@
     <w:rsid w:val="5BED3FFD"/>
     <w:rsid w:val="5C39398D"/>
     <w:rsid w:val="5C4A7DE1"/>
     <w:rsid w:val="5C648B17"/>
     <w:rsid w:val="5CEAD7B3"/>
     <w:rsid w:val="5CF2BC57"/>
     <w:rsid w:val="5D073C94"/>
     <w:rsid w:val="5D0C4089"/>
     <w:rsid w:val="5D1404CA"/>
     <w:rsid w:val="5D1FA698"/>
     <w:rsid w:val="5D4DECA4"/>
     <w:rsid w:val="5D508844"/>
     <w:rsid w:val="5D5408E7"/>
     <w:rsid w:val="5D9F1E8C"/>
     <w:rsid w:val="5DBAC142"/>
     <w:rsid w:val="5DC7D325"/>
     <w:rsid w:val="5E33D6E4"/>
     <w:rsid w:val="5E8BFD9C"/>
     <w:rsid w:val="5EA0579E"/>
     <w:rsid w:val="5EA797C8"/>
     <w:rsid w:val="5EFAC9C6"/>
     <w:rsid w:val="5EFD8EDE"/>
     <w:rsid w:val="5F28227D"/>
     <w:rsid w:val="5F2B6DBD"/>
     <w:rsid w:val="5F2B9CB6"/>
-    <w:rsid w:val="5F2B9CB6"/>
     <w:rsid w:val="5F6CDA78"/>
     <w:rsid w:val="5FA7C9F4"/>
     <w:rsid w:val="5FD359EE"/>
     <w:rsid w:val="5FFC4FF2"/>
     <w:rsid w:val="60094B67"/>
     <w:rsid w:val="601A8E74"/>
     <w:rsid w:val="601DCE8A"/>
     <w:rsid w:val="603A6CEF"/>
     <w:rsid w:val="604AE648"/>
     <w:rsid w:val="605EBF98"/>
     <w:rsid w:val="60C9AF52"/>
     <w:rsid w:val="614A043F"/>
     <w:rsid w:val="6174248C"/>
     <w:rsid w:val="61C8F5EB"/>
     <w:rsid w:val="61C993C9"/>
     <w:rsid w:val="620072CA"/>
     <w:rsid w:val="620920FC"/>
     <w:rsid w:val="624EE0AD"/>
     <w:rsid w:val="62626728"/>
     <w:rsid w:val="62B53F47"/>
     <w:rsid w:val="630AC627"/>
     <w:rsid w:val="63C9AD6F"/>
-    <w:rsid w:val="648BF9A8"/>
     <w:rsid w:val="648BF9A8"/>
     <w:rsid w:val="6493A76F"/>
     <w:rsid w:val="64B22E59"/>
     <w:rsid w:val="64C585C1"/>
     <w:rsid w:val="650C42F6"/>
     <w:rsid w:val="65279335"/>
     <w:rsid w:val="65367803"/>
     <w:rsid w:val="659A1CB9"/>
     <w:rsid w:val="66327DAB"/>
     <w:rsid w:val="66890DE2"/>
     <w:rsid w:val="6699FD5C"/>
     <w:rsid w:val="66C59CDE"/>
     <w:rsid w:val="67006959"/>
     <w:rsid w:val="6733C628"/>
     <w:rsid w:val="6759CC3E"/>
     <w:rsid w:val="67779D2E"/>
     <w:rsid w:val="67963E59"/>
     <w:rsid w:val="67B46CA4"/>
     <w:rsid w:val="684DEDD1"/>
     <w:rsid w:val="6882CCE5"/>
     <w:rsid w:val="689BE1BA"/>
     <w:rsid w:val="68DA1C54"/>
     <w:rsid w:val="69217AEC"/>
     <w:rsid w:val="693D9CA4"/>
     <w:rsid w:val="693DB8BB"/>
@@ -18363,51 +17870,50 @@
     <w:rsid w:val="6B2CD157"/>
     <w:rsid w:val="6B4F9C92"/>
     <w:rsid w:val="6B73DF2B"/>
     <w:rsid w:val="6B8BBB29"/>
     <w:rsid w:val="6BA414FA"/>
     <w:rsid w:val="6BE78931"/>
     <w:rsid w:val="6BF3DEA6"/>
     <w:rsid w:val="6C37A093"/>
     <w:rsid w:val="6C4F8313"/>
     <w:rsid w:val="6C50DB3C"/>
     <w:rsid w:val="6C52ABF4"/>
     <w:rsid w:val="6C6261B7"/>
     <w:rsid w:val="6C91FDCC"/>
     <w:rsid w:val="6CA1A2B6"/>
     <w:rsid w:val="6CBC954C"/>
     <w:rsid w:val="6CF4F1E8"/>
     <w:rsid w:val="6D119CD9"/>
     <w:rsid w:val="6D181765"/>
     <w:rsid w:val="6D37A54E"/>
     <w:rsid w:val="6DD9B1D1"/>
     <w:rsid w:val="6DDD0BE9"/>
     <w:rsid w:val="6DF63B79"/>
     <w:rsid w:val="6E4AE662"/>
     <w:rsid w:val="6E5B2BF3"/>
     <w:rsid w:val="6E79537E"/>
-    <w:rsid w:val="6E79537E"/>
     <w:rsid w:val="6E9FD8F2"/>
     <w:rsid w:val="6EB4D5E6"/>
     <w:rsid w:val="6EF71275"/>
     <w:rsid w:val="6EFC64F0"/>
     <w:rsid w:val="6F30D08D"/>
     <w:rsid w:val="6F35FE8F"/>
     <w:rsid w:val="6F661ABD"/>
     <w:rsid w:val="6F89BF75"/>
     <w:rsid w:val="6F8C7290"/>
     <w:rsid w:val="700A8235"/>
     <w:rsid w:val="7034BCC9"/>
     <w:rsid w:val="703ED27D"/>
     <w:rsid w:val="7056D39D"/>
     <w:rsid w:val="70696DA3"/>
     <w:rsid w:val="70C80F25"/>
     <w:rsid w:val="70ECE91A"/>
     <w:rsid w:val="70F118D8"/>
     <w:rsid w:val="711B75BE"/>
     <w:rsid w:val="714EBD49"/>
     <w:rsid w:val="7153C313"/>
     <w:rsid w:val="715FF55A"/>
     <w:rsid w:val="716480F6"/>
     <w:rsid w:val="721D8792"/>
     <w:rsid w:val="721F119A"/>
     <w:rsid w:val="72278C0C"/>
@@ -18417,51 +17923,50 @@
     <w:rsid w:val="731C97CA"/>
     <w:rsid w:val="733A9776"/>
     <w:rsid w:val="7363BB71"/>
     <w:rsid w:val="737B9770"/>
     <w:rsid w:val="7388499F"/>
     <w:rsid w:val="739EB8AF"/>
     <w:rsid w:val="73BA3127"/>
     <w:rsid w:val="73C5A446"/>
     <w:rsid w:val="7427D97E"/>
     <w:rsid w:val="74305DEB"/>
     <w:rsid w:val="74540990"/>
     <w:rsid w:val="75205E0F"/>
     <w:rsid w:val="754D69F6"/>
     <w:rsid w:val="75503A4D"/>
     <w:rsid w:val="75828435"/>
     <w:rsid w:val="7586E6C1"/>
     <w:rsid w:val="75C298DC"/>
     <w:rsid w:val="75DAF68C"/>
     <w:rsid w:val="7616542F"/>
     <w:rsid w:val="762A5D24"/>
     <w:rsid w:val="762A6A42"/>
     <w:rsid w:val="7643FFE4"/>
     <w:rsid w:val="766BBA0B"/>
     <w:rsid w:val="76A508D6"/>
     <w:rsid w:val="76B1E583"/>
-    <w:rsid w:val="773FB7FC"/>
     <w:rsid w:val="773FB7FC"/>
     <w:rsid w:val="778A10E7"/>
     <w:rsid w:val="7807F11E"/>
     <w:rsid w:val="781E96B6"/>
     <w:rsid w:val="783D39D1"/>
     <w:rsid w:val="7847333A"/>
     <w:rsid w:val="788CAA93"/>
     <w:rsid w:val="78B11BD0"/>
     <w:rsid w:val="78D26E03"/>
     <w:rsid w:val="791767C4"/>
     <w:rsid w:val="792AF11C"/>
     <w:rsid w:val="793FEFB2"/>
     <w:rsid w:val="799D1FCC"/>
     <w:rsid w:val="79A4BC9D"/>
     <w:rsid w:val="79CD6D2E"/>
     <w:rsid w:val="79CEA741"/>
     <w:rsid w:val="79F3D6B4"/>
     <w:rsid w:val="7A706136"/>
     <w:rsid w:val="7B1ED679"/>
     <w:rsid w:val="7B3E35D0"/>
     <w:rsid w:val="7B4F645D"/>
     <w:rsid w:val="7B567365"/>
     <w:rsid w:val="7B8B61E2"/>
     <w:rsid w:val="7B9506B4"/>
     <w:rsid w:val="7BD84CDF"/>
@@ -18495,112 +18000,112 @@
     <w:rsid w:val="7F7B7CDA"/>
     <w:rsid w:val="7FA4CE58"/>
     <w:rsid w:val="7FBB32FE"/>
     <w:rsid w:val="7FC784AC"/>
     <w:rsid w:val="7FCD3DE4"/>
     <w:rsid w:val="7FDA478B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050" style="mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" fillcolor="red" stroke="f" o:allowincell="f">
+    <o:shapedefaults v:ext="edit" spidmax="2050" style="mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="red" stroke="f">
       <v:fill color="red" opacity=".5"/>
       <v:stroke on="f"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="701161E7"/>
   <w15:docId w15:val="{BE73A1A9-B698-4877-A0E9-556FF96FF363}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:locked="1" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="heading 9" w:locked="1" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 2" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 3" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 4" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 5" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 6" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 7" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 8" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 9" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:locked="1" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -18787,52 +18292,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -18899,462 +18404,462 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0034209A"/>
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00B24814"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="001441A2"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="006F1BF1"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="001441A2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00496911"/>
     <w:tblPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00496911"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005E27CC"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="005E27CC"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004E6B3D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="004E6B3D"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004E6B3D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="004E6B3D"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText3Char"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00852A72"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BodyText3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
     <w:name w:val="Body Text 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="006F1BF1"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00755E49"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00755E49"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="006F1BF1"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00755E49"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="006F1BF1"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="msolistparagraph0" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="msolistparagraph0">
     <w:name w:val="msolistparagraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A46A44"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText1">
     <w:name w:val="Body Text1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodytextChar"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="001350FC"/>
     <w:pPr>
       <w:keepLines/>
       <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BodytextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodytextChar">
     <w:name w:val="Body text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText1"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="001350FC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00A64D83"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00413BFD"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:rsid w:val="00413BFD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0094682F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009F0865"/>
     <w:rPr>
@@ -19387,80 +18892,80 @@
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008573EF"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A949E2"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00297585"/>
   </w:style>
-  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00297585"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00297585"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="41249339">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="127088604">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -21051,51 +20556,52 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2135169218">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId16" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -21362,76 +20868,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...24 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010001C022EFBB18C64ABE3B9933434D2554" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2b64952811415c62d0d0df39f3d34ba2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="60b0568e-e574-4342-a9c0-c22c6fec6509" xmlns:ns3="fdfaf355-f7ae-47f3-8f93-739a60756710" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b85015dbfa83b7beca0f1d5edc8036d9" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
     <xsd:import namespace="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
@@ -21611,124 +21091,157 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="60b0568e-e574-4342-a9c0-c22c6fec6509">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fdfaf355-f7ae-47f3-8f93-739a60756710" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B96C64B-1A89-473B-937C-B0B7BA477349}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
     <ds:schemaRef ds:uri="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98670089-4C1A-4509-9336-8A12256AE8BE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
+    <ds:schemaRef ds:uri="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5CD23E84-97D1-4D40-8940-A6EF6A25D021}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A05F4054-F992-48D3-A3D1-81B704263E16}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>3</Pages>
+  <Words>318</Words>
+  <Characters>1816</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>15</Lines>
+  <Paragraphs>4</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>ABMU NHS Trust</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>2130</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ABM COMMUNITY:  TRANSITION BOARD</dc:title>
   <dc:subject/>
   <dc:creator>je005111</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Sophie Herbert (Swansea Bay UHB - Corporate Governance )</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2025-11-23T02:59:00.0000000Z</lastPrinted>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_DocHome">
     <vt:i4>-849368805</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x01010001C022EFBB18C64ABE3B9933434D2554</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="GrammarlyDocumentId">
     <vt:lpwstr>91fc28a450fec15fedb2d4d539ee540495b124266fe3b524fce914f83548b70a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Order">
     <vt:r8>9404000</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="docLang">
     <vt:lpwstr>en</vt:lpwstr>
   </property>
 </Properties>
 </file>