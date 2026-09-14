--- v0 (2026-04-22)
+++ v1 (2026-09-14)
@@ -1,4184 +1,3649 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00C65DF9" w:rsidR="00BC5EDC" w:rsidP="2553C876" w:rsidRDefault="25F30DD3" w14:paraId="2849CBA2" w14:textId="4FC1482C">
+    <w:p w14:paraId="2849CBA2" w14:textId="4FC1482C" w:rsidR="00BC5EDC" w:rsidRPr="00C65DF9" w:rsidRDefault="25F30DD3" w:rsidP="2553C876">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5C39398D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>PERFORMANCE AND FINANCE COMMITTEE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F5683" w:rsidP="00BC5EDC" w:rsidRDefault="25F30DD3" w14:paraId="5AD0FA2B" w14:textId="26DEF483">
+    <w:p w14:paraId="5AD0FA2B" w14:textId="26DEF483" w:rsidR="009F5683" w:rsidRDefault="25F30DD3" w:rsidP="00BC5EDC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5C39398D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>28 April 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A07AE" w:rsidR="00A34F1B" w:rsidP="00BC5EDC" w:rsidRDefault="25F30DD3" w14:paraId="3946AE56" w14:textId="7621E5C2">
+    <w:p w14:paraId="3946AE56" w14:textId="7621E5C2" w:rsidR="00A34F1B" w:rsidRPr="002A07AE" w:rsidRDefault="25F30DD3" w:rsidP="00BC5EDC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="793C89CB" w:rsidR="25F30DD3">
+      <w:r w:rsidRPr="793C89CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>10.00am</w:t>
       </w:r>
-      <w:r w:rsidRPr="793C89CB" w:rsidR="465B3324">
+      <w:r w:rsidR="465B3324" w:rsidRPr="793C89CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>-12:45pm</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="778A10E7" w:rsidP="6DDD0BE9" w:rsidRDefault="25F30DD3" w14:paraId="77FA36FE" w14:textId="5068C3D1">
+    <w:p w14:paraId="77FA36FE" w14:textId="5068C3D1" w:rsidR="778A10E7" w:rsidRDefault="25F30DD3" w:rsidP="6DDD0BE9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5C39398D">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Microsoft Teams</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00613288" w:rsidP="6DDD0BE9" w:rsidRDefault="00613288" w14:paraId="23D5A35C" w14:textId="77777777">
+    <w:p w14:paraId="23D5A35C" w14:textId="77777777" w:rsidR="00613288" w:rsidRDefault="00613288" w:rsidP="6DDD0BE9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00BC5B6D" w:rsidR="0055210A" w:rsidP="00BC5EDC" w:rsidRDefault="009C0690" w14:paraId="38660CCD" w14:textId="11203697">
+    <w:p w14:paraId="38660CCD" w14:textId="11203697" w:rsidR="0055210A" w:rsidRPr="00BC5B6D" w:rsidRDefault="009C0690" w:rsidP="00BC5EDC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC5B6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>AGENDA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00762F1B" w:rsidR="00762F1B" w:rsidP="00762F1B" w:rsidRDefault="00762F1B" w14:paraId="61A0881B" w14:textId="77777777">
+    <w:p w14:paraId="61A0881B" w14:textId="77777777" w:rsidR="00762F1B" w:rsidRPr="00762F1B" w:rsidRDefault="00762F1B" w:rsidP="00762F1B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="11190" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1445"/>
         <w:gridCol w:w="4515"/>
         <w:gridCol w:w="2282"/>
         <w:gridCol w:w="1251"/>
         <w:gridCol w:w="1697"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00D14661" w:rsidR="00092B2C" w:rsidTr="793C89CB" w14:paraId="78EDF12D" w14:textId="77777777">
+      <w:tr w:rsidR="00092B2C" w:rsidRPr="00D14661" w14:paraId="78EDF12D" w14:textId="77777777" w:rsidTr="362D3292">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1A775"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="00092B2C" w:rsidP="00AA6865" w:rsidRDefault="00092B2C" w14:paraId="1FCB7648" w14:textId="3175D97E">
+          <w:p w14:paraId="1FCB7648" w14:textId="3175D97E" w:rsidR="00092B2C" w:rsidRPr="00D14661" w:rsidRDefault="00092B2C" w:rsidP="00AA6865">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D14661">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Item No:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4515" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1A775"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="00092B2C" w:rsidP="00AA6865" w:rsidRDefault="008A781C" w14:paraId="5B857A6D" w14:textId="40E2B8FE">
+          <w:p w14:paraId="5B857A6D" w14:textId="40E2B8FE" w:rsidR="00092B2C" w:rsidRPr="00D14661" w:rsidRDefault="008A781C" w:rsidP="00AA6865">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D14661">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Item Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1A775"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="00092B2C" w:rsidP="00AA6865" w:rsidRDefault="00D35BDA" w14:paraId="2AB6925F" w14:textId="11410986">
+          <w:p w14:paraId="2AB6925F" w14:textId="11410986" w:rsidR="00092B2C" w:rsidRPr="00D14661" w:rsidRDefault="00D35BDA" w:rsidP="00AA6865">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D14661">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D14661" w:rsidR="008A781C">
+            <w:r w:rsidR="008A781C" w:rsidRPr="00D14661">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ead</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1A775"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="00092B2C" w:rsidP="00AA6865" w:rsidRDefault="00092B2C" w14:paraId="391A1A22" w14:textId="53003B92">
+          <w:p w14:paraId="391A1A22" w14:textId="53003B92" w:rsidR="00092B2C" w:rsidRPr="00D14661" w:rsidRDefault="00092B2C" w:rsidP="00AA6865">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D14661">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Timings </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1A775"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="00092B2C" w:rsidP="00AA6865" w:rsidRDefault="00092B2C" w14:paraId="6A9F362B" w14:textId="4AFA2502">
+          <w:p w14:paraId="6A9F362B" w14:textId="4AFA2502" w:rsidR="00092B2C" w:rsidRPr="00D14661" w:rsidRDefault="00092B2C" w:rsidP="00AA6865">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D14661">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Purpose</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D14661" w:rsidR="002827BA" w:rsidTr="793C89CB" w14:paraId="57B7320A" w14:textId="77777777">
+      <w:tr w:rsidR="002827BA" w:rsidRPr="00D14661" w14:paraId="57B7320A" w14:textId="77777777" w:rsidTr="362D3292">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11190" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="163E64"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="002827BA" w:rsidP="002827BA" w:rsidRDefault="002827BA" w14:paraId="4AFC9A45" w14:textId="5D26B3F5">
+          <w:p w14:paraId="4AFC9A45" w14:textId="5D26B3F5" w:rsidR="002827BA" w:rsidRPr="00D14661" w:rsidRDefault="002827BA" w:rsidP="002827BA">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-78" w:right="-110"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D14661">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">PART 1. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D14661" w:rsidR="001768A6">
+            <w:r w:rsidR="001768A6" w:rsidRPr="00D14661">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>PRELIMINARY MATTERS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D14661" w:rsidR="008442FF" w:rsidTr="793C89CB" w14:paraId="5517DB4B" w14:textId="77777777">
+      <w:tr w:rsidR="008442FF" w:rsidRPr="00D14661" w14:paraId="5517DB4B" w14:textId="77777777" w:rsidTr="362D3292">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C3001B" w:rsidR="008442FF" w:rsidP="00AA6865" w:rsidRDefault="008442FF" w14:paraId="43D870DB" w14:textId="1027C4CF">
+          <w:p w14:paraId="43D870DB" w14:textId="1027C4CF" w:rsidR="008442FF" w:rsidRPr="00C3001B" w:rsidRDefault="008442FF" w:rsidP="00AA6865">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-76"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C3001B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4515" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C3001B" w:rsidR="00AF6E27" w:rsidP="00AF6E27" w:rsidRDefault="00AF6E27" w14:paraId="6EB1EBDA" w14:textId="77777777">
+          <w:p w14:paraId="6EB1EBDA" w14:textId="77777777" w:rsidR="00AF6E27" w:rsidRPr="00C3001B" w:rsidRDefault="00AF6E27" w:rsidP="00AF6E27">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C3001B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Welcome and Apologies </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C3001B" w:rsidR="008442FF" w:rsidP="00AA6865" w:rsidRDefault="008442FF" w14:paraId="616E6A15" w14:textId="132FFB02">
+          <w:p w14:paraId="616E6A15" w14:textId="132FFB02" w:rsidR="008442FF" w:rsidRPr="00C3001B" w:rsidRDefault="008442FF" w:rsidP="00AA6865">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C3001B" w:rsidR="008442FF" w:rsidP="00AA6865" w:rsidRDefault="008442FF" w14:paraId="63E89060" w14:textId="1063EB60">
+          <w:p w14:paraId="63E89060" w14:textId="1063EB60" w:rsidR="008442FF" w:rsidRPr="00C3001B" w:rsidRDefault="008442FF" w:rsidP="00AA6865">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-91"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="40F5DE88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Chair</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="40F5DE88" w:rsidP="40F5DE88" w:rsidRDefault="40F5DE88" w14:paraId="375EE563" w14:textId="7FBAC3AF">
+          <w:p w14:paraId="375EE563" w14:textId="7FBAC3AF" w:rsidR="40F5DE88" w:rsidRDefault="40F5DE88" w:rsidP="40F5DE88">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-91"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C3001B" w:rsidR="005C60A1" w:rsidP="003D529D" w:rsidRDefault="00F91781" w14:paraId="6BF7B087" w14:textId="4E6557D4">
+          <w:p w14:paraId="6BF7B087" w14:textId="4E6557D4" w:rsidR="005C60A1" w:rsidRPr="00C3001B" w:rsidRDefault="00F91781" w:rsidP="003D529D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="40F5DE88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>10:00am</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="40F5DE88" w:rsidP="40F5DE88" w:rsidRDefault="40F5DE88" w14:paraId="31D9FD4A" w14:textId="3CE3A974">
+          <w:p w14:paraId="31D9FD4A" w14:textId="3CE3A974" w:rsidR="40F5DE88" w:rsidRDefault="40F5DE88" w:rsidP="40F5DE88">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C3001B" w:rsidR="008442FF" w:rsidP="008442FF" w:rsidRDefault="008442FF" w14:paraId="183C1C56" w14:textId="0C2CED0C">
+          <w:p w14:paraId="183C1C56" w14:textId="0C2CED0C" w:rsidR="008442FF" w:rsidRPr="00C3001B" w:rsidRDefault="008442FF" w:rsidP="008442FF">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-78" w:right="-110"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="40F5DE88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>For Noting</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="40F5DE88" w:rsidP="40F5DE88" w:rsidRDefault="40F5DE88" w14:paraId="55709D9C" w14:textId="77777777">
+          <w:p w14:paraId="55709D9C" w14:textId="77777777" w:rsidR="40F5DE88" w:rsidRDefault="40F5DE88" w:rsidP="40F5DE88">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D14661" w:rsidR="008442FF" w:rsidTr="793C89CB" w14:paraId="1C5E1B7E" w14:textId="77777777">
+      <w:tr w:rsidR="008442FF" w:rsidRPr="00D14661" w14:paraId="1C5E1B7E" w14:textId="77777777" w:rsidTr="362D3292">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C3001B" w:rsidR="008442FF" w:rsidP="00AA6865" w:rsidRDefault="008442FF" w14:paraId="0BF02F7F" w14:textId="3C822ED3">
+          <w:p w14:paraId="0BF02F7F" w14:textId="3C822ED3" w:rsidR="008442FF" w:rsidRPr="00C3001B" w:rsidRDefault="008442FF" w:rsidP="00AA6865">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-76"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C3001B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4515" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C3001B" w:rsidR="008442FF" w:rsidP="40F5DE88" w:rsidRDefault="00AF6E27" w14:paraId="6E0E2949" w14:textId="701EED71">
+          <w:p w14:paraId="6E0E2949" w14:textId="701EED71" w:rsidR="008442FF" w:rsidRPr="00C3001B" w:rsidRDefault="00AF6E27" w:rsidP="40F5DE88">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="40F5DE88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Declara</w:t>
             </w:r>
-            <w:r w:rsidRPr="40F5DE88" w:rsidR="001768A6">
+            <w:r w:rsidR="001768A6" w:rsidRPr="40F5DE88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>tions of Interest</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C3001B" w:rsidR="008442FF" w:rsidP="00AF6E27" w:rsidRDefault="008442FF" w14:paraId="185AC972" w14:textId="25D67A22">
+          <w:p w14:paraId="185AC972" w14:textId="25D67A22" w:rsidR="008442FF" w:rsidRPr="00C3001B" w:rsidRDefault="008442FF" w:rsidP="00AF6E27">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C3001B" w:rsidR="008442FF" w:rsidP="00AA6865" w:rsidRDefault="008442FF" w14:paraId="6DEED7A1" w14:textId="622D5FEB">
+          <w:p w14:paraId="6DEED7A1" w14:textId="622D5FEB" w:rsidR="008442FF" w:rsidRPr="00C3001B" w:rsidRDefault="008442FF" w:rsidP="00AA6865">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-91"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C3001B" w:rsidR="008442FF" w:rsidP="00AA6865" w:rsidRDefault="008442FF" w14:paraId="7ED324AF" w14:textId="6F141476">
+          <w:p w14:paraId="7ED324AF" w14:textId="6F141476" w:rsidR="008442FF" w:rsidRPr="00C3001B" w:rsidRDefault="008442FF" w:rsidP="00AA6865">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C3001B" w:rsidR="008442FF" w:rsidP="00AA6865" w:rsidRDefault="008442FF" w14:paraId="05334EAE" w14:textId="47B90173">
+          <w:p w14:paraId="05334EAE" w14:textId="47B90173" w:rsidR="008442FF" w:rsidRPr="00C3001B" w:rsidRDefault="008442FF" w:rsidP="00AA6865">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidTr="793C89CB" w14:paraId="3EE358BB" w14:textId="77777777">
+      <w:tr w:rsidR="007969BC" w:rsidRPr="00D14661" w14:paraId="3EE358BB" w14:textId="77777777" w:rsidTr="362D3292">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C3001B" w:rsidR="007969BC" w:rsidP="007969BC" w:rsidRDefault="007969BC" w14:paraId="09A50839" w14:textId="5EC52FD1">
+          <w:p w14:paraId="09A50839" w14:textId="5EC52FD1" w:rsidR="007969BC" w:rsidRPr="00C3001B" w:rsidRDefault="007969BC" w:rsidP="007969BC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-76"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C3001B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4515" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C3001B" w:rsidR="007969BC" w:rsidP="40F5DE88" w:rsidRDefault="2C2EBD3F" w14:paraId="1B39268F" w14:textId="70B48FC9">
+          <w:p w14:paraId="1B39268F" w14:textId="70B48FC9" w:rsidR="007969BC" w:rsidRPr="00C3001B" w:rsidRDefault="2C2EBD3F" w:rsidP="40F5DE88">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="40F5DE88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Any matters arising not otherwise on the agenda</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C3001B" w:rsidR="007969BC" w:rsidP="007969BC" w:rsidRDefault="007969BC" w14:paraId="7A890A19" w14:textId="430EBE33">
+          <w:p w14:paraId="7A890A19" w14:textId="430EBE33" w:rsidR="007969BC" w:rsidRPr="00C3001B" w:rsidRDefault="007969BC" w:rsidP="007969BC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-91"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C3001B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Exec Lead Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C3001B" w:rsidR="007969BC" w:rsidP="007969BC" w:rsidRDefault="007969BC" w14:paraId="76554C3A" w14:textId="27A3832B">
+          <w:p w14:paraId="76554C3A" w14:textId="27A3832B" w:rsidR="007969BC" w:rsidRPr="00C3001B" w:rsidRDefault="007969BC" w:rsidP="007969BC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C3001B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>00:00am/pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C3001B" w:rsidR="007969BC" w:rsidP="007969BC" w:rsidRDefault="007969BC" w14:paraId="46EBDDE4" w14:textId="77777777">
+          <w:p w14:paraId="46EBDDE4" w14:textId="77777777" w:rsidR="007969BC" w:rsidRPr="00C3001B" w:rsidRDefault="007969BC" w:rsidP="007969BC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C3001B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>For Assurance /</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C3001B" w:rsidR="007969BC" w:rsidP="007969BC" w:rsidRDefault="007969BC" w14:paraId="61AC426D" w14:textId="77777777">
+          <w:p w14:paraId="61AC426D" w14:textId="77777777" w:rsidR="007969BC" w:rsidRPr="00C3001B" w:rsidRDefault="007969BC" w:rsidP="007969BC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C3001B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">For </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C3001B" w:rsidR="007969BC" w:rsidP="007969BC" w:rsidRDefault="007969BC" w14:paraId="287D3E32" w14:textId="77777777">
+          <w:p w14:paraId="287D3E32" w14:textId="77777777" w:rsidR="007969BC" w:rsidRPr="00C3001B" w:rsidRDefault="007969BC" w:rsidP="007969BC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C3001B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Approval /</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C3001B" w:rsidR="007969BC" w:rsidP="007969BC" w:rsidRDefault="007969BC" w14:paraId="67C7BB89" w14:textId="77777777">
+          <w:p w14:paraId="67C7BB89" w14:textId="77777777" w:rsidR="007969BC" w:rsidRPr="00C3001B" w:rsidRDefault="007969BC" w:rsidP="007969BC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C3001B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>For Discussion</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C3001B" w:rsidR="007969BC" w:rsidP="007969BC" w:rsidRDefault="007969BC" w14:paraId="415A43AF" w14:textId="77777777">
+          <w:p w14:paraId="415A43AF" w14:textId="77777777" w:rsidR="007969BC" w:rsidRPr="00C3001B" w:rsidRDefault="007969BC" w:rsidP="007969BC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidTr="793C89CB" w14:paraId="789B002E" w14:textId="77777777">
+      <w:tr w:rsidR="007969BC" w:rsidRPr="00D14661" w14:paraId="789B002E" w14:textId="77777777" w:rsidTr="362D3292">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11190" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="163E64"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="31D98E96" w:rsidRDefault="007969BC" w14:paraId="4EA705EC" w14:textId="49FE7302">
+          <w:p w14:paraId="4EA705EC" w14:textId="49FE7302" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="007969BC" w:rsidP="31D98E96">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-78" w:right="-110"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="31D98E96">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">PART 2. </w:t>
             </w:r>
-            <w:r w:rsidRPr="31D98E96" w:rsidR="6E4AE662">
+            <w:r w:rsidR="6E4AE662" w:rsidRPr="31D98E96">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>FINANCE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidTr="793C89CB" w14:paraId="05104915" w14:textId="77777777">
+      <w:tr w:rsidR="007969BC" w:rsidRPr="00D14661" w14:paraId="05104915" w14:textId="77777777" w:rsidTr="362D3292">
         <w:trPr>
           <w:trHeight w:val="581"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="007969BC" w:rsidRDefault="007969BC" w14:paraId="3245058C" w14:textId="05468EDC">
+          <w:p w14:paraId="3245058C" w14:textId="05468EDC" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="007969BC" w:rsidP="007969BC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-76"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D14661">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4515" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="793C89CB" w:rsidRDefault="563F333A" w14:paraId="204C123B" w14:textId="1301F826">
+          <w:p w14:paraId="204C123B" w14:textId="1301F826" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="480AF9F9" w:rsidP="793C89CB">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="480AF9F9">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="793C89CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Making Every £ Count – Emerging Work in Response to the Welsh Government Requirements</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="793C89CB" w:rsidRDefault="563F333A" w14:paraId="1CF29C69" w14:textId="0DF6B3C1">
+          <w:p w14:paraId="1CF29C69" w14:textId="0DF6B3C1" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="007969BC" w:rsidP="793C89CB">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="007969BC" w:rsidRDefault="44E5AC71" w14:paraId="226725BD" w14:textId="66FFD09B">
+          <w:p w14:paraId="226725BD" w14:textId="66FFD09B" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="73BA3127" w:rsidP="007969BC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6C91FDCC" w:rsidR="73BA3127">
+            <w:r w:rsidRPr="6C91FDCC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">Interim Executive </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C91FDCC" w:rsidR="5D508844">
+            <w:r w:rsidR="5D508844" w:rsidRPr="6C91FDCC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">Director of Finance </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C91FDCC" w:rsidR="44E5AC71">
+            <w:r w:rsidR="44E5AC71" w:rsidRPr="6C91FDCC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="007969BC" w:rsidRDefault="4439E9EA" w14:paraId="6A1F82F9" w14:textId="0E0E73B3">
+          <w:p w14:paraId="6A1F82F9" w14:textId="0E0E73B3" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="4439E9EA" w:rsidP="007969BC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="40F5DE88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>10:05am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="007969BC" w:rsidRDefault="007969BC" w14:paraId="55F076F4" w14:textId="5F341C3F">
+          <w:p w14:paraId="55F076F4" w14:textId="5F341C3F" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="007969BC" w:rsidP="007969BC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="007969BC">
+            <w:r w:rsidRPr="793C89CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">For Assurance </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidTr="793C89CB" w14:paraId="2099306A" w14:textId="77777777">
+      <w:tr w:rsidR="007969BC" w:rsidRPr="00D14661" w14:paraId="2099306A" w14:textId="77777777" w:rsidTr="362D3292">
         <w:trPr>
           <w:trHeight w:val="581"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="007969BC" w:rsidRDefault="007969BC" w14:paraId="2168ED9C" w14:textId="1222AD61">
+          <w:p w14:paraId="2168ED9C" w14:textId="1222AD61" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="007969BC" w:rsidP="007969BC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-76"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D14661">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4515" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="793C89CB" w:rsidRDefault="47A47C4E" w14:paraId="5C38D17C" w14:textId="405DF23B">
+          <w:p w14:paraId="5C38D17C" w14:textId="405DF23B" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="47A47C4E" w:rsidP="793C89CB">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="47A47C4E">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="793C89CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="7B3E35D0">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="7B3E35D0" w:rsidRPr="793C89CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>onth twelve financial position including a recovery and sustainability board update</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="793C89CB" w:rsidRDefault="007969BC" w14:paraId="51703BE8" w14:textId="475187EE">
+          <w:p w14:paraId="51703BE8" w14:textId="475187EE" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="007969BC" w:rsidP="793C89CB">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="007969BC" w:rsidRDefault="7B3E35D0" w14:paraId="59B72300" w14:textId="779F04A5">
+          <w:p w14:paraId="59B72300" w14:textId="779F04A5" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="3F271653" w:rsidP="007969BC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6C91FDCC" w:rsidR="3F271653">
+            <w:r w:rsidRPr="6C91FDCC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">Interim Executive </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C91FDCC" w:rsidR="7B3E35D0">
+            <w:r w:rsidR="7B3E35D0" w:rsidRPr="6C91FDCC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Director of Finance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="007969BC" w:rsidRDefault="4C7434B8" w14:paraId="61C68A2B" w14:textId="2B518A2E">
+          <w:p w14:paraId="61C68A2B" w14:textId="2B518A2E" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="4C7434B8" w:rsidP="007969BC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="40F5DE88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>10:30am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="007969BC" w:rsidRDefault="007969BC" w14:paraId="4E6E4136" w14:textId="57D2E614">
+          <w:p w14:paraId="4E6E4136" w14:textId="57D2E614" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="007969BC" w:rsidP="007969BC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="007969BC">
+            <w:r w:rsidRPr="793C89CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>For Assurance</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="007969BC" w:rsidRDefault="007969BC" w14:paraId="18AF854A" w14:textId="77777777">
+          <w:p w14:paraId="18AF854A" w14:textId="77777777" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="007969BC" w:rsidP="007969BC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidTr="793C89CB" w14:paraId="7047B740" w14:textId="77777777">
+      <w:tr w:rsidR="007969BC" w:rsidRPr="00D14661" w14:paraId="7047B740" w14:textId="77777777" w:rsidTr="362D3292">
         <w:trPr>
           <w:trHeight w:val="368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11190" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="163E64"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="40F5DE88" w:rsidRDefault="007969BC" w14:paraId="0397C405" w14:textId="4AE67CAC">
+          <w:p w14:paraId="0397C405" w14:textId="4AE67CAC" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="007969BC" w:rsidP="40F5DE88">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-78" w:right="-110"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_Hlk159940651" w:id="3"/>
+            <w:bookmarkStart w:id="0" w:name="_Hlk159940651"/>
             <w:r w:rsidRPr="40F5DE88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">PART 3. </w:t>
             </w:r>
-            <w:r w:rsidRPr="40F5DE88" w:rsidR="793FEFB2">
+            <w:r w:rsidR="793FEFB2" w:rsidRPr="40F5DE88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCALATION AND PERFORMANCE </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="3"/>
-      <w:tr w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidTr="793C89CB" w14:paraId="021AF3EB" w14:textId="77777777">
+      <w:bookmarkEnd w:id="0"/>
+      <w:tr w:rsidR="007969BC" w:rsidRPr="00D14661" w14:paraId="021AF3EB" w14:textId="77777777" w:rsidTr="362D3292">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="007969BC" w:rsidRDefault="007969BC" w14:paraId="45D5D79D" w14:textId="644099F5">
+          <w:p w14:paraId="45D5D79D" w14:textId="644099F5" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="007969BC" w:rsidP="007969BC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D14661">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4515" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="007969BC" w:rsidRDefault="1DFE7217" w14:paraId="37BD80F9" w14:textId="3C003734">
+          <w:p w14:paraId="37BD80F9" w14:textId="3C003734" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="1DFE7217" w:rsidP="007969BC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="40F5DE88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Escalation Report and the Integrated Performance Report for month </w:t>
             </w:r>
-            <w:r w:rsidRPr="40F5DE88" w:rsidR="142B1063">
+            <w:r w:rsidR="142B1063" w:rsidRPr="40F5DE88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>twelve</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="045829B9" w:rsidRDefault="6BE78931" w14:paraId="7039F126" w14:textId="6B802422">
+          <w:p w14:paraId="7039F126" w14:textId="6B802422" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="6BE78931" w:rsidP="045829B9">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="045829B9" w:rsidR="6BE78931">
+            <w:r w:rsidRPr="045829B9">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Chief Operating Officer</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="045829B9" w:rsidRDefault="6BE78931" w14:paraId="7C09A041" w14:textId="714BCE29">
+          <w:p w14:paraId="7C09A041" w14:textId="714BCE29" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="007969BC" w:rsidP="045829B9">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="007969BC" w:rsidRDefault="0650126F" w14:paraId="1855C89D" w14:textId="3ABCD3D1">
+          <w:p w14:paraId="1855C89D" w14:textId="3ABCD3D1" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="0650126F" w:rsidP="007969BC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="045829B9" w:rsidR="0650126F">
+            <w:r w:rsidRPr="045829B9">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="045829B9" w:rsidR="2C7BD249">
+            <w:r w:rsidR="2C7BD249" w:rsidRPr="045829B9">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>0:55</w:t>
             </w:r>
-            <w:r w:rsidRPr="045829B9" w:rsidR="0650126F">
+            <w:r w:rsidRPr="045829B9">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="007969BC" w:rsidRDefault="007969BC" w14:paraId="2DFDF133" w14:textId="066A6D5C">
+          <w:p w14:paraId="2DFDF133" w14:textId="066A6D5C" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="007969BC" w:rsidP="007969BC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="007969BC">
+            <w:r w:rsidRPr="793C89CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">For Assurance </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidTr="793C89CB" w14:paraId="53B86A1B" w14:textId="77777777">
+      <w:tr w:rsidR="007969BC" w:rsidRPr="00D14661" w14:paraId="53B86A1B" w14:textId="77777777" w:rsidTr="362D3292">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="793C89CB" w:rsidRDefault="007969BC" w14:paraId="123AF037" w14:textId="7A3FBB87">
+          <w:p w14:paraId="123AF037" w14:textId="7A3FBB87" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="007969BC" w:rsidP="793C89CB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="007969BC">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="793C89CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4515" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="793C89CB" w:rsidRDefault="1D56634A" w14:paraId="7A1E24C0" w14:textId="18A8291F">
+          <w:p w14:paraId="7A1E24C0" w14:textId="18A8291F" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="1D56634A" w:rsidP="793C89CB">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="1D56634A">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="793C89CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinically Optimised Patients/Delayed Discharge   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="793C89CB" w:rsidRDefault="02A8FB20" w14:paraId="104DB535" w14:textId="44F7BDF8">
+          <w:p w14:paraId="104DB535" w14:textId="44F7BDF8" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="02A8FB20" w:rsidP="793C89CB">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="02A8FB20">
+            <w:r w:rsidRPr="793C89CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chief </w:t>
             </w:r>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="543D7A2B">
+            <w:r w:rsidR="543D7A2B" w:rsidRPr="793C89CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Operating Officer</w:t>
             </w:r>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="02A8FB20">
+            <w:r w:rsidRPr="793C89CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="793C89CB" w:rsidRDefault="02A8FB20" w14:paraId="7174D17C" w14:textId="52BADDCB">
+          <w:p w14:paraId="7174D17C" w14:textId="52BADDCB" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="007969BC" w:rsidP="793C89CB">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="793C89CB" w:rsidRDefault="410D9814" w14:paraId="29956614" w14:textId="1729BE1F">
+          <w:p w14:paraId="29956614" w14:textId="1729BE1F" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="410D9814" w:rsidP="793C89CB">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="410D9814">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="793C89CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="26910FE8">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="26910FE8" w:rsidRPr="793C89CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>:25</w:t>
             </w:r>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="410D9814">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="793C89CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="793C89CB" w:rsidRDefault="007969BC" w14:paraId="05C98494" w14:textId="13B77FCE">
+          <w:p w14:paraId="05C98494" w14:textId="13B77FCE" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="007969BC" w:rsidP="793C89CB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="007969BC">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="793C89CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">For Assurance </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="793C89CB" w:rsidRDefault="007969BC" w14:paraId="6379D39F" w14:textId="77777777">
+          <w:p w14:paraId="6379D39F" w14:textId="77777777" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="007969BC" w:rsidP="793C89CB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="045829B9" w:rsidTr="793C89CB" w14:paraId="2BC22CC3">
+      <w:tr w:rsidR="045829B9" w14:paraId="2BC22CC3" w14:textId="77777777" w:rsidTr="362D3292">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="3852E7BE" w:rsidP="793C89CB" w:rsidRDefault="3852E7BE" w14:paraId="2519E3A8" w14:textId="3A1DDC9B">
+          <w:p w14:paraId="2519E3A8" w14:textId="3A1DDC9B" w:rsidR="3852E7BE" w:rsidRDefault="3852E7BE" w:rsidP="793C89CB">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="3852E7BE">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="793C89CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="123A72AA">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="123A72AA" w:rsidRPr="793C89CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4515" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="3852E7BE" w:rsidP="793C89CB" w:rsidRDefault="3852E7BE" w14:paraId="51CF2998" w14:textId="02DC2BDC">
+          <w:p w14:paraId="51CF2998" w14:textId="02DC2BDC" w:rsidR="3852E7BE" w:rsidRDefault="3852E7BE" w:rsidP="793C89CB">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="3852E7BE">
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="793C89CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Direct Payments </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="045829B9" w:rsidP="793C89CB" w:rsidRDefault="045829B9" w14:paraId="48E6AC98" w14:textId="3D2BC2BC">
+          <w:p w14:paraId="48E6AC98" w14:textId="3D2BC2BC" w:rsidR="045829B9" w:rsidRDefault="045829B9" w:rsidP="793C89CB">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="3852E7BE" w:rsidP="793C89CB" w:rsidRDefault="3852E7BE" w14:paraId="6AA088D4" w14:textId="56D5BE9C">
+          <w:p w14:paraId="6AA088D4" w14:textId="56D5BE9C" w:rsidR="3852E7BE" w:rsidRDefault="3852E7BE" w:rsidP="793C89CB">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="3852E7BE">
+            <w:r w:rsidRPr="793C89CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Executive Director of Planning</w:t>
             </w:r>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="79F3D6B4">
+            <w:r w:rsidR="79F3D6B4" w:rsidRPr="793C89CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="3852E7BE">
+            <w:r w:rsidRPr="793C89CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> Partnerships</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="2C431625">
+            <w:r w:rsidRPr="793C89CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Partnerships</w:t>
+            </w:r>
+            <w:r w:rsidR="2C431625" w:rsidRPr="793C89CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> and Performance</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="045829B9" w:rsidP="793C89CB" w:rsidRDefault="045829B9" w14:paraId="7395E3F3" w14:textId="07BFD3AA">
+          <w:p w14:paraId="7395E3F3" w14:textId="07BFD3AA" w:rsidR="045829B9" w:rsidRDefault="045829B9" w:rsidP="793C89CB">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="3852E7BE" w:rsidP="793C89CB" w:rsidRDefault="3852E7BE" w14:paraId="48F33896" w14:textId="43760FD2">
+          <w:p w14:paraId="48F33896" w14:textId="43760FD2" w:rsidR="3852E7BE" w:rsidRDefault="3852E7BE" w:rsidP="793C89CB">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="3852E7BE">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="793C89CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>11:</w:t>
             </w:r>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="68EEA960">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="68EEA960" w:rsidRPr="793C89CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="3852E7BE">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="793C89CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="3852E7BE" w:rsidP="793C89CB" w:rsidRDefault="3852E7BE" w14:paraId="4BF77AFB" w14:textId="230BF6E0">
+          <w:p w14:paraId="4BF77AFB" w14:textId="230BF6E0" w:rsidR="3852E7BE" w:rsidRDefault="3852E7BE" w:rsidP="793C89CB">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="3852E7BE">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="793C89CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assurance </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidTr="793C89CB" w14:paraId="041C937A" w14:textId="77777777">
+      <w:tr w:rsidR="007969BC" w:rsidRPr="00D14661" w14:paraId="041C937A" w14:textId="77777777" w:rsidTr="362D3292">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11190" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C1A775"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="007969BC" w:rsidRDefault="007969BC" w14:paraId="348C4414" w14:textId="32A31DFC">
+          <w:p w14:paraId="348C4414" w14:textId="32A31DFC" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="007969BC" w:rsidP="007969BC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-78" w:right="-110"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="40F5DE88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">COMFORT BREAK: </w:t>
             </w:r>
-            <w:r w:rsidRPr="40F5DE88" w:rsidR="7427D97E">
+            <w:r w:rsidR="7427D97E" w:rsidRPr="40F5DE88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>11:35-11:40am</w:t>
             </w:r>
             <w:r w:rsidRPr="40F5DE88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidRPr="40F5DE88" w:rsidR="792AF11C">
+            <w:r w:rsidR="792AF11C" w:rsidRPr="40F5DE88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">5 </w:t>
             </w:r>
             <w:r w:rsidRPr="40F5DE88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>MINUTES)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidTr="793C89CB" w14:paraId="0B8F4130" w14:textId="77777777">
+      <w:tr w:rsidR="007969BC" w:rsidRPr="00D14661" w14:paraId="0B8F4130" w14:textId="77777777" w:rsidTr="362D3292">
         <w:trPr>
           <w:trHeight w:val="458"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11190" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="163E64"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="40F5DE88" w:rsidRDefault="007969BC" w14:paraId="4D59DD65" w14:textId="6EE3FD4D">
+          <w:p w14:paraId="4D59DD65" w14:textId="6EE3FD4D" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="007969BC" w:rsidP="40F5DE88">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-78" w:right="-110"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="40F5DE88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">PART 4. </w:t>
             </w:r>
-            <w:r w:rsidRPr="40F5DE88" w:rsidR="55373A40">
+            <w:r w:rsidR="55373A40" w:rsidRPr="40F5DE88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANNUAL PLAN AND INTERGRATED MEDIUM TERM PLAN  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidTr="793C89CB" w14:paraId="2E1C3509" w14:textId="77777777">
+      <w:tr w:rsidR="40F5DE88" w14:paraId="11370823" w14:textId="77777777" w:rsidTr="362D3292">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="007969BC" w:rsidRDefault="007969BC" w14:paraId="6F7BC3DB" w14:textId="1A031E9F">
+          <w:p w14:paraId="74259662" w14:textId="0115B7E6" w:rsidR="09DEF55A" w:rsidRDefault="09DEF55A" w:rsidP="793C89CB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D14661">
-[...3 lines deleted...]
-              <w:t>4.1</w:t>
+            <w:r w:rsidRPr="362D3292">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r w:rsidR="31EA9173" w:rsidRPr="362D3292">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4515" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="793C89CB" w:rsidRDefault="3CC3C678" w14:paraId="7A15AE74" w14:textId="122F0A58">
-[...99 lines deleted...]
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="007969BC" w:rsidRDefault="007969BC" w14:paraId="29938337" w14:textId="1444BC8B">
+          <w:p w14:paraId="3DF25909" w14:textId="64DDFCCE" w:rsidR="09DEF55A" w:rsidRDefault="09DEF55A" w:rsidP="793C89CB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="007969BC">
-[...71 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="793C89CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Regional Integrated Funds assurance annual report</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="09DEF55A" w:rsidP="793C89CB" w:rsidRDefault="09DEF55A" w14:paraId="68F33CD7" w14:textId="73CA7A45">
+          <w:p w14:paraId="68F33CD7" w14:textId="73CA7A45" w:rsidR="09DEF55A" w:rsidRDefault="09DEF55A" w:rsidP="793C89CB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="09DEF55A">
+            <w:r w:rsidRPr="793C89CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Executive Director of Planning</w:t>
             </w:r>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="007CFBF0">
+            <w:r w:rsidR="007CFBF0" w:rsidRPr="793C89CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="09DEF55A">
+            <w:r w:rsidRPr="793C89CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> Partnerships</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Partnerships </w:t>
             </w:r>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="09DEF55A">
+            <w:r w:rsidR="64C585C1" w:rsidRPr="793C89CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
-[...6 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>and Performance</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="09DEF55A" w:rsidP="793C89CB" w:rsidRDefault="09DEF55A" w14:paraId="1E9EB671" w14:textId="3CF8658C">
+          <w:p w14:paraId="1E9EB671" w14:textId="3CF8658C" w:rsidR="09DEF55A" w:rsidRDefault="09DEF55A" w:rsidP="793C89CB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="40F5DE88" w:rsidP="793C89CB" w:rsidRDefault="40F5DE88" w14:paraId="62B3A3BE" w14:textId="2E331D09">
+          <w:p w14:paraId="62B3A3BE" w14:textId="2E331D09" w:rsidR="40F5DE88" w:rsidRDefault="1A56D5F4" w:rsidP="793C89CB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="1A56D5F4">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="793C89CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>12:</w:t>
             </w:r>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="07C777D1">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="07C777D1" w:rsidRPr="793C89CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>05</w:t>
             </w:r>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="1A56D5F4">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="793C89CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="09DEF55A" w:rsidP="793C89CB" w:rsidRDefault="09DEF55A" w14:paraId="629189FE" w14:textId="3F985FFE">
+          <w:p w14:paraId="629189FE" w14:textId="3F985FFE" w:rsidR="09DEF55A" w:rsidRDefault="09DEF55A" w:rsidP="793C89CB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="09DEF55A">
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="793C89CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">For Assurance </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidTr="793C89CB" w14:paraId="3DA82B44" w14:textId="77777777">
+      <w:tr w:rsidR="007969BC" w:rsidRPr="00D14661" w14:paraId="3DA82B44" w14:textId="77777777" w:rsidTr="362D3292">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11190" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="163E64"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="40F5DE88" w:rsidRDefault="007969BC" w14:paraId="15DC40A1" w14:textId="2BC191BE">
+          <w:p w14:paraId="15DC40A1" w14:textId="2BC191BE" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="007969BC" w:rsidP="40F5DE88">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-78" w:right="-110"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_Hlk190856048" w:id="15"/>
-[...6 lines deleted...]
-            <w:bookmarkEnd w:id="18"/>
+            <w:bookmarkStart w:id="1" w:name="_Hlk190856048"/>
+            <w:bookmarkStart w:id="2" w:name="_Hlk190856594"/>
+            <w:bookmarkStart w:id="3" w:name="_Hlk190856584"/>
+            <w:bookmarkStart w:id="4" w:name="_Hlk195523291"/>
+            <w:bookmarkEnd w:id="1"/>
+            <w:bookmarkEnd w:id="2"/>
+            <w:bookmarkEnd w:id="3"/>
+            <w:bookmarkEnd w:id="4"/>
             <w:r w:rsidRPr="40F5DE88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">PART 5. </w:t>
             </w:r>
-            <w:r w:rsidRPr="40F5DE88" w:rsidR="331FEBD8">
+            <w:r w:rsidR="331FEBD8" w:rsidRPr="40F5DE88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> GOVERNANCE, RISK AND INTERNAL CONTROLS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidTr="793C89CB" w14:paraId="53DB87F5" w14:textId="77777777">
+      <w:tr w:rsidR="007969BC" w:rsidRPr="00D14661" w14:paraId="53DB87F5" w14:textId="77777777" w:rsidTr="362D3292">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="793C89CB" w:rsidRDefault="007969BC" w14:paraId="38422DC8" w14:textId="2F299243">
+          <w:p w14:paraId="38422DC8" w14:textId="2F299243" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="007969BC" w:rsidP="793C89CB">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-110"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="007969BC">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="793C89CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4515" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="045829B9" w:rsidRDefault="7B567365" w14:paraId="49AFD250" w14:textId="7D486FAC">
+          <w:p w14:paraId="49AFD250" w14:textId="7D486FAC" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="7B567365" w:rsidP="045829B9">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="045829B9" w:rsidR="7B567365">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="045829B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internal </w:t>
+              <w:t>Internal Audit Reports relating to performance, efficiency and operational issues</w:t>
             </w:r>
-            <w:r w:rsidRPr="045829B9" w:rsidR="7B567365">
-[...26 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="725C1C54" w:rsidRPr="045829B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="045829B9" w:rsidRDefault="7B567365" w14:paraId="2FBE7C85" w14:textId="6B852034">
+          <w:p w14:paraId="2FBE7C85" w14:textId="6B852034" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="4D0621B4" w:rsidP="045829B9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="42"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="045829B9" w:rsidR="4D0621B4">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="045829B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Budget report</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="045829B9" w:rsidRDefault="7B567365" w14:paraId="5DE31311" w14:textId="6F367012">
+          <w:p w14:paraId="5DE31311" w14:textId="6F367012" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="558AAF7C" w:rsidP="045829B9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="42"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="045829B9" w:rsidR="558AAF7C">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="045829B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Management Response (to the NHS Chief Executive’s Grip &amp; Control letter)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="793C89CB" w:rsidRDefault="7B567365" w14:paraId="526C45AA" w14:textId="632E1A4B">
+          <w:p w14:paraId="526C45AA" w14:textId="632E1A4B" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="7B567365" w:rsidP="793C89CB">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="7B567365">
+            <w:r w:rsidRPr="793C89CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Director of Corporate Governance</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="793C89CB" w:rsidRDefault="7B567365" w14:paraId="6B5F62F7" w14:textId="574B4ACE">
+          <w:p w14:paraId="6B5F62F7" w14:textId="574B4ACE" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="007969BC" w:rsidP="793C89CB">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="007969BC" w:rsidRDefault="62B53F47" w14:paraId="45649E3C" w14:textId="4F93017E">
+          <w:p w14:paraId="45649E3C" w14:textId="4F93017E" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="62B53F47" w:rsidP="007969BC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-78" w:right="-110"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="62B53F47">
+            <w:r w:rsidRPr="793C89CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>12:</w:t>
             </w:r>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="5BBFA6B5">
+            <w:r w:rsidR="5BBFA6B5" w:rsidRPr="793C89CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="62B53F47">
+            <w:r w:rsidRPr="793C89CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="007969BC" w:rsidRDefault="007969BC" w14:paraId="450ECA45" w14:textId="72078604">
+          <w:p w14:paraId="450ECA45" w14:textId="72078604" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="007969BC" w:rsidP="007969BC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="007969BC">
+            <w:r w:rsidRPr="793C89CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>For Assurance</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="007969BC" w:rsidRDefault="007969BC" w14:paraId="40172B0E" w14:textId="554EA4A2">
+          <w:p w14:paraId="40172B0E" w14:textId="554EA4A2" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="007969BC" w:rsidP="007969BC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="045829B9" w:rsidTr="793C89CB" w14:paraId="234FAB21">
+      <w:tr w:rsidR="045829B9" w14:paraId="234FAB21" w14:textId="77777777" w:rsidTr="362D3292">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="1782DAE2" w:rsidP="793C89CB" w:rsidRDefault="1782DAE2" w14:paraId="16370C74" w14:textId="016B0E41">
+          <w:p w14:paraId="16370C74" w14:textId="016B0E41" w:rsidR="1782DAE2" w:rsidRDefault="1782DAE2" w:rsidP="793C89CB">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="1782DAE2">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="793C89CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">5.2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4515" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="17ED07DD" w:rsidP="045829B9" w:rsidRDefault="17ED07DD" w14:paraId="639382AC" w14:textId="2EC2556F">
+          <w:p w14:paraId="639382AC" w14:textId="2EC2556F" w:rsidR="17ED07DD" w:rsidRDefault="17ED07DD" w:rsidP="045829B9">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="17ED07DD">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="793C89CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>E</w:t>
-[...47 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>External Audit Reports relating to performance, efficiency and operational issues:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="1782DAE2" w:rsidP="045829B9" w:rsidRDefault="1782DAE2" w14:paraId="06054D50" w14:textId="7CDD4274">
+          <w:p w14:paraId="06054D50" w14:textId="7CDD4274" w:rsidR="1782DAE2" w:rsidRDefault="1782DAE2" w:rsidP="045829B9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="045829B9" w:rsidR="1782DAE2">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="045829B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Escalation report</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="17527982" w:rsidP="045829B9" w:rsidRDefault="17527982" w14:paraId="0001F65A" w14:textId="27B49B71">
+          <w:p w14:paraId="0001F65A" w14:textId="27B49B71" w:rsidR="17527982" w:rsidRDefault="17527982" w:rsidP="045829B9">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="045829B9" w:rsidR="17527982">
+            <w:r w:rsidRPr="045829B9">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Director of Corporate Governance </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="23214D9C" w:rsidP="045829B9" w:rsidRDefault="23214D9C" w14:paraId="48E193BA" w14:textId="27A626B0">
+          <w:p w14:paraId="48E193BA" w14:textId="27A626B0" w:rsidR="23214D9C" w:rsidRDefault="23214D9C" w:rsidP="045829B9">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="23214D9C">
+            <w:r w:rsidRPr="793C89CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>12:</w:t>
             </w:r>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="5C31F0D4">
+            <w:r w:rsidR="5C31F0D4" w:rsidRPr="793C89CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="23214D9C">
+            <w:r w:rsidRPr="793C89CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="23214D9C" w:rsidP="045829B9" w:rsidRDefault="23214D9C" w14:paraId="69D48F61" w14:textId="272D4412">
+          <w:p w14:paraId="69D48F61" w14:textId="272D4412" w:rsidR="23214D9C" w:rsidRDefault="23214D9C" w:rsidP="045829B9">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="045829B9" w:rsidR="23214D9C">
+            <w:r w:rsidRPr="045829B9">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>For Assurance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="40F5DE88" w:rsidTr="793C89CB" w14:paraId="479350D3" w14:textId="77777777">
+      <w:tr w:rsidR="40F5DE88" w14:paraId="479350D3" w14:textId="77777777" w:rsidTr="362D3292">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="3CCC65C8" w:rsidP="793C89CB" w:rsidRDefault="3CCC65C8" w14:paraId="4681C021" w14:textId="4DBFF4DD">
+          <w:p w14:paraId="4681C021" w14:textId="4DBFF4DD" w:rsidR="3CCC65C8" w:rsidRDefault="3CCC65C8" w:rsidP="793C89CB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="3CCC65C8">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="793C89CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="4B4670BA">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="4B4670BA" w:rsidRPr="793C89CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4515" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="3CCC65C8" w:rsidP="793C89CB" w:rsidRDefault="3CCC65C8" w14:paraId="1DF36BF8" w14:textId="1FAFD4FD">
+          <w:p w14:paraId="1DF36BF8" w14:textId="1FAFD4FD" w:rsidR="3CCC65C8" w:rsidRDefault="3CCC65C8" w:rsidP="793C89CB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="3CCC65C8">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="793C89CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minutes of the </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> meeting</w:t>
+              <w:t>Minutes of the previous meeting</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="40F5DE88" w:rsidP="793C89CB" w:rsidRDefault="40F5DE88" w14:paraId="25EFD751" w14:textId="7FC97976">
+          <w:p w14:paraId="25EFD751" w14:textId="7FC97976" w:rsidR="40F5DE88" w:rsidRDefault="40F5DE88" w:rsidP="793C89CB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="3CCC65C8" w:rsidP="793C89CB" w:rsidRDefault="3CCC65C8" w14:paraId="241748D1" w14:textId="148C13CA">
+          <w:p w14:paraId="241748D1" w14:textId="148C13CA" w:rsidR="3CCC65C8" w:rsidRDefault="3CCC65C8" w:rsidP="793C89CB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="3CCC65C8">
+            <w:r w:rsidRPr="793C89CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chair </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="40F5DE88" w:rsidP="40F5DE88" w:rsidRDefault="40F5DE88" w14:paraId="5F950658" w14:textId="5F5CA325">
+          <w:p w14:paraId="5F950658" w14:textId="5F5CA325" w:rsidR="40F5DE88" w:rsidRDefault="7A706136" w:rsidP="40F5DE88">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="7A706136">
+            <w:r w:rsidRPr="793C89CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="16AEEBB2">
+            <w:r w:rsidR="16AEEBB2" w:rsidRPr="793C89CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>2:35</w:t>
             </w:r>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="7A706136">
+            <w:r w:rsidRPr="793C89CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="3CCC65C8" w:rsidP="40F5DE88" w:rsidRDefault="3CCC65C8" w14:paraId="26045CCF" w14:textId="6262D1B8">
+          <w:p w14:paraId="26045CCF" w14:textId="6262D1B8" w:rsidR="3CCC65C8" w:rsidRDefault="3CCC65C8" w:rsidP="40F5DE88">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="40F5DE88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>For Approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="40F5DE88" w:rsidTr="793C89CB" w14:paraId="69577703" w14:textId="77777777">
+      <w:tr w:rsidR="40F5DE88" w14:paraId="69577703" w14:textId="77777777" w:rsidTr="362D3292">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="3CCC65C8" w:rsidP="793C89CB" w:rsidRDefault="3CCC65C8" w14:paraId="6C282E70" w14:textId="0994466B">
+          <w:p w14:paraId="6C282E70" w14:textId="0994466B" w:rsidR="3CCC65C8" w:rsidRDefault="3CCC65C8" w:rsidP="793C89CB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="3CCC65C8">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="793C89CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="27700B2A">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="27700B2A" w:rsidRPr="793C89CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4515" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="3CCC65C8" w:rsidP="793C89CB" w:rsidRDefault="3CCC65C8" w14:paraId="07D38FDD" w14:textId="49E4AD60">
+          <w:p w14:paraId="07D38FDD" w14:textId="49E4AD60" w:rsidR="3CCC65C8" w:rsidRDefault="3CCC65C8" w:rsidP="793C89CB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:ins w:author="Claire Mulcahy (Swansea Bay UHB - Corporate Governance )" w:date="2026-03-24T13:02:00Z" w16du:dateUtc="2026-03-24T13:02:00Z" w:id="999194385"/>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:ins w:id="5" w:author="Claire Mulcahy (Swansea Bay UHB - Corporate Governance )" w:date="2026-03-24T13:02:00Z" w16du:dateUtc="2026-03-24T13:02:00Z"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="3CCC65C8">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="793C89CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Committee Log</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B64363" w:rsidP="793C89CB" w:rsidRDefault="00B64363" w14:paraId="7A979886" w14:textId="3A589BED">
+          <w:p w14:paraId="7A979886" w14:textId="3A589BED" w:rsidR="00B64363" w:rsidRDefault="00B64363" w:rsidP="793C89CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="41"/>
+                <w:numId w:val="43"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="00B64363">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="793C89CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Actions </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B64363" w:rsidR="00B64363" w:rsidP="793C89CB" w:rsidRDefault="00B64363" w14:paraId="0660BE15" w14:textId="3ACF894E">
+          <w:p w14:paraId="0660BE15" w14:textId="3ACF894E" w:rsidR="00B64363" w:rsidRPr="00B64363" w:rsidRDefault="00B64363" w:rsidP="793C89CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="41"/>
+                <w:numId w:val="43"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
-                <w:rPrChange w:author="Claire Mulcahy (Swansea Bay UHB - Corporate Governance )" w:date="2026-03-24T13:02:00Z" w:id="883184159">
+                <w:rPrChange w:id="6" w:author="Claire Mulcahy (Swansea Bay UHB - Corporate Governance )" w:date="2026-03-24T13:02:00Z">
                   <w:rPr>
                     <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
                 </w:rPrChange>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="00B64363">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="793C89CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Referrals</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Referrals </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="40F5DE88" w:rsidP="793C89CB" w:rsidRDefault="40F5DE88" w14:paraId="4DCEECF7" w14:textId="0E333B93">
+          <w:p w14:paraId="4DCEECF7" w14:textId="0E333B93" w:rsidR="40F5DE88" w:rsidRDefault="40F5DE88" w:rsidP="793C89CB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="3CCC65C8" w:rsidP="793C89CB" w:rsidRDefault="3CCC65C8" w14:paraId="1E75E445" w14:textId="35513ADA">
+          <w:p w14:paraId="1E75E445" w14:textId="35513ADA" w:rsidR="3CCC65C8" w:rsidRDefault="3CCC65C8" w:rsidP="793C89CB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="3CCC65C8">
+            <w:r w:rsidRPr="793C89CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chair </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="40F5DE88" w:rsidP="40F5DE88" w:rsidRDefault="40F5DE88" w14:paraId="23F703E0" w14:textId="3412511B">
+          <w:p w14:paraId="23F703E0" w14:textId="3412511B" w:rsidR="40F5DE88" w:rsidRDefault="40F5DE88" w:rsidP="40F5DE88">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="3CCC65C8" w:rsidP="40F5DE88" w:rsidRDefault="3CCC65C8" w14:paraId="630D6A59" w14:textId="0033D20C">
+          <w:p w14:paraId="630D6A59" w14:textId="0033D20C" w:rsidR="3CCC65C8" w:rsidRDefault="3CCC65C8" w:rsidP="40F5DE88">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="40F5DE88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>For Assurance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="40F5DE88" w:rsidTr="793C89CB" w14:paraId="67D8E2CB" w14:textId="77777777">
+      <w:tr w:rsidR="40F5DE88" w14:paraId="67D8E2CB" w14:textId="77777777" w:rsidTr="362D3292">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="3CCC65C8" w:rsidP="793C89CB" w:rsidRDefault="3CCC65C8" w14:paraId="56F89949" w14:textId="4548C548">
+          <w:p w14:paraId="56F89949" w14:textId="4548C548" w:rsidR="3CCC65C8" w:rsidRDefault="3CCC65C8" w:rsidP="793C89CB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="3CCC65C8">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="793C89CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="33A05696">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="33A05696" w:rsidRPr="793C89CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4515" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="3CCC65C8" w:rsidP="793C89CB" w:rsidRDefault="3CCC65C8" w14:paraId="2164719B" w14:textId="47538F6D">
+          <w:p w14:paraId="2164719B" w14:textId="47538F6D" w:rsidR="3CCC65C8" w:rsidRDefault="630AC627" w:rsidP="793C89CB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="630AC627">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="793C89CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycles of </w:t>
-[...15 lines deleted...]
-              <w:t>-27</w:t>
+              <w:t>Cycles of Business 2026-27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="3CCC65C8" w:rsidP="793C89CB" w:rsidRDefault="3CCC65C8" w14:paraId="191104F9" w14:textId="6E260CD7">
+          <w:p w14:paraId="191104F9" w14:textId="6E260CD7" w:rsidR="3CCC65C8" w:rsidRDefault="3CCC65C8" w:rsidP="793C89CB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="3CCC65C8">
+            <w:r w:rsidRPr="793C89CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chair   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="40F5DE88" w:rsidP="40F5DE88" w:rsidRDefault="40F5DE88" w14:paraId="734F4327" w14:textId="60655FC0">
+          <w:p w14:paraId="734F4327" w14:textId="60655FC0" w:rsidR="40F5DE88" w:rsidRDefault="40F5DE88" w:rsidP="40F5DE88">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="3CCC65C8" w:rsidP="40F5DE88" w:rsidRDefault="3CCC65C8" w14:paraId="093459B2" w14:textId="039F74A5">
+          <w:p w14:paraId="093459B2" w14:textId="039F74A5" w:rsidR="3CCC65C8" w:rsidRDefault="3CCC65C8" w:rsidP="40F5DE88">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="3CCC65C8">
+            <w:r w:rsidRPr="793C89CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>For</w:t>
             </w:r>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="788CAA93">
+            <w:r w:rsidR="788CAA93" w:rsidRPr="793C89CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Approval</w:t>
             </w:r>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="3CCC65C8">
+            <w:r w:rsidRPr="793C89CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidTr="793C89CB" w14:paraId="3C9EDA95" w14:textId="77777777">
+      <w:tr w:rsidR="007969BC" w:rsidRPr="00D14661" w14:paraId="3C9EDA95" w14:textId="77777777" w:rsidTr="362D3292">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11190" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="163E64"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="40F5DE88" w:rsidRDefault="007969BC" w14:paraId="761FCA3F" w14:textId="51E32BDB">
+          <w:p w14:paraId="761FCA3F" w14:textId="51E32BDB" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="007969BC" w:rsidP="40F5DE88">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-78" w:right="-110"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="40F5DE88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">PART 6. </w:t>
             </w:r>
-            <w:r w:rsidRPr="40F5DE88" w:rsidR="496FE0BC">
+            <w:r w:rsidR="496FE0BC" w:rsidRPr="40F5DE88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">COMMITTEE SUB-GROUPS AND REPORTS FOR INFORMATION  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidTr="793C89CB" w14:paraId="271AB0FD" w14:textId="77777777">
+      <w:tr w:rsidR="007969BC" w:rsidRPr="00D14661" w14:paraId="271AB0FD" w14:textId="77777777" w:rsidTr="362D3292">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="045829B9" w:rsidRDefault="007969BC" w14:paraId="0BE4FB0D" w14:textId="2F9D7A8D">
+          <w:p w14:paraId="0BE4FB0D" w14:textId="2F9D7A8D" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="007969BC" w:rsidP="045829B9">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="045829B9" w:rsidR="007969BC">
+            <w:r w:rsidRPr="045829B9">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
-            <w:r w:rsidRPr="045829B9" w:rsidR="35211223">
+            <w:r w:rsidR="35211223" w:rsidRPr="045829B9">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4515" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="793C89CB" w:rsidRDefault="2BFFC07E" w14:paraId="6A7FC9F5" w14:textId="55AF20A9">
+          <w:p w14:paraId="6A7FC9F5" w14:textId="55AF20A9" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="2BFFC07E" w:rsidP="793C89CB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2620"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="2BFFC07E">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="793C89CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Recovery and Sustainability Board Highlight Report   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="40F5DE88" w:rsidRDefault="2BFFC07E" w14:paraId="4373AA99" w14:textId="32FDAE6C">
+          <w:p w14:paraId="4373AA99" w14:textId="32FDAE6C" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="536C0FF7" w:rsidP="40F5DE88">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="536C0FF7">
+            <w:r w:rsidRPr="793C89CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">Interim Executive </w:t>
             </w:r>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="2BFFC07E">
+            <w:r w:rsidR="2BFFC07E" w:rsidRPr="793C89CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Director of Finance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="1C9B00EC" w:rsidP="045829B9" w:rsidRDefault="1C9B00EC" w14:paraId="22C33FA9" w14:textId="27A9AC65">
+          <w:p w14:paraId="22C33FA9" w14:textId="27A9AC65" w:rsidR="1C9B00EC" w:rsidRDefault="07A29E40" w:rsidP="045829B9">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="07A29E40">
+            <w:r w:rsidRPr="793C89CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>12:40</w:t>
             </w:r>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="1C9B00EC">
+            <w:r w:rsidR="1C9B00EC" w:rsidRPr="793C89CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="045829B9" w:rsidP="045829B9" w:rsidRDefault="045829B9" w14:paraId="5D0F767C" w14:textId="4109C3D3">
+          <w:p w14:paraId="5D0F767C" w14:textId="4109C3D3" w:rsidR="045829B9" w:rsidRDefault="045829B9" w:rsidP="045829B9">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="40F5DE88" w:rsidTr="793C89CB" w14:paraId="6BCA7D89" w14:textId="77777777">
-[...97 lines deleted...]
-      <w:tr w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidTr="793C89CB" w14:paraId="5AC49C4C" w14:textId="77777777">
+      <w:tr w:rsidR="007969BC" w:rsidRPr="00D14661" w14:paraId="5AC49C4C" w14:textId="77777777" w:rsidTr="362D3292">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11190" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="163E64"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="007969BC" w:rsidP="40F5DE88" w:rsidRDefault="007969BC" w14:paraId="2220AE1F" w14:textId="187B8B03">
+          <w:p w14:paraId="2220AE1F" w14:textId="187B8B03" w:rsidR="007969BC" w:rsidRPr="00D14661" w:rsidRDefault="007969BC" w:rsidP="40F5DE88">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-78" w:right="-110"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_Hlk195522559" w:id="36"/>
-            <w:bookmarkEnd w:id="36"/>
+            <w:bookmarkStart w:id="7" w:name="_Hlk195522559"/>
+            <w:bookmarkEnd w:id="7"/>
             <w:r w:rsidRPr="40F5DE88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">PART </w:t>
             </w:r>
-            <w:r w:rsidRPr="40F5DE88" w:rsidR="123192EF">
+            <w:r w:rsidR="123192EF" w:rsidRPr="40F5DE88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="40F5DE88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidRPr="40F5DE88" w:rsidR="47A7A05E">
+            <w:r w:rsidR="47A7A05E" w:rsidRPr="40F5DE88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANY OTHER BUSINESS </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D14661" w:rsidR="00067130" w:rsidTr="793C89CB" w14:paraId="676A9221" w14:textId="77777777">
+      <w:tr w:rsidR="00067130" w:rsidRPr="00D14661" w14:paraId="676A9221" w14:textId="77777777" w:rsidTr="362D3292">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="00067130" w:rsidP="40F5DE88" w:rsidRDefault="5AD954B9" w14:paraId="691CD4C6" w14:textId="583EF19C">
+          <w:p w14:paraId="691CD4C6" w14:textId="583EF19C" w:rsidR="00067130" w:rsidRPr="00D14661" w:rsidRDefault="5AD954B9" w:rsidP="40F5DE88">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="40F5DE88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="40F5DE88" w:rsidR="00067130">
+            <w:r w:rsidR="00067130" w:rsidRPr="40F5DE88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4515" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="00067130" w:rsidP="007969BC" w:rsidRDefault="00067130" w14:paraId="121B9370" w14:textId="6D5AD4CB">
+          <w:p w14:paraId="121B9370" w14:textId="6D5AD4CB" w:rsidR="00067130" w:rsidRPr="00D14661" w:rsidRDefault="00067130" w:rsidP="007969BC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D14661">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Any Other Business </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="00067130" w:rsidP="007969BC" w:rsidRDefault="00067130" w14:paraId="46F3EB8E" w14:textId="050B92CD">
+          <w:p w14:paraId="46F3EB8E" w14:textId="050B92CD" w:rsidR="00067130" w:rsidRPr="00D14661" w:rsidRDefault="00067130" w:rsidP="007969BC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D14661">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Chair</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="00067130" w:rsidP="007969BC" w:rsidRDefault="5741BC0E" w14:paraId="2E454219" w14:textId="1A4A82A3">
+          <w:p w14:paraId="2E454219" w14:textId="1A4A82A3" w:rsidR="00067130" w:rsidRPr="00D14661" w:rsidRDefault="5741BC0E" w:rsidP="007969BC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="5741BC0E">
+            <w:r w:rsidRPr="793C89CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="33612A99">
+            <w:r w:rsidR="33612A99" w:rsidRPr="793C89CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>2:45</w:t>
             </w:r>
-            <w:r w:rsidRPr="793C89CB" w:rsidR="5741BC0E">
+            <w:r w:rsidRPr="793C89CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="00067130" w:rsidP="007969BC" w:rsidRDefault="00067130" w14:paraId="6B7CBFB8" w14:textId="2566F834">
+          <w:p w14:paraId="6B7CBFB8" w14:textId="2566F834" w:rsidR="00067130" w:rsidRPr="00D14661" w:rsidRDefault="00067130" w:rsidP="007969BC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D14661">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>For Noting</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D14661" w:rsidR="00067130" w:rsidP="007969BC" w:rsidRDefault="00067130" w14:paraId="272C3E9B" w14:textId="216EF06E">
+          <w:p w14:paraId="272C3E9B" w14:textId="216EF06E" w:rsidR="00067130" w:rsidRPr="00D14661" w:rsidRDefault="00067130" w:rsidP="007969BC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D14661" w:rsidR="00067130" w:rsidTr="793C89CB" w14:paraId="402136F9" w14:textId="77777777">
+      <w:tr w:rsidR="00067130" w:rsidRPr="00D14661" w14:paraId="402136F9" w14:textId="77777777" w:rsidTr="362D3292">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="00067130" w:rsidP="40F5DE88" w:rsidRDefault="6493A76F" w14:paraId="50E8A8E4" w14:textId="5598B7E8">
+          <w:p w14:paraId="50E8A8E4" w14:textId="5598B7E8" w:rsidR="00067130" w:rsidRPr="00D14661" w:rsidRDefault="6493A76F" w:rsidP="40F5DE88">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="40F5DE88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="40F5DE88" w:rsidR="00067130">
+            <w:r w:rsidR="00067130" w:rsidRPr="40F5DE88">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4515" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="00067130" w:rsidP="007969BC" w:rsidRDefault="00067130" w14:paraId="08A41896" w14:textId="06D59607">
+          <w:p w14:paraId="08A41896" w14:textId="06D59607" w:rsidR="00067130" w:rsidRPr="00D14661" w:rsidRDefault="00067130" w:rsidP="007969BC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D14661">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of meeting effectiveness </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="00067130" w:rsidP="007969BC" w:rsidRDefault="00067130" w14:paraId="1A4FD93C" w14:textId="01E9A03D">
+          <w:p w14:paraId="1A4FD93C" w14:textId="01E9A03D" w:rsidR="00067130" w:rsidRPr="00D14661" w:rsidRDefault="00067130" w:rsidP="007969BC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="00067130" w:rsidP="007969BC" w:rsidRDefault="00067130" w14:paraId="044D82C1" w14:textId="15283B72">
+          <w:p w14:paraId="044D82C1" w14:textId="15283B72" w:rsidR="00067130" w:rsidRPr="00D14661" w:rsidRDefault="00067130" w:rsidP="007969BC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14661" w:rsidR="00067130" w:rsidP="00067130" w:rsidRDefault="00067130" w14:paraId="507CA70F" w14:textId="77777777">
+          <w:p w14:paraId="507CA70F" w14:textId="77777777" w:rsidR="00067130" w:rsidRPr="00D14661" w:rsidRDefault="00067130" w:rsidP="00067130">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D14661">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>For Noting</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D14661" w:rsidR="00067130" w:rsidP="007969BC" w:rsidRDefault="00067130" w14:paraId="2C9DE32E" w14:textId="52F03423">
+          <w:p w14:paraId="2C9DE32E" w14:textId="52F03423" w:rsidR="00067130" w:rsidRPr="00D14661" w:rsidRDefault="00067130" w:rsidP="007969BC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003D529D" w:rsidR="007969BC" w:rsidTr="793C89CB" w14:paraId="51944D3E" w14:textId="77777777">
+      <w:tr w:rsidR="007969BC" w:rsidRPr="003D529D" w14:paraId="51944D3E" w14:textId="77777777" w:rsidTr="362D3292">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11190" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C1A775"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D529D" w:rsidR="007969BC" w:rsidP="007969BC" w:rsidRDefault="62626728" w14:paraId="2EB42FA3" w14:textId="2BF9031A">
+          <w:p w14:paraId="2EB42FA3" w14:textId="2BF9031A" w:rsidR="007969BC" w:rsidRPr="003D529D" w:rsidRDefault="62626728" w:rsidP="007969BC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-78" w:right="-110"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5C39398D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Next </w:t>
             </w:r>
-            <w:r w:rsidRPr="5C39398D" w:rsidR="03B1BB4C">
+            <w:r w:rsidR="03B1BB4C" w:rsidRPr="5C39398D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>PERFORMANCE AND FINANCE COMMITTEE MEETING</w:t>
             </w:r>
             <w:r w:rsidRPr="5C39398D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidRPr="5C39398D" w:rsidR="4F928485">
+            <w:r w:rsidR="4F928485" w:rsidRPr="5C39398D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>26 May 2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00205C42" w:rsidP="00C6602E" w:rsidRDefault="00205C42" w14:paraId="35D73EF7" w14:textId="7D5F3372">
+    <w:p w14:paraId="35D73EF7" w14:textId="7D5F3372" w:rsidR="00205C42" w:rsidRDefault="00205C42" w:rsidP="00C6602E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="008059E9" w:rsidR="00221DCA" w:rsidP="00C6602E" w:rsidRDefault="00221DCA" w14:paraId="576DCEC2" w14:textId="77777777">
+    <w:p w14:paraId="576DCEC2" w14:textId="77777777" w:rsidR="00221DCA" w:rsidRPr="008059E9" w:rsidRDefault="00221DCA" w:rsidP="00C6602E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="008059E9" w:rsidR="00221DCA" w:rsidSect="00D47BE2">
-[...4 lines deleted...]
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+    <w:sectPr w:rsidR="00221DCA" w:rsidRPr="008059E9" w:rsidSect="00D47BE2">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2269" w:right="720" w:bottom="1843" w:left="720" w:header="284" w:footer="539" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C714DE" w:rsidP="004E6B3D" w:rsidRDefault="00C714DE" w14:paraId="269BB637" w14:textId="77777777">
+    <w:p w14:paraId="58F84FA9" w14:textId="77777777" w:rsidR="00D538AE" w:rsidRDefault="00D538AE" w:rsidP="004E6B3D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C714DE" w:rsidP="004E6B3D" w:rsidRDefault="00C714DE" w14:paraId="1DC685AD" w14:textId="77777777">
+    <w:p w14:paraId="40F98ED3" w14:textId="77777777" w:rsidR="00D538AE" w:rsidRDefault="00D538AE" w:rsidP="004E6B3D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00C714DE" w:rsidRDefault="00C714DE" w14:paraId="644C1CA5" w14:textId="77777777">
+    <w:p w14:paraId="44B60DC9" w14:textId="77777777" w:rsidR="00D538AE" w:rsidRDefault="00D538AE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI Emoji">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="84504326"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...5 lines deleted...]
-    </w:sdtEndPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1728636285"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr>
-[...5 lines deleted...]
-        </w:sdtEndPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w:rsidR="007257A5" w:rsidP="007257A5" w:rsidRDefault="00F269C7" w14:paraId="6F85B3EF" w14:textId="77777777">
+          <w:p w14:paraId="6F85B3EF" w14:textId="77777777" w:rsidR="007257A5" w:rsidRDefault="00F269C7" w:rsidP="007257A5">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C7750">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56F1CC6B" wp14:editId="5EC6B9C6">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-190500</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>-111760</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2757106" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
@@ -4205,322 +3670,250 @@
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2757106" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="007257A5" w:rsidR="007257A5">
+            <w:r w:rsidR="007257A5" w:rsidRPr="007257A5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
-            <w:r w:rsidRPr="007257A5" w:rsidR="007257A5">
+            <w:r w:rsidR="007257A5" w:rsidRPr="007257A5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="007257A5" w:rsidR="007257A5">
+            <w:r w:rsidR="007257A5" w:rsidRPr="007257A5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText>PAGE</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007257A5" w:rsidR="007257A5">
+            <w:r w:rsidR="007257A5" w:rsidRPr="007257A5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007257A5" w:rsidR="007257A5">
+            <w:r w:rsidR="007257A5" w:rsidRPr="007257A5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="007257A5" w:rsidR="007257A5">
+            <w:r w:rsidR="007257A5" w:rsidRPr="007257A5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007257A5" w:rsidR="007257A5">
+            <w:r w:rsidR="007257A5" w:rsidRPr="007257A5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
-            <w:r w:rsidRPr="007257A5" w:rsidR="007257A5">
+            <w:r w:rsidR="007257A5" w:rsidRPr="007257A5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="007257A5" w:rsidR="007257A5">
+            <w:r w:rsidR="007257A5" w:rsidRPr="007257A5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText>NUMPAGES</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007257A5" w:rsidR="007257A5">
+            <w:r w:rsidR="007257A5" w:rsidRPr="007257A5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007257A5" w:rsidR="007257A5">
+            <w:r w:rsidR="007257A5" w:rsidRPr="007257A5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="007257A5" w:rsidR="007257A5">
+            <w:r w:rsidR="007257A5" w:rsidRPr="007257A5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="007257A5" w:rsidP="007257A5" w:rsidRDefault="00F269C7" w14:paraId="0211C874" w14:textId="5032F2CB">
+  <w:p w14:paraId="0211C874" w14:textId="5032F2CB" w:rsidR="007257A5" w:rsidRDefault="00F269C7" w:rsidP="007257A5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Public </w:t>
     </w:r>
     <w:r w:rsidR="005C60A1">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Committee</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C714DE" w:rsidP="004E6B3D" w:rsidRDefault="00C714DE" w14:paraId="378AC28E" w14:textId="77777777">
+    <w:p w14:paraId="30BB1303" w14:textId="77777777" w:rsidR="00D538AE" w:rsidRDefault="00D538AE" w:rsidP="004E6B3D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C714DE" w:rsidP="004E6B3D" w:rsidRDefault="00C714DE" w14:paraId="52283B2F" w14:textId="77777777">
+    <w:p w14:paraId="75A05E58" w14:textId="77777777" w:rsidR="00D538AE" w:rsidRDefault="00D538AE" w:rsidP="004E6B3D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00C714DE" w:rsidRDefault="00C714DE" w14:paraId="1FCE8507" w14:textId="77777777">
+    <w:p w14:paraId="391AC6E7" w14:textId="77777777" w:rsidR="00D538AE" w:rsidRDefault="00D538AE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00C916CF" w:rsidRDefault="003F52F5" w14:paraId="6B413F4F" w14:textId="59556EE2">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B413F4F" w14:textId="685FE58C" w:rsidR="00C916CF" w:rsidRDefault="00C916CF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...34 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00920939" w:rsidP="00762F1B" w:rsidRDefault="003F52F5" w14:paraId="18756E84" w14:textId="7B429DC6">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="18756E84" w14:textId="41F6295D" w:rsidR="00920939" w:rsidRDefault="00762F1B" w:rsidP="00762F1B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...34 lines deleted...]
-    <w:r w:rsidR="00762F1B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="36"/>
         <w:szCs w:val="24"/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44DA6D1A" wp14:editId="471B563E">
           <wp:extent cx="4267200" cy="1085850"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1641637008" name="Picture 1641637008" descr="A close up of a logo&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Picture 1" descr="A close up of a logo&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -4532,443 +3925,183 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="4267200" cy="1085850"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00C916CF" w:rsidRDefault="003F52F5" w14:paraId="53D09505" w14:textId="0C481ED8">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="53D09505" w14:textId="05820754" w:rsidR="00C916CF" w:rsidRDefault="00C916CF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...34 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:textHash int2:hashCode="3DNM05BzWn4A/G" int2:id="xZTj17WU">
       <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...223 lines deleted...]
-  </w:abstractNum>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03366150"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B4B06C2A"/>
     <w:lvl w:ilvl="0" w:tplc="4D9E3872">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06EE17D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2EB2DD24"/>
     <w:lvl w:ilvl="0" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5039,248 +4172,248 @@
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08E14C16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0FA803BA"/>
     <w:lvl w:ilvl="0" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="094722E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E021E94"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CA969F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE8AE834"/>
     <w:lvl w:ilvl="0" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5428,147 +4561,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="175255DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="148A541E"/>
     <w:lvl w:ilvl="0" w:tplc="A538F44E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B280CDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B0FC2AFE"/>
     <w:lvl w:ilvl="0" w:tplc="C83053CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6404472A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5627,712 +4760,712 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FE7683DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D574855"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3E9EACEE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F912E2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9AA67B84"/>
     <w:lvl w:ilvl="0" w:tplc="533A2E54">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26AA7195"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A1C189C"/>
     <w:lvl w:ilvl="0" w:tplc="084EE06A">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="278710C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="03EE1E66"/>
     <w:lvl w:ilvl="0" w:tplc="B52248BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29014CC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E854A2B2"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A4D087C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="996679A0"/>
     <w:lvl w:ilvl="0" w:tplc="AC384DD0">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C712FA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A38CA9E"/>
     <w:lvl w:ilvl="0" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -6403,817 +5536,930 @@
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CA56627"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6CF8E840"/>
     <w:lvl w:ilvl="0" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DF84012"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="67C44318"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32552F95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3F10D224"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3623245A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9EA6B2BA"/>
     <w:lvl w:ilvl="0" w:tplc="26AE69DE">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D0D5246"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C18E172A"/>
     <w:lvl w:ilvl="0" w:tplc="630415C0">
       <w:start w:val="6"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E274524"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2DEAC46C"/>
+    <w:lvl w:ilvl="0" w:tplc="0658B93A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="82EACB5A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="EC02B9F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="9CB66FA6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="BDACF770">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="27F42BCA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6AD4D61E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="EDBAA69A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="EEB09E8E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="406232A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E6BC39D6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41DB25F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="784EAF16"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42FA38FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAC69AAA"/>
     <w:lvl w:ilvl="0" w:tplc="084A6E40">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="30AC880A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="922AF29E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7255,503 +6501,503 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="500A01AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2BA22A2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47486103"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9EC9A52"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4762354E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51221038"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D09186B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6EECB07E"/>
     <w:lvl w:ilvl="0" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51310A0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="21065046"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51A8515A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="63FC4120"/>
     <w:lvl w:ilvl="0" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7793,1294 +7039,1407 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="531D57F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D55829F2"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="545DCCDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="70C24D2A"/>
     <w:lvl w:ilvl="0" w:tplc="B1E6783E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="86DC32F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="A60A778A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="5D68C790">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="6248E534">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="AD6C76F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="31DA068E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="C49E7614">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="70200F12">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="554F7787"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08B2D4B6"/>
     <w:lvl w:ilvl="0" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61CC212B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F25E882E"/>
     <w:lvl w:ilvl="0" w:tplc="084EE06A">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61EF5ABF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2B329E5A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62440E84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A4AE283A"/>
     <w:lvl w:ilvl="0" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66767FE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D172966C"/>
     <w:lvl w:ilvl="0" w:tplc="084EE06A">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68CEF3E8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D90C329C"/>
+    <w:lvl w:ilvl="0" w:tplc="E39A356C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="CD4A0DC8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1C5091B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="8C5C1AF2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="2342ED16">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F8AC6FD6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="EE58312E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2224166C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="9022F45E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C8331A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2604DDCE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="701346E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="393AF58C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71E76A55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1340F7B0"/>
     <w:lvl w:ilvl="0" w:tplc="AF468A3E">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76F7313C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6DE6B3D8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D6E38EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BC8CD110"/>
     <w:lvl w:ilvl="0" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9122,317 +8481,308 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7ECC2F91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4D7C25E6"/>
     <w:lvl w:ilvl="0" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="43">
+  <w:num w:numId="1" w16cid:durableId="614990028">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2013483203">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="738557358">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1683432501">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="2119182755">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="7412524">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="387385714">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1422410651">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1254850403">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="2019306652">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1803618466">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="415907569">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1779641354">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1093472999">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="904149036">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1334528096">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1549610977">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="42">
+  <w:num w:numId="18" w16cid:durableId="1226065332">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1095246259">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="966853118">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="660306730">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1133401880">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1625042799">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1419903992">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1661809964">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="293751364">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1328023072">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="750005199">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="220604304">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="681249456">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="470681159">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="260138973">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="240604753">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1649095908">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1038552131">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1712418215">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1861775036">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="451630102">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="946893374">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="40" w16cid:durableId="912543707">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="41" w16cid:durableId="57631076">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="3">
-[...50 lines deleted...]
-  <w:num w:numId="20">
+  <w:num w:numId="42" w16cid:durableId="1867789677">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="21">
-[...59 lines deleted...]
-  <w:num w:numId="41">
+  <w:num w:numId="43" w16cid:durableId="1896813868">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050" style="mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" fillcolor="red" stroke="f" o:allowincell="f">
+    <o:shapedefaults v:ext="edit" spidmax="2050" style="mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="red" stroke="f">
       <v:fill color="red" opacity=".5"/>
       <v:stroke on="f"/>
     </o:shapedefaults>
-    <o:shapelayout v:ext="edit">
-[...1 lines deleted...]
-    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00496911"/>
     <w:rsid w:val="000003A4"/>
     <w:rsid w:val="00000906"/>
     <w:rsid w:val="000011A7"/>
     <w:rsid w:val="00001502"/>
@@ -10987,50 +10337,51 @@
     <w:rsid w:val="00340C09"/>
     <w:rsid w:val="00341123"/>
     <w:rsid w:val="0034167A"/>
     <w:rsid w:val="0034209A"/>
     <w:rsid w:val="00342127"/>
     <w:rsid w:val="003428F7"/>
     <w:rsid w:val="00342D1B"/>
     <w:rsid w:val="00342EB0"/>
     <w:rsid w:val="003430EE"/>
     <w:rsid w:val="003435B9"/>
     <w:rsid w:val="003437FB"/>
     <w:rsid w:val="00343A5D"/>
     <w:rsid w:val="00343D34"/>
     <w:rsid w:val="00344143"/>
     <w:rsid w:val="0034627D"/>
     <w:rsid w:val="003467C0"/>
     <w:rsid w:val="00346982"/>
     <w:rsid w:val="0034748D"/>
     <w:rsid w:val="00350139"/>
     <w:rsid w:val="003503C3"/>
     <w:rsid w:val="00350627"/>
     <w:rsid w:val="003507C6"/>
     <w:rsid w:val="0035082E"/>
     <w:rsid w:val="00350E24"/>
     <w:rsid w:val="003510D2"/>
+    <w:rsid w:val="0035161C"/>
     <w:rsid w:val="00351A45"/>
     <w:rsid w:val="00351B57"/>
     <w:rsid w:val="00352213"/>
     <w:rsid w:val="00352471"/>
     <w:rsid w:val="00352482"/>
     <w:rsid w:val="00352C0A"/>
     <w:rsid w:val="00352DBA"/>
     <w:rsid w:val="003531BB"/>
     <w:rsid w:val="003531D1"/>
     <w:rsid w:val="00353E19"/>
     <w:rsid w:val="00353FD1"/>
     <w:rsid w:val="0035493A"/>
     <w:rsid w:val="003549F6"/>
     <w:rsid w:val="00354ACF"/>
     <w:rsid w:val="0035554D"/>
     <w:rsid w:val="00355812"/>
     <w:rsid w:val="003558BC"/>
     <w:rsid w:val="00355DBB"/>
     <w:rsid w:val="00355E42"/>
     <w:rsid w:val="003562D4"/>
     <w:rsid w:val="00356324"/>
     <w:rsid w:val="00356422"/>
     <w:rsid w:val="00356549"/>
     <w:rsid w:val="00356D9A"/>
     <w:rsid w:val="00356EDB"/>
@@ -13753,50 +13104,51 @@
     <w:rsid w:val="00930582"/>
     <w:rsid w:val="009308EA"/>
     <w:rsid w:val="00930A18"/>
     <w:rsid w:val="00930A8E"/>
     <w:rsid w:val="00930DCF"/>
     <w:rsid w:val="00930E51"/>
     <w:rsid w:val="00930EEF"/>
     <w:rsid w:val="0093154D"/>
     <w:rsid w:val="00931C0E"/>
     <w:rsid w:val="009321DB"/>
     <w:rsid w:val="0093253D"/>
     <w:rsid w:val="0093302F"/>
     <w:rsid w:val="0093310B"/>
     <w:rsid w:val="009331D0"/>
     <w:rsid w:val="0093378D"/>
     <w:rsid w:val="00933918"/>
     <w:rsid w:val="00933B82"/>
     <w:rsid w:val="00934023"/>
     <w:rsid w:val="00934079"/>
     <w:rsid w:val="0093467A"/>
     <w:rsid w:val="009347F0"/>
     <w:rsid w:val="009354C6"/>
     <w:rsid w:val="00935511"/>
     <w:rsid w:val="0093566E"/>
     <w:rsid w:val="009369EF"/>
+    <w:rsid w:val="009375F3"/>
     <w:rsid w:val="009379B3"/>
     <w:rsid w:val="00937B4B"/>
     <w:rsid w:val="00937E1E"/>
     <w:rsid w:val="00937E1F"/>
     <w:rsid w:val="00937E32"/>
     <w:rsid w:val="009404E8"/>
     <w:rsid w:val="00940871"/>
     <w:rsid w:val="00940D8E"/>
     <w:rsid w:val="00941436"/>
     <w:rsid w:val="00941448"/>
     <w:rsid w:val="00941655"/>
     <w:rsid w:val="0094183F"/>
     <w:rsid w:val="00941947"/>
     <w:rsid w:val="00941D85"/>
     <w:rsid w:val="00941D8E"/>
     <w:rsid w:val="00942287"/>
     <w:rsid w:val="009424CD"/>
     <w:rsid w:val="00942873"/>
     <w:rsid w:val="00942D8F"/>
     <w:rsid w:val="00943271"/>
     <w:rsid w:val="009434D1"/>
     <w:rsid w:val="00943597"/>
     <w:rsid w:val="009439A0"/>
     <w:rsid w:val="00944782"/>
     <w:rsid w:val="009447E4"/>
@@ -15659,50 +15011,51 @@
     <w:rsid w:val="00D422AA"/>
     <w:rsid w:val="00D422E4"/>
     <w:rsid w:val="00D42947"/>
     <w:rsid w:val="00D42ED5"/>
     <w:rsid w:val="00D43519"/>
     <w:rsid w:val="00D43AEB"/>
     <w:rsid w:val="00D448DE"/>
     <w:rsid w:val="00D45311"/>
     <w:rsid w:val="00D4556A"/>
     <w:rsid w:val="00D45704"/>
     <w:rsid w:val="00D45E88"/>
     <w:rsid w:val="00D46A1F"/>
     <w:rsid w:val="00D46BE0"/>
     <w:rsid w:val="00D47182"/>
     <w:rsid w:val="00D473F7"/>
     <w:rsid w:val="00D4795E"/>
     <w:rsid w:val="00D47A49"/>
     <w:rsid w:val="00D47BE2"/>
     <w:rsid w:val="00D47EC5"/>
     <w:rsid w:val="00D5005E"/>
     <w:rsid w:val="00D5019C"/>
     <w:rsid w:val="00D50656"/>
     <w:rsid w:val="00D51752"/>
     <w:rsid w:val="00D51792"/>
     <w:rsid w:val="00D5363B"/>
+    <w:rsid w:val="00D538AE"/>
     <w:rsid w:val="00D53CB7"/>
     <w:rsid w:val="00D53FEB"/>
     <w:rsid w:val="00D540B2"/>
     <w:rsid w:val="00D541F5"/>
     <w:rsid w:val="00D5551C"/>
     <w:rsid w:val="00D55595"/>
     <w:rsid w:val="00D55AD4"/>
     <w:rsid w:val="00D55D4F"/>
     <w:rsid w:val="00D568F8"/>
     <w:rsid w:val="00D56A4F"/>
     <w:rsid w:val="00D56AB1"/>
     <w:rsid w:val="00D56F93"/>
     <w:rsid w:val="00D579CE"/>
     <w:rsid w:val="00D57B82"/>
     <w:rsid w:val="00D57C1D"/>
     <w:rsid w:val="00D60310"/>
     <w:rsid w:val="00D60485"/>
     <w:rsid w:val="00D60A14"/>
     <w:rsid w:val="00D6134E"/>
     <w:rsid w:val="00D61725"/>
     <w:rsid w:val="00D62240"/>
     <w:rsid w:val="00D62241"/>
     <w:rsid w:val="00D6235F"/>
     <w:rsid w:val="00D62D41"/>
     <w:rsid w:val="00D63046"/>
@@ -17007,72 +16360,74 @@
     <w:rsid w:val="2874EC6F"/>
     <w:rsid w:val="287B724A"/>
     <w:rsid w:val="2888AC02"/>
     <w:rsid w:val="28B640FE"/>
     <w:rsid w:val="299A9B69"/>
     <w:rsid w:val="2A4A502C"/>
     <w:rsid w:val="2A8F975E"/>
     <w:rsid w:val="2ADBA68A"/>
     <w:rsid w:val="2AEB9E60"/>
     <w:rsid w:val="2BFFC07E"/>
     <w:rsid w:val="2C2EBD3F"/>
     <w:rsid w:val="2C431625"/>
     <w:rsid w:val="2C7BD249"/>
     <w:rsid w:val="2D2D8A7B"/>
     <w:rsid w:val="2F2534D9"/>
     <w:rsid w:val="2F861A8E"/>
     <w:rsid w:val="3010DBFD"/>
     <w:rsid w:val="30ADDB51"/>
     <w:rsid w:val="311B1F59"/>
     <w:rsid w:val="3184D5CD"/>
     <w:rsid w:val="3188AC2E"/>
     <w:rsid w:val="31A465CB"/>
     <w:rsid w:val="31A53F9F"/>
     <w:rsid w:val="31A70158"/>
     <w:rsid w:val="31D98E96"/>
+    <w:rsid w:val="31EA9173"/>
     <w:rsid w:val="326151FD"/>
     <w:rsid w:val="326E1FAC"/>
     <w:rsid w:val="3296AEC7"/>
     <w:rsid w:val="32B92536"/>
     <w:rsid w:val="32E66BCE"/>
     <w:rsid w:val="32EEC965"/>
     <w:rsid w:val="3302F068"/>
     <w:rsid w:val="331F9E06"/>
     <w:rsid w:val="331FEBD8"/>
     <w:rsid w:val="33612A99"/>
     <w:rsid w:val="338D928D"/>
     <w:rsid w:val="33989AC9"/>
     <w:rsid w:val="33A05696"/>
     <w:rsid w:val="33BE659C"/>
     <w:rsid w:val="341CE218"/>
     <w:rsid w:val="347F1AEB"/>
     <w:rsid w:val="34892E03"/>
     <w:rsid w:val="34CFA4C1"/>
     <w:rsid w:val="351DB044"/>
     <w:rsid w:val="35211223"/>
     <w:rsid w:val="355749BE"/>
     <w:rsid w:val="36226FE9"/>
+    <w:rsid w:val="362D3292"/>
     <w:rsid w:val="3642699C"/>
     <w:rsid w:val="364585E6"/>
     <w:rsid w:val="3667EE1F"/>
     <w:rsid w:val="36A654E4"/>
     <w:rsid w:val="36BC8B40"/>
     <w:rsid w:val="36C6C0E9"/>
     <w:rsid w:val="370B6913"/>
     <w:rsid w:val="371C0B36"/>
     <w:rsid w:val="3761A66F"/>
     <w:rsid w:val="37D69F52"/>
     <w:rsid w:val="37DED646"/>
     <w:rsid w:val="37F41913"/>
     <w:rsid w:val="3852E7BE"/>
     <w:rsid w:val="389B0D65"/>
     <w:rsid w:val="38D0C55A"/>
     <w:rsid w:val="38DA4EB2"/>
     <w:rsid w:val="3911C364"/>
     <w:rsid w:val="39170660"/>
     <w:rsid w:val="396F306D"/>
     <w:rsid w:val="39735880"/>
     <w:rsid w:val="399EFA54"/>
     <w:rsid w:val="39AC1B9E"/>
     <w:rsid w:val="3AC72969"/>
     <w:rsid w:val="3AEF8148"/>
     <w:rsid w:val="3B093528"/>
@@ -17349,112 +16704,112 @@
     <w:rsid w:val="7F0AAC61"/>
     <w:rsid w:val="7F7464D8"/>
     <w:rsid w:val="7FA4CE58"/>
     <w:rsid w:val="7FBB32FE"/>
     <w:rsid w:val="7FC784AC"/>
     <w:rsid w:val="7FCD3DE4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050" style="mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" fillcolor="red" stroke="f" o:allowincell="f">
+    <o:shapedefaults v:ext="edit" spidmax="2050" style="mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="red" stroke="f">
       <v:fill color="red" opacity=".5"/>
       <v:stroke on="f"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="701161E7"/>
   <w15:docId w15:val="{BE73A1A9-B698-4877-A0E9-556FF96FF363}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:locked="1" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="heading 9" w:locked="1" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 2" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 3" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 4" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 5" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 6" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 7" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 8" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 9" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:locked="1" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -17641,52 +16996,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -17753,462 +17108,462 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0034209A"/>
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00B24814"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="001441A2"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="006F1BF1"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="001441A2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00496911"/>
     <w:tblPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00496911"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005E27CC"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="005E27CC"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004E6B3D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="004E6B3D"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004E6B3D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="004E6B3D"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText3Char"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00852A72"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BodyText3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
     <w:name w:val="Body Text 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="006F1BF1"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00755E49"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00755E49"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="006F1BF1"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00755E49"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="006F1BF1"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="msolistparagraph0" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="msolistparagraph0">
     <w:name w:val="msolistparagraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A46A44"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText1">
     <w:name w:val="Body Text1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodytextChar"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="001350FC"/>
     <w:pPr>
       <w:keepLines/>
       <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BodytextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodytextChar">
     <w:name w:val="Body text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText1"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="001350FC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00A64D83"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00413BFD"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:rsid w:val="00413BFD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0094682F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009F0865"/>
     <w:rPr>
@@ -18241,80 +17596,80 @@
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008573EF"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A949E2"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00297585"/>
   </w:style>
-  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00297585"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00297585"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="41249339">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="127088604">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -19905,51 +19260,52 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2135169218">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId16" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -20216,76 +19572,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...24 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010001C022EFBB18C64ABE3B9933434D2554" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2b64952811415c62d0d0df39f3d34ba2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="60b0568e-e574-4342-a9c0-c22c6fec6509" xmlns:ns3="fdfaf355-f7ae-47f3-8f93-739a60756710" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b85015dbfa83b7beca0f1d5edc8036d9" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
     <xsd:import namespace="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
@@ -20465,124 +19795,157 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="60b0568e-e574-4342-a9c0-c22c6fec6509">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fdfaf355-f7ae-47f3-8f93-739a60756710" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B96C64B-1A89-473B-937C-B0B7BA477349}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
     <ds:schemaRef ds:uri="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98670089-4C1A-4509-9336-8A12256AE8BE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
+    <ds:schemaRef ds:uri="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5CD23E84-97D1-4D40-8940-A6EF6A25D021}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A05F4054-F992-48D3-A3D1-81B704263E16}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>3</Pages>
+  <Words>344</Words>
+  <Characters>1963</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>16</Lines>
+  <Paragraphs>4</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>ABMU NHS Trust</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>2303</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ABM COMMUNITY:  TRANSITION BOARD</dc:title>
   <dc:subject/>
   <dc:creator>je005111</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Sophie Herbert (Swansea Bay UHB - Corporate Governance )</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2025-11-23T02:59:00.0000000Z</lastPrinted>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_DocHome">
     <vt:i4>-849368805</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x01010001C022EFBB18C64ABE3B9933434D2554</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="GrammarlyDocumentId">
     <vt:lpwstr>91fc28a450fec15fedb2d4d539ee540495b124266fe3b524fce914f83548b70a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Order">
     <vt:r8>9404000</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="docLang">
     <vt:lpwstr>en</vt:lpwstr>
   </property>
 </Properties>
 </file>