--- v0 (2026-05-18)
+++ v1 (2026-09-19)
@@ -12,51 +12,51 @@
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2849CBA2" w14:textId="06CB757A" w:rsidR="00BC5EDC" w:rsidRPr="00C65DF9" w:rsidRDefault="743B73C3" w:rsidP="2553C876">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="365A0DF8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>CHARITABLE FUNDS COMMITTEE (SPECIAL)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AD0FA2B" w14:textId="02CB6926" w:rsidR="009F5683" w:rsidRDefault="743B73C3" w:rsidP="00BC5EDC">
       <w:pPr>
@@ -1592,73 +1592,73 @@
     <w:p w14:paraId="576DCEC2" w14:textId="77777777" w:rsidR="00221DCA" w:rsidRPr="008059E9" w:rsidRDefault="00221DCA" w:rsidP="00C6602E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00221DCA" w:rsidRPr="008059E9" w:rsidSect="00D47BE2">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2269" w:right="720" w:bottom="1843" w:left="720" w:header="284" w:footer="539" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05CD8523" w14:textId="77777777" w:rsidR="00933E6B" w:rsidRDefault="00933E6B" w:rsidP="004E6B3D">
+    <w:p w14:paraId="5B05A799" w14:textId="77777777" w:rsidR="00AD06EB" w:rsidRDefault="00AD06EB" w:rsidP="004E6B3D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21976381" w14:textId="77777777" w:rsidR="00933E6B" w:rsidRDefault="00933E6B" w:rsidP="004E6B3D">
+    <w:p w14:paraId="036CEA65" w14:textId="77777777" w:rsidR="00AD06EB" w:rsidRDefault="00AD06EB" w:rsidP="004E6B3D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3D3300FA" w14:textId="77777777" w:rsidR="00933E6B" w:rsidRDefault="00933E6B">
+    <w:p w14:paraId="42B02F84" w14:textId="77777777" w:rsidR="00AD06EB" w:rsidRDefault="00AD06EB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -1703,62 +1703,61 @@
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="84504326"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1728636285"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
@@ -1968,170 +1967,98 @@
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Public </w:t>
     </w:r>
     <w:r w:rsidR="005C60A1">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Committee</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53488BD5" w14:textId="77777777" w:rsidR="00933E6B" w:rsidRDefault="00933E6B" w:rsidP="004E6B3D">
+    <w:p w14:paraId="24A1F7F2" w14:textId="77777777" w:rsidR="00AD06EB" w:rsidRDefault="00AD06EB" w:rsidP="004E6B3D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49ABED2D" w14:textId="77777777" w:rsidR="00933E6B" w:rsidRDefault="00933E6B" w:rsidP="004E6B3D">
+    <w:p w14:paraId="64A4837E" w14:textId="77777777" w:rsidR="00AD06EB" w:rsidRDefault="00AD06EB" w:rsidP="004E6B3D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="72E92DE8" w14:textId="77777777" w:rsidR="00933E6B" w:rsidRDefault="00933E6B">
+    <w:p w14:paraId="647709E0" w14:textId="77777777" w:rsidR="00AD06EB" w:rsidRDefault="00AD06EB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6B413F4F" w14:textId="59556EE2" w:rsidR="00C916CF" w:rsidRDefault="001A7741">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B413F4F" w14:textId="470BE9CC" w:rsidR="00C916CF" w:rsidRDefault="00C916CF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...34 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="18756E84" w14:textId="7B429DC6" w:rsidR="00920939" w:rsidRDefault="001A7741" w:rsidP="00762F1B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="18756E84" w14:textId="2F151239" w:rsidR="00920939" w:rsidRDefault="00762F1B" w:rsidP="00762F1B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...34 lines deleted...]
-    <w:r w:rsidR="00762F1B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="36"/>
         <w:szCs w:val="24"/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44DA6D1A" wp14:editId="471B563E">
           <wp:extent cx="4267200" cy="1085850"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1641637008" name="Picture 1641637008" descr="A close up of a logo&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Picture 1" descr="A close up of a logo&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -2143,109 +2070,73 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="4267200" cy="1085850"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="53D09505" w14:textId="0C481ED8" w:rsidR="00C916CF" w:rsidRDefault="001A7741">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="53D09505" w14:textId="0FDA5C19" w:rsidR="00C916CF" w:rsidRDefault="00C916CF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...34 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:textHash int2:hashCode="3DNM05BzWn4A/G" int2:id="xZTj17WU">
       <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03366150"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B4B06C2A"/>
     <w:lvl w:ilvl="0" w:tplc="4D9E3872">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6457,64 +6348,60 @@
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1152986336">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1200818342">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1217543992">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1897281731">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="178083609">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="2048143431">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="60"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" style="mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="red" stroke="f">
       <v:fill color="red" opacity=".5"/>
       <v:stroke on="f"/>
     </o:shapedefaults>
-    <o:shapelayout v:ext="edit">
-[...1 lines deleted...]
-    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00496911"/>
     <w:rsid w:val="000003A4"/>
     <w:rsid w:val="00000906"/>
     <w:rsid w:val="000011A7"/>
     <w:rsid w:val="00001502"/>
@@ -10051,50 +9938,51 @@
     <w:rsid w:val="00782686"/>
     <w:rsid w:val="0078333E"/>
     <w:rsid w:val="0078337B"/>
     <w:rsid w:val="00783FC2"/>
     <w:rsid w:val="007840B8"/>
     <w:rsid w:val="0078418D"/>
     <w:rsid w:val="00784882"/>
     <w:rsid w:val="00784B09"/>
     <w:rsid w:val="00784E3A"/>
     <w:rsid w:val="00784F79"/>
     <w:rsid w:val="007855AA"/>
     <w:rsid w:val="007856E0"/>
     <w:rsid w:val="00786091"/>
     <w:rsid w:val="0078629C"/>
     <w:rsid w:val="00786311"/>
     <w:rsid w:val="00786713"/>
     <w:rsid w:val="00786B93"/>
     <w:rsid w:val="00786D32"/>
     <w:rsid w:val="00786E80"/>
     <w:rsid w:val="0078719D"/>
     <w:rsid w:val="007872E2"/>
     <w:rsid w:val="007877F6"/>
     <w:rsid w:val="007878A3"/>
     <w:rsid w:val="00787FE2"/>
     <w:rsid w:val="00790891"/>
+    <w:rsid w:val="00790C87"/>
     <w:rsid w:val="00790D65"/>
     <w:rsid w:val="00791CDF"/>
     <w:rsid w:val="0079217D"/>
     <w:rsid w:val="007925EE"/>
     <w:rsid w:val="00792876"/>
     <w:rsid w:val="00792D52"/>
     <w:rsid w:val="00792DB3"/>
     <w:rsid w:val="00793639"/>
     <w:rsid w:val="0079389C"/>
     <w:rsid w:val="00794063"/>
     <w:rsid w:val="00794CB5"/>
     <w:rsid w:val="00794D74"/>
     <w:rsid w:val="007954AA"/>
     <w:rsid w:val="007956EF"/>
     <w:rsid w:val="00795C7A"/>
     <w:rsid w:val="00795EE6"/>
     <w:rsid w:val="00795FA2"/>
     <w:rsid w:val="007963E1"/>
     <w:rsid w:val="00796460"/>
     <w:rsid w:val="00796916"/>
     <w:rsid w:val="007969BC"/>
     <w:rsid w:val="00796BB3"/>
     <w:rsid w:val="00796D78"/>
     <w:rsid w:val="007971E4"/>
     <w:rsid w:val="00797CA2"/>
@@ -11571,50 +11459,51 @@
     <w:rsid w:val="00AC0B70"/>
     <w:rsid w:val="00AC1C92"/>
     <w:rsid w:val="00AC1CAA"/>
     <w:rsid w:val="00AC20AA"/>
     <w:rsid w:val="00AC2C38"/>
     <w:rsid w:val="00AC2F02"/>
     <w:rsid w:val="00AC32F0"/>
     <w:rsid w:val="00AC361B"/>
     <w:rsid w:val="00AC37DE"/>
     <w:rsid w:val="00AC3826"/>
     <w:rsid w:val="00AC3D97"/>
     <w:rsid w:val="00AC431F"/>
     <w:rsid w:val="00AC4E27"/>
     <w:rsid w:val="00AC4EA2"/>
     <w:rsid w:val="00AC51E1"/>
     <w:rsid w:val="00AC54CA"/>
     <w:rsid w:val="00AC5D3E"/>
     <w:rsid w:val="00AC602D"/>
     <w:rsid w:val="00AC61F8"/>
     <w:rsid w:val="00AC634B"/>
     <w:rsid w:val="00AC75B9"/>
     <w:rsid w:val="00AC7C48"/>
     <w:rsid w:val="00AC7FE4"/>
     <w:rsid w:val="00AD0473"/>
     <w:rsid w:val="00AD04A1"/>
+    <w:rsid w:val="00AD06EB"/>
     <w:rsid w:val="00AD1571"/>
     <w:rsid w:val="00AD166E"/>
     <w:rsid w:val="00AD1877"/>
     <w:rsid w:val="00AD1AE6"/>
     <w:rsid w:val="00AD1F85"/>
     <w:rsid w:val="00AD216E"/>
     <w:rsid w:val="00AD2B60"/>
     <w:rsid w:val="00AD2BE3"/>
     <w:rsid w:val="00AD2D48"/>
     <w:rsid w:val="00AD362D"/>
     <w:rsid w:val="00AD3704"/>
     <w:rsid w:val="00AD3787"/>
     <w:rsid w:val="00AD3C16"/>
     <w:rsid w:val="00AD4008"/>
     <w:rsid w:val="00AD406D"/>
     <w:rsid w:val="00AD416A"/>
     <w:rsid w:val="00AD43B4"/>
     <w:rsid w:val="00AD4A0E"/>
     <w:rsid w:val="00AD4BCA"/>
     <w:rsid w:val="00AD6B24"/>
     <w:rsid w:val="00AD6E81"/>
     <w:rsid w:val="00AD6EE8"/>
     <w:rsid w:val="00AD6FE1"/>
     <w:rsid w:val="00AD71CD"/>
     <w:rsid w:val="00AD7DCA"/>
@@ -11749,50 +11638,51 @@
     <w:rsid w:val="00B16E62"/>
     <w:rsid w:val="00B1759B"/>
     <w:rsid w:val="00B175FB"/>
     <w:rsid w:val="00B177CE"/>
     <w:rsid w:val="00B17AC2"/>
     <w:rsid w:val="00B17D49"/>
     <w:rsid w:val="00B206DA"/>
     <w:rsid w:val="00B20A15"/>
     <w:rsid w:val="00B20D18"/>
     <w:rsid w:val="00B2123C"/>
     <w:rsid w:val="00B21439"/>
     <w:rsid w:val="00B21D1D"/>
     <w:rsid w:val="00B21DA8"/>
     <w:rsid w:val="00B22085"/>
     <w:rsid w:val="00B222D1"/>
     <w:rsid w:val="00B2318C"/>
     <w:rsid w:val="00B23316"/>
     <w:rsid w:val="00B23677"/>
     <w:rsid w:val="00B239B3"/>
     <w:rsid w:val="00B23A24"/>
     <w:rsid w:val="00B24652"/>
     <w:rsid w:val="00B24776"/>
     <w:rsid w:val="00B24814"/>
     <w:rsid w:val="00B2493F"/>
     <w:rsid w:val="00B24CB8"/>
+    <w:rsid w:val="00B25295"/>
     <w:rsid w:val="00B2558A"/>
     <w:rsid w:val="00B25A65"/>
     <w:rsid w:val="00B26531"/>
     <w:rsid w:val="00B26698"/>
     <w:rsid w:val="00B26DC1"/>
     <w:rsid w:val="00B27184"/>
     <w:rsid w:val="00B278A6"/>
     <w:rsid w:val="00B30301"/>
     <w:rsid w:val="00B30A95"/>
     <w:rsid w:val="00B30EEA"/>
     <w:rsid w:val="00B30F96"/>
     <w:rsid w:val="00B313EC"/>
     <w:rsid w:val="00B31675"/>
     <w:rsid w:val="00B317A6"/>
     <w:rsid w:val="00B317AC"/>
     <w:rsid w:val="00B317F7"/>
     <w:rsid w:val="00B31FA7"/>
     <w:rsid w:val="00B320CF"/>
     <w:rsid w:val="00B32144"/>
     <w:rsid w:val="00B3226E"/>
     <w:rsid w:val="00B322F8"/>
     <w:rsid w:val="00B324DD"/>
     <w:rsid w:val="00B32A22"/>
     <w:rsid w:val="00B32B31"/>
     <w:rsid w:val="00B32BF5"/>
@@ -17124,63 +17014,63 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...8 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010001C022EFBB18C64ABE3B9933434D2554" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2b64952811415c62d0d0df39f3d34ba2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="60b0568e-e574-4342-a9c0-c22c6fec6509" xmlns:ns3="fdfaf355-f7ae-47f3-8f93-739a60756710" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b85015dbfa83b7beca0f1d5edc8036d9" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
     <xsd:import namespace="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
@@ -17360,118 +17250,118 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="60b0568e-e574-4342-a9c0-c22c6fec6509">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fdfaf355-f7ae-47f3-8f93-739a60756710" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98670089-4C1A-4509-9336-8A12256AE8BE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5CD23E84-97D1-4D40-8940-A6EF6A25D021}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A05F4054-F992-48D3-A3D1-81B704263E16}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B96C64B-1A89-473B-937C-B0B7BA477349}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
     <ds:schemaRef ds:uri="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A05F4054-F992-48D3-A3D1-81B704263E16}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98670089-4C1A-4509-9336-8A12256AE8BE}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
+    <ds:schemaRef ds:uri="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>127</Words>
-  <Characters>784</Characters>
+  <Words>135</Words>
+  <Characters>776</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>ABMU NHS Trust</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>910</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ABM COMMUNITY:  TRANSITION BOARD</dc:title>
   <dc:subject/>
   <dc:creator>je005111</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>