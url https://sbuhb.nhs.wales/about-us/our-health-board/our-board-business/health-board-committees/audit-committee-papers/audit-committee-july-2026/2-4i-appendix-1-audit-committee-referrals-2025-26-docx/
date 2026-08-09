--- v0 (2026-07-19)
+++ v1 (2026-08-09)
@@ -1,49 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="847" w:tblpY="285"/>
         <w:tblW w:w="22250" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -5776,138 +5771,152 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Unscheduled Care</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB119A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> report to the Performance and Finance Committee for advice. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26452E57" w14:textId="32EC1629" w:rsidR="00E67FE0" w:rsidRDefault="00E67FE0" w:rsidP="00E67FE0">
+          <w:p w14:paraId="26452E57" w14:textId="09568354" w:rsidR="00E67FE0" w:rsidRPr="00901684" w:rsidRDefault="00901684" w:rsidP="00E67FE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:commentRangeStart w:id="0"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="00B050"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00901684">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="00B050"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CLOSED. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AD7EF19" w14:textId="77777777" w:rsidR="00E67FE0" w:rsidRDefault="00E67FE0" w:rsidP="00E67FE0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6AB2DDFE" w14:textId="470F8E6E" w:rsidR="00E67FE0" w:rsidRPr="00300928" w:rsidRDefault="00E67FE0" w:rsidP="00E67FE0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
-              <w:t xml:space="preserve">Closed. </w:t>
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:t xml:space="preserve">The </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0046762D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:t xml:space="preserve">referral was not formally discussed and closed by the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Performance and Finance </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0046762D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Committee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> but </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300928">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve">the Audit Wales report was considered by Board and the key issues it highlighted were discussed extensively through both Board and </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> but </w:t>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PFC </w:t>
             </w:r>
             <w:r w:rsidRPr="00300928">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">the Audit Wales report was considered by Board and the key issues it highlighted were discussed extensively through both Board and </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">during 2025–26. Reports and discussions covered discharge planning, delayed pathways of care, clinically optimised patients, urgent and emergency care flow, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00300928">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">PFC </w:t>
-            </w:r>
+              <w:t>Taken</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00300928">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">during 2025–26. Reports and discussions covered discharge planning, delayed pathways of care, clinically optimised patients, urgent and emergency care flow, Taken together, this provides assurance that the themes and recommendations arising from the Audit Wales report received significant oversight, scrutiny and monitoring through the Health Board’s governance framework. </w:t>
-[...6 lines deleted...]
-              <w:commentReference w:id="0"/>
+              <w:t xml:space="preserve"> together, this provides assurance that the themes and recommendations arising from the Audit Wales report received significant oversight, scrutiny and monitoring through the Health Board’s governance framework. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3EC9775C" w14:textId="008E157C" w:rsidR="00C56F92" w:rsidRPr="00BB119A" w:rsidRDefault="00C56F92" w:rsidP="00735F75">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C56F92" w:rsidRPr="00BB119A" w14:paraId="4483D57A" w14:textId="77777777" w:rsidTr="00300928">
         <w:trPr>
           <w:trHeight w:val="1155"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1668" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D7164BE" w14:textId="7C996267" w:rsidR="00C56F92" w:rsidRPr="00BB119A" w:rsidRDefault="00C56F92" w:rsidP="00735F75">
@@ -6546,114 +6555,75 @@
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Considered at PFC Committee in April 2026. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="167E81AD" w14:textId="77777777" w:rsidR="00766532" w:rsidRPr="00BB119A" w:rsidRDefault="00766532" w:rsidP="00735F75">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04A7C5D7" w14:textId="77777777" w:rsidR="00766532" w:rsidRPr="00BB119A" w:rsidRDefault="00766532" w:rsidP="00766532">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00766532" w:rsidRPr="00BB119A" w:rsidSect="00735F75">
-      <w:headerReference w:type="default" r:id="rId15"/>
-      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="23811" w:h="16838" w:orient="landscape" w:code="8"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...37 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5ED8C97D" w14:textId="77777777" w:rsidR="00EA3BCF" w:rsidRDefault="00EA3BCF" w:rsidP="00735F75">
+    <w:p w14:paraId="39D9B324" w14:textId="77777777" w:rsidR="00E27435" w:rsidRDefault="00E27435" w:rsidP="00735F75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24E0318A" w14:textId="77777777" w:rsidR="00EA3BCF" w:rsidRDefault="00EA3BCF" w:rsidP="00735F75">
+    <w:p w14:paraId="560B11B5" w14:textId="77777777" w:rsidR="00E27435" w:rsidRDefault="00E27435" w:rsidP="00735F75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6713,97 +6683,96 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1988152539"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="7B071E19" w14:textId="72FBE654" w:rsidR="0039690F" w:rsidRDefault="0039690F">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="03B3EE94" w14:textId="77777777" w:rsidR="0039690F" w:rsidRDefault="0039690F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2613303F" w14:textId="77777777" w:rsidR="00EA3BCF" w:rsidRDefault="00EA3BCF" w:rsidP="00735F75">
+    <w:p w14:paraId="6B7A0D02" w14:textId="77777777" w:rsidR="00E27435" w:rsidRDefault="00E27435" w:rsidP="00735F75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E8ADC98" w14:textId="77777777" w:rsidR="00EA3BCF" w:rsidRDefault="00EA3BCF" w:rsidP="00735F75">
+    <w:p w14:paraId="19BA4D36" w14:textId="77777777" w:rsidR="00E27435" w:rsidRDefault="00E27435" w:rsidP="00735F75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2E7A2A72" w14:textId="77777777" w:rsidR="00735F75" w:rsidRPr="00766532" w:rsidRDefault="00735F75" w:rsidP="00735F75">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00766532">
@@ -8144,62 +8113,54 @@
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2034650831">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="580258332">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="924538836">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1495216204">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1729955973">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1954627849">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="979531329">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="50"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00766532"/>
     <w:rsid w:val="00036AB4"/>
     <w:rsid w:val="00070A5C"/>
     <w:rsid w:val="00073DD9"/>
     <w:rsid w:val="000A73EF"/>
     <w:rsid w:val="000F6FE2"/>
@@ -8242,145 +8203,150 @@
     <w:rsid w:val="00483C91"/>
     <w:rsid w:val="004858C9"/>
     <w:rsid w:val="00487E5E"/>
     <w:rsid w:val="00490F3B"/>
     <w:rsid w:val="004A4778"/>
     <w:rsid w:val="004B51CC"/>
     <w:rsid w:val="004B6912"/>
     <w:rsid w:val="004D2796"/>
     <w:rsid w:val="004D4450"/>
     <w:rsid w:val="004F562D"/>
     <w:rsid w:val="00501720"/>
     <w:rsid w:val="0050552E"/>
     <w:rsid w:val="00531066"/>
     <w:rsid w:val="005361D8"/>
     <w:rsid w:val="00540F8E"/>
     <w:rsid w:val="0055773B"/>
     <w:rsid w:val="00570745"/>
     <w:rsid w:val="005773AF"/>
     <w:rsid w:val="00586F54"/>
     <w:rsid w:val="00595755"/>
     <w:rsid w:val="00597E4E"/>
     <w:rsid w:val="005A1A57"/>
     <w:rsid w:val="005D5B02"/>
     <w:rsid w:val="00602260"/>
     <w:rsid w:val="006327E9"/>
+    <w:rsid w:val="006344BD"/>
     <w:rsid w:val="00640ADB"/>
     <w:rsid w:val="00641014"/>
     <w:rsid w:val="00650680"/>
     <w:rsid w:val="0065182D"/>
     <w:rsid w:val="00657B2C"/>
     <w:rsid w:val="00676356"/>
     <w:rsid w:val="006905F8"/>
     <w:rsid w:val="006C6F29"/>
     <w:rsid w:val="007053BF"/>
     <w:rsid w:val="00707C02"/>
     <w:rsid w:val="007152DA"/>
     <w:rsid w:val="0071582A"/>
     <w:rsid w:val="00716634"/>
     <w:rsid w:val="00735F75"/>
     <w:rsid w:val="0074588D"/>
     <w:rsid w:val="00766532"/>
     <w:rsid w:val="0077003E"/>
     <w:rsid w:val="00787656"/>
     <w:rsid w:val="007A1698"/>
     <w:rsid w:val="007D2F67"/>
     <w:rsid w:val="007E6682"/>
     <w:rsid w:val="007F5211"/>
     <w:rsid w:val="00835877"/>
     <w:rsid w:val="00841572"/>
     <w:rsid w:val="00842D84"/>
     <w:rsid w:val="008476CF"/>
     <w:rsid w:val="0086510B"/>
     <w:rsid w:val="00865614"/>
     <w:rsid w:val="008732ED"/>
     <w:rsid w:val="0088608E"/>
     <w:rsid w:val="008A5A7C"/>
     <w:rsid w:val="008C5E3E"/>
     <w:rsid w:val="008C7731"/>
     <w:rsid w:val="008E41D0"/>
     <w:rsid w:val="008F3766"/>
     <w:rsid w:val="008F4E6F"/>
+    <w:rsid w:val="00901684"/>
     <w:rsid w:val="0094372A"/>
     <w:rsid w:val="00962125"/>
     <w:rsid w:val="0098474F"/>
     <w:rsid w:val="009A197E"/>
     <w:rsid w:val="009A44F0"/>
     <w:rsid w:val="009A53ED"/>
     <w:rsid w:val="009B6A53"/>
     <w:rsid w:val="009D75EF"/>
     <w:rsid w:val="00A0540A"/>
     <w:rsid w:val="00A3218E"/>
     <w:rsid w:val="00A3240C"/>
     <w:rsid w:val="00A3559D"/>
     <w:rsid w:val="00A451B4"/>
     <w:rsid w:val="00AB6993"/>
     <w:rsid w:val="00AC42AA"/>
     <w:rsid w:val="00AC5026"/>
     <w:rsid w:val="00AD496C"/>
     <w:rsid w:val="00AF7FA8"/>
     <w:rsid w:val="00B01803"/>
+    <w:rsid w:val="00B12410"/>
     <w:rsid w:val="00B2218D"/>
     <w:rsid w:val="00B320B1"/>
     <w:rsid w:val="00B339D9"/>
     <w:rsid w:val="00B359CD"/>
     <w:rsid w:val="00B44AF6"/>
     <w:rsid w:val="00B53084"/>
     <w:rsid w:val="00B567C4"/>
     <w:rsid w:val="00B91D28"/>
     <w:rsid w:val="00BB119A"/>
     <w:rsid w:val="00BC4E11"/>
     <w:rsid w:val="00BD5491"/>
     <w:rsid w:val="00BD57D7"/>
     <w:rsid w:val="00BE3296"/>
     <w:rsid w:val="00BF7EEF"/>
     <w:rsid w:val="00C00AEE"/>
     <w:rsid w:val="00C145EA"/>
     <w:rsid w:val="00C27D14"/>
     <w:rsid w:val="00C422CF"/>
     <w:rsid w:val="00C46866"/>
     <w:rsid w:val="00C50843"/>
     <w:rsid w:val="00C56F92"/>
     <w:rsid w:val="00C73072"/>
     <w:rsid w:val="00CB171D"/>
     <w:rsid w:val="00CF0C0A"/>
     <w:rsid w:val="00D1079D"/>
     <w:rsid w:val="00D2248F"/>
     <w:rsid w:val="00D23B0C"/>
     <w:rsid w:val="00D47E8D"/>
     <w:rsid w:val="00D767AB"/>
     <w:rsid w:val="00D95366"/>
     <w:rsid w:val="00DB7CB6"/>
     <w:rsid w:val="00DD38D3"/>
     <w:rsid w:val="00E00B97"/>
     <w:rsid w:val="00E0103F"/>
     <w:rsid w:val="00E11D06"/>
     <w:rsid w:val="00E145CA"/>
     <w:rsid w:val="00E24409"/>
     <w:rsid w:val="00E25945"/>
+    <w:rsid w:val="00E27435"/>
     <w:rsid w:val="00E5722A"/>
     <w:rsid w:val="00E67FE0"/>
+    <w:rsid w:val="00E83C6E"/>
     <w:rsid w:val="00EA3BCF"/>
     <w:rsid w:val="00EA48E9"/>
     <w:rsid w:val="00ED6FB4"/>
     <w:rsid w:val="00EF5939"/>
     <w:rsid w:val="00F05D1F"/>
     <w:rsid w:val="00F15A1F"/>
     <w:rsid w:val="00F32488"/>
     <w:rsid w:val="00F70C23"/>
     <w:rsid w:val="00F95D61"/>
     <w:rsid w:val="00FA0074"/>
     <w:rsid w:val="00FB47C4"/>
     <w:rsid w:val="00FC4CBB"/>
     <w:rsid w:val="00FC57E0"/>
     <w:rsid w:val="00FC7520"/>
     <w:rsid w:val="00FD1BD3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -9525,51 +9491,51 @@
       <w:lang w:eastAsia="en-GB"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00787656"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9840,50 +9806,76 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="60b0568e-e574-4342-a9c0-c22c6fec6509">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fdfaf355-f7ae-47f3-8f93-739a60756710" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010001C022EFBB18C64ABE3B9933434D2554" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2b64952811415c62d0d0df39f3d34ba2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="60b0568e-e574-4342-a9c0-c22c6fec6509" xmlns:ns3="fdfaf355-f7ae-47f3-8f93-739a60756710" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b85015dbfa83b7beca0f1d5edc8036d9" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
     <xsd:import namespace="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
@@ -10063,154 +10055,128 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA8E5608-6E3D-4F18-A628-03DF07DD3B43}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF7E9D9C-B29F-4503-A672-FB6F791E7120}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
+    <ds:schemaRef ds:uri="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3ECBE400-CDAC-424C-9E79-D8696BCF409C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59476CC9-E77A-42E8-9385-7ABF4DA8376A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
     <ds:schemaRef ds:uri="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...26 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>1817</Words>
-  <Characters>10361</Characters>
+  <Characters>10360</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>86</Lines>
   <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Swansea Bay Health Board</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12154</CharactersWithSpaces>
+  <CharactersWithSpaces>12153</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Claire Mulcahy (Swansea Bay UHB - Corporate Governance )</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010001C022EFBB18C64ABE3B9933434D2554</vt:lpwstr>
   </property>