--- v0 (2026-05-27)
+++ v1 (2026-07-31)
@@ -11,86 +11,95 @@
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3320771D" w14:textId="77777777" w:rsidR="00FE5E56" w:rsidRPr="00EA199B" w:rsidRDefault="00AD2605" w:rsidP="006D10EE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Arial Bold" w:hAnsi="Verdana" w:cs="Arial Bold"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0F965E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>Swansea Bay University Health Board</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F866CFF" w14:textId="77777777" w:rsidR="00FE5E56" w:rsidRPr="00EA199B" w:rsidRDefault="00F15C08">
+    <w:p w14:paraId="7F866CFF" w14:textId="62E051FA" w:rsidR="00FE5E56" w:rsidRPr="00EA199B" w:rsidRDefault="007074A7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Arial Bold" w:hAnsi="Verdana" w:cs="Arial Bold"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0F965E15">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Unconfirmed</w:t>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00F15C08" w:rsidRPr="0F965E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>onfirmed</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63106E31" w14:textId="5BF52795" w:rsidR="00882AD5" w:rsidRPr="00EA199B" w:rsidRDefault="00795B8E" w:rsidP="0F965E15">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Arial Bold" w:hAnsi="Verdana" w:cs="Arial Bold"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0F965E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -264,51 +273,50 @@
         <w:tblW w:w="10076" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2983"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="5959"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F56535" w:rsidRPr="00EA199B" w14:paraId="3EE05593" w14:textId="77777777" w:rsidTr="58984D27">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10076" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1EB91ED3" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="00EA199B" w:rsidRDefault="1C703684" w:rsidP="0F965E15">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:bar w:val="none" w:sz="0" w:color="000000"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0F965E15">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -15003,72 +15011,71 @@
     <w:p w14:paraId="000A0B33" w14:textId="77777777" w:rsidR="00FE5E56" w:rsidRPr="004B1346" w:rsidRDefault="00FE5E56" w:rsidP="00935B89">
       <w:pPr>
         <w:pStyle w:val="BodyA"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FE5E56" w:rsidRPr="004B1346" w:rsidSect="0027236E">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1076" w:right="900" w:bottom="270" w:left="990" w:header="283" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44357635" w14:textId="77777777" w:rsidR="00945DE4" w:rsidRDefault="00945DE4">
+    <w:p w14:paraId="7257391D" w14:textId="77777777" w:rsidR="00A457D0" w:rsidRDefault="00A457D0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A4A7333" w14:textId="77777777" w:rsidR="00945DE4" w:rsidRDefault="00945DE4">
+    <w:p w14:paraId="32B5A469" w14:textId="77777777" w:rsidR="00A457D0" w:rsidRDefault="00A457D0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
-    <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
@@ -15081,51 +15088,50 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
-    <w:altName w:val="Yu Gothic"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="&quot;Verdana&quot;,sans-serif">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
@@ -15133,203 +15139,132 @@
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1566403403"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="34CF51C4" w14:textId="2F9A6642" w:rsidR="000236D5" w:rsidRDefault="000236D5">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3C479D64" w14:textId="77777777" w:rsidR="00D65434" w:rsidRPr="004612A3" w:rsidRDefault="00D65434" w:rsidP="004612A3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31A3B35E" w14:textId="77777777" w:rsidR="00945DE4" w:rsidRDefault="00945DE4">
+    <w:p w14:paraId="7FBAC661" w14:textId="77777777" w:rsidR="00A457D0" w:rsidRDefault="00A457D0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5197C273" w14:textId="77777777" w:rsidR="00945DE4" w:rsidRDefault="00945DE4">
+    <w:p w14:paraId="71BE0201" w14:textId="77777777" w:rsidR="00A457D0" w:rsidRDefault="00A457D0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="25566C56" w14:textId="733C8BD0" w:rsidR="00F56535" w:rsidRDefault="00945DE4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="25566C56" w14:textId="21061065" w:rsidR="00F56535" w:rsidRDefault="00F56535">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...34 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3F6D2EF6" w14:textId="787E4E49" w:rsidR="00D65434" w:rsidRPr="00682A9B" w:rsidRDefault="00945DE4" w:rsidP="00682A9B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F6D2EF6" w14:textId="00AFC98A" w:rsidR="00D65434" w:rsidRPr="00682A9B" w:rsidRDefault="00D65434" w:rsidP="00682A9B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...34 lines deleted...]
-    <w:r w:rsidR="00D65434">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="75DA241C" wp14:editId="4CA83032">
           <wp:extent cx="1762125" cy="448398"/>
           <wp:effectExtent l="0" t="0" r="0" b="8890"/>
           <wp:docPr id="1824106319" name="Picture 1824106319"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Lo res Swansea Bay logo.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
@@ -15337,114 +15272,79 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1766578" cy="449531"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1A3632B6" w14:textId="1F7C692D" w:rsidR="00F56535" w:rsidRDefault="00945DE4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A3632B6" w14:textId="52B5BC4F" w:rsidR="00F56535" w:rsidRDefault="00F56535">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...34 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
-<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence">
+<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:textHash int2:hashCode="a9mnciYjFE2JlF" int2:id="rp452LU4">
-      <int2:state int2:type="spell" int2:value="Rejected"/>
+      <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="kv4UVae7TQCfC0" int2:id="rRiG2z8l">
-      <int2:state int2:type="spell" int2:value="Rejected"/>
+      <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="kByidkXaRxGvMx" int2:id="b86EcAfk">
-      <int2:state int2:type="spell" int2:value="Rejected"/>
+      <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
   </int2:observations>
   <int2:intelligenceSettings/>
+  <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0030983C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="449A507E"/>
     <w:lvl w:ilvl="0" w:tplc="4ED6DBCE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2E6EAB74">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -31822,324 +31722,323 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1530142715">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="435948452">
     <w:abstractNumId w:val="51"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="11542585">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1173034028">
     <w:abstractNumId w:val="63"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1030452799">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="158228375">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1933737953">
     <w:abstractNumId w:val="54"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1372608178">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1566839758">
     <w:abstractNumId w:val="69"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="294529566">
     <w:abstractNumId w:val="68"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="289018822">
     <w:abstractNumId w:val="57"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="19666559">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="838926821">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="196894484">
     <w:abstractNumId w:val="50"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="22436982">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1032615779">
     <w:abstractNumId w:val="72"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="407843826">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1373307961">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1047994577">
     <w:abstractNumId w:val="74"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1047409818">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1348944860">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1031146823">
     <w:abstractNumId w:val="66"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="2112040626">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="1870993860">
     <w:abstractNumId w:val="67"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1635259672">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="1173378926">
     <w:abstractNumId w:val="59"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1253513444">
     <w:abstractNumId w:val="60"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1829786104">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1311210458">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="1492789222">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1245071598">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1292400882">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1865751349">
     <w:abstractNumId w:val="75"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="1813400061">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="954867620">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="2061782177">
     <w:abstractNumId w:val="78"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="330565973">
     <w:abstractNumId w:val="58"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="977606866">
     <w:abstractNumId w:val="73"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="409618353">
     <w:abstractNumId w:val="53"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="1932733500">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="41" w16cid:durableId="78406826">
     <w:abstractNumId w:val="56"/>
   </w:num>
-  <w:num w:numId="42">
+  <w:num w:numId="42" w16cid:durableId="161313066">
     <w:abstractNumId w:val="77"/>
   </w:num>
-  <w:num w:numId="43">
+  <w:num w:numId="43" w16cid:durableId="1480880345">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="44">
+  <w:num w:numId="44" w16cid:durableId="137841134">
     <w:abstractNumId w:val="55"/>
   </w:num>
-  <w:num w:numId="45">
+  <w:num w:numId="45" w16cid:durableId="1479490677">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="46">
+  <w:num w:numId="46" w16cid:durableId="1535583497">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="47">
+  <w:num w:numId="47" w16cid:durableId="824586942">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="48">
+  <w:num w:numId="48" w16cid:durableId="1095707321">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="49">
+  <w:num w:numId="49" w16cid:durableId="267007937">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="50">
+  <w:num w:numId="50" w16cid:durableId="133759811">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="51">
+  <w:num w:numId="51" w16cid:durableId="201987705">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="52">
+  <w:num w:numId="52" w16cid:durableId="874853543">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="53">
+  <w:num w:numId="53" w16cid:durableId="545718486">
     <w:abstractNumId w:val="61"/>
   </w:num>
-  <w:num w:numId="54">
+  <w:num w:numId="54" w16cid:durableId="670716307">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="55">
+  <w:num w:numId="55" w16cid:durableId="1736932886">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="56">
+  <w:num w:numId="56" w16cid:durableId="872963081">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="57">
+  <w:num w:numId="57" w16cid:durableId="410467503">
     <w:abstractNumId w:val="80"/>
   </w:num>
-  <w:num w:numId="58">
+  <w:num w:numId="58" w16cid:durableId="2012562597">
     <w:abstractNumId w:val="79"/>
   </w:num>
-  <w:num w:numId="59">
+  <w:num w:numId="59" w16cid:durableId="781457602">
     <w:abstractNumId w:val="81"/>
   </w:num>
-  <w:num w:numId="60">
+  <w:num w:numId="60" w16cid:durableId="239600995">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="61">
+  <w:num w:numId="61" w16cid:durableId="505480078">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="62">
+  <w:num w:numId="62" w16cid:durableId="228463251">
     <w:abstractNumId w:val="76"/>
   </w:num>
-  <w:num w:numId="63">
+  <w:num w:numId="63" w16cid:durableId="217592211">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="64">
+  <w:num w:numId="64" w16cid:durableId="1349912529">
     <w:abstractNumId w:val="49"/>
   </w:num>
-  <w:num w:numId="65">
+  <w:num w:numId="65" w16cid:durableId="1151482407">
     <w:abstractNumId w:val="52"/>
   </w:num>
-  <w:num w:numId="66">
+  <w:num w:numId="66" w16cid:durableId="1975985748">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="67">
+  <w:num w:numId="67" w16cid:durableId="486822559">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="68">
+  <w:num w:numId="68" w16cid:durableId="97258587">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="69">
+  <w:num w:numId="69" w16cid:durableId="330988786">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="70">
+  <w:num w:numId="70" w16cid:durableId="2058045090">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="71">
+  <w:num w:numId="71" w16cid:durableId="188836475">
     <w:abstractNumId w:val="71"/>
   </w:num>
-  <w:num w:numId="72">
+  <w:num w:numId="72" w16cid:durableId="1568757040">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="73">
+  <w:num w:numId="73" w16cid:durableId="496575334">
     <w:abstractNumId w:val="62"/>
   </w:num>
-  <w:num w:numId="74">
+  <w:num w:numId="74" w16cid:durableId="1663194220">
     <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="75">
+  <w:num w:numId="75" w16cid:durableId="241643348">
     <w:abstractNumId w:val="70"/>
   </w:num>
-  <w:num w:numId="76">
+  <w:num w:numId="76" w16cid:durableId="841626529">
     <w:abstractNumId w:val="83"/>
   </w:num>
-  <w:num w:numId="77">
+  <w:num w:numId="77" w16cid:durableId="1593854994">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="78">
+  <w:num w:numId="78" w16cid:durableId="255358849">
     <w:abstractNumId w:val="65"/>
   </w:num>
-  <w:num w:numId="79">
+  <w:num w:numId="79" w16cid:durableId="1101417364">
     <w:abstractNumId w:val="84"/>
   </w:num>
-  <w:num w:numId="80">
+  <w:num w:numId="80" w16cid:durableId="690910453">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="81">
+  <w:num w:numId="81" w16cid:durableId="232590607">
     <w:abstractNumId w:val="82"/>
   </w:num>
-  <w:num w:numId="82">
+  <w:num w:numId="82" w16cid:durableId="1598909130">
     <w:abstractNumId w:val="64"/>
   </w:num>
-  <w:num w:numId="83">
+  <w:num w:numId="83" w16cid:durableId="481387738">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="84">
+  <w:num w:numId="84" w16cid:durableId="172033749">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="85">
+  <w:num w:numId="85" w16cid:durableId="1787036980">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86">
+  <w:num w:numId="86" w16cid:durableId="1664551812">
     <w:abstractNumId w:val="47"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="86"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="50"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2052"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FE5E56"/>
     <w:rsid w:val="000018FD"/>
     <w:rsid w:val="00004CEE"/>
     <w:rsid w:val="00005497"/>
     <w:rsid w:val="00005B11"/>
     <w:rsid w:val="000101FC"/>
@@ -33137,50 +33036,51 @@
     <w:rsid w:val="006E4C8D"/>
     <w:rsid w:val="006E6FA7"/>
     <w:rsid w:val="006E7967"/>
     <w:rsid w:val="006F0654"/>
     <w:rsid w:val="006F0969"/>
     <w:rsid w:val="006F10C8"/>
     <w:rsid w:val="006F26FE"/>
     <w:rsid w:val="006F2AF3"/>
     <w:rsid w:val="006F2B00"/>
     <w:rsid w:val="006F367A"/>
     <w:rsid w:val="006F7A50"/>
     <w:rsid w:val="00700AAE"/>
     <w:rsid w:val="00700C5B"/>
     <w:rsid w:val="00700EBF"/>
     <w:rsid w:val="00701226"/>
     <w:rsid w:val="00702573"/>
     <w:rsid w:val="00703D5F"/>
     <w:rsid w:val="00704767"/>
     <w:rsid w:val="00704B4B"/>
     <w:rsid w:val="00704DCD"/>
     <w:rsid w:val="00704DF0"/>
     <w:rsid w:val="00705961"/>
     <w:rsid w:val="00706589"/>
     <w:rsid w:val="00706C89"/>
     <w:rsid w:val="0070743F"/>
+    <w:rsid w:val="007074A7"/>
     <w:rsid w:val="00707944"/>
     <w:rsid w:val="00711B8F"/>
     <w:rsid w:val="00713493"/>
     <w:rsid w:val="007134F0"/>
     <w:rsid w:val="007145A2"/>
     <w:rsid w:val="00714AF1"/>
     <w:rsid w:val="00720818"/>
     <w:rsid w:val="0072084C"/>
     <w:rsid w:val="00720921"/>
     <w:rsid w:val="00721C8E"/>
     <w:rsid w:val="00724B02"/>
     <w:rsid w:val="007250DB"/>
     <w:rsid w:val="0072526E"/>
     <w:rsid w:val="007253A2"/>
     <w:rsid w:val="007256BD"/>
     <w:rsid w:val="00725A43"/>
     <w:rsid w:val="00726AE6"/>
     <w:rsid w:val="00727CE3"/>
     <w:rsid w:val="00731B93"/>
     <w:rsid w:val="007336AF"/>
     <w:rsid w:val="00734B18"/>
     <w:rsid w:val="0073725E"/>
     <w:rsid w:val="00737B52"/>
     <w:rsid w:val="00740292"/>
     <w:rsid w:val="00741229"/>
@@ -33596,50 +33496,51 @@
     <w:rsid w:val="00A0355A"/>
     <w:rsid w:val="00A03BCE"/>
     <w:rsid w:val="00A059E2"/>
     <w:rsid w:val="00A063EA"/>
     <w:rsid w:val="00A064B0"/>
     <w:rsid w:val="00A075CA"/>
     <w:rsid w:val="00A13CD4"/>
     <w:rsid w:val="00A13DAC"/>
     <w:rsid w:val="00A17110"/>
     <w:rsid w:val="00A174CE"/>
     <w:rsid w:val="00A22007"/>
     <w:rsid w:val="00A228C7"/>
     <w:rsid w:val="00A231B5"/>
     <w:rsid w:val="00A246BC"/>
     <w:rsid w:val="00A26CAB"/>
     <w:rsid w:val="00A26DB9"/>
     <w:rsid w:val="00A2728F"/>
     <w:rsid w:val="00A30C84"/>
     <w:rsid w:val="00A35382"/>
     <w:rsid w:val="00A36102"/>
     <w:rsid w:val="00A37212"/>
     <w:rsid w:val="00A379AC"/>
     <w:rsid w:val="00A37C7A"/>
     <w:rsid w:val="00A414F6"/>
     <w:rsid w:val="00A41C67"/>
+    <w:rsid w:val="00A457D0"/>
     <w:rsid w:val="00A457E0"/>
     <w:rsid w:val="00A45AAE"/>
     <w:rsid w:val="00A51502"/>
     <w:rsid w:val="00A52844"/>
     <w:rsid w:val="00A536B8"/>
     <w:rsid w:val="00A54005"/>
     <w:rsid w:val="00A55479"/>
     <w:rsid w:val="00A55935"/>
     <w:rsid w:val="00A55A6E"/>
     <w:rsid w:val="00A56E43"/>
     <w:rsid w:val="00A56FA4"/>
     <w:rsid w:val="00A57ABE"/>
     <w:rsid w:val="00A61958"/>
     <w:rsid w:val="00A62149"/>
     <w:rsid w:val="00A629A3"/>
     <w:rsid w:val="00A63A04"/>
     <w:rsid w:val="00A64003"/>
     <w:rsid w:val="00A64DB4"/>
     <w:rsid w:val="00A650C9"/>
     <w:rsid w:val="00A66A55"/>
     <w:rsid w:val="00A671E8"/>
     <w:rsid w:val="00A67E3C"/>
     <w:rsid w:val="00A703CD"/>
     <w:rsid w:val="00A7041E"/>
     <w:rsid w:val="00A7111B"/>
@@ -33887,50 +33788,51 @@
     <w:rsid w:val="00BF42B6"/>
     <w:rsid w:val="00BF474A"/>
     <w:rsid w:val="00BF6572"/>
     <w:rsid w:val="00BF7602"/>
     <w:rsid w:val="00BF7BD8"/>
     <w:rsid w:val="00BF7D41"/>
     <w:rsid w:val="00BF7FC2"/>
     <w:rsid w:val="00C00107"/>
     <w:rsid w:val="00C0091E"/>
     <w:rsid w:val="00C01396"/>
     <w:rsid w:val="00C014F4"/>
     <w:rsid w:val="00C01C97"/>
     <w:rsid w:val="00C04873"/>
     <w:rsid w:val="00C04DBC"/>
     <w:rsid w:val="00C0550F"/>
     <w:rsid w:val="00C05870"/>
     <w:rsid w:val="00C0779C"/>
     <w:rsid w:val="00C0CF65"/>
     <w:rsid w:val="00C1137B"/>
     <w:rsid w:val="00C12330"/>
     <w:rsid w:val="00C129B6"/>
     <w:rsid w:val="00C12D1F"/>
     <w:rsid w:val="00C13FB8"/>
     <w:rsid w:val="00C16400"/>
     <w:rsid w:val="00C16ED7"/>
+    <w:rsid w:val="00C1778D"/>
     <w:rsid w:val="00C212F8"/>
     <w:rsid w:val="00C218A3"/>
     <w:rsid w:val="00C219B2"/>
     <w:rsid w:val="00C23193"/>
     <w:rsid w:val="00C2331B"/>
     <w:rsid w:val="00C23A2C"/>
     <w:rsid w:val="00C25515"/>
     <w:rsid w:val="00C25DC7"/>
     <w:rsid w:val="00C261F6"/>
     <w:rsid w:val="00C27BD6"/>
     <w:rsid w:val="00C308AB"/>
     <w:rsid w:val="00C31339"/>
     <w:rsid w:val="00C32CE4"/>
     <w:rsid w:val="00C33303"/>
     <w:rsid w:val="00C36645"/>
     <w:rsid w:val="00C366A7"/>
     <w:rsid w:val="00C4031C"/>
     <w:rsid w:val="00C40569"/>
     <w:rsid w:val="00C4186B"/>
     <w:rsid w:val="00C44C23"/>
     <w:rsid w:val="00C46F15"/>
     <w:rsid w:val="00C50B75"/>
     <w:rsid w:val="00C511B1"/>
     <w:rsid w:val="00C535F7"/>
     <w:rsid w:val="00C53D83"/>
@@ -36126,64 +36028,64 @@
     <w:rsid w:val="7F8DCC18"/>
     <w:rsid w:val="7FA930E6"/>
     <w:rsid w:val="7FAB42DB"/>
     <w:rsid w:val="7FD29F03"/>
     <w:rsid w:val="7FD39DDB"/>
     <w:rsid w:val="7FF1C47D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2052"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="22211E7C"/>
   <w15:docId w15:val="{F023260D-00D2-4A5B-8F94-15C2FA4C128B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:bdr w:val="nil"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -37348,51 +37250,51 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="fui-menuitemcontent">
     <w:name w:val="fui-menuitem__content"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00275C28"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="screenreaderfriendlyhiddentag-323">
     <w:name w:val="screenreaderfriendlyhiddentag-323"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="002C6A04"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="screenreaderfriendlyhiddentag-332">
     <w:name w:val="screenreaderfriendlyhiddentag-332"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="0086736F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="fui-input">
     <w:name w:val="fui-input"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00A87A11"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="49770776">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="90398729">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -40968,51 +40870,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2099910448">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="R94fdbb9179294171" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -41253,52 +41155,78 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010001C022EFBB18C64ABE3B9933434D2554" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fa1fdaed32ccfb62a78fe7804e1feb11">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="60b0568e-e574-4342-a9c0-c22c6fec6509" xmlns:ns3="fdfaf355-f7ae-47f3-8f93-739a60756710" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="243aadca8e19f5d5123f99ada160efc8" ns1:_="" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="60b0568e-e574-4342-a9c0-c22c6fec6509">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fdfaf355-f7ae-47f3-8f93-739a60756710" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010001C022EFBB18C64ABE3B9933434D2554" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2b64952811415c62d0d0df39f3d34ba2">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="60b0568e-e574-4342-a9c0-c22c6fec6509" xmlns:ns3="fdfaf355-f7ae-47f3-8f93-739a60756710" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b85015dbfa83b7beca0f1d5edc8036d9" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
     <xsd:import namespace="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -41476,123 +41404,113 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...24 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B5CE8D1-8FA3-4BE8-A305-BAFCE144B50D}"/>
-[...18 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43E32336-CE01-44E4-9A41-2C67DA10EE64}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
     <ds:schemaRef ds:uri="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC971249-E7FD-4CFF-B3BB-8DCBB04C80C8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33C319E3-D844-4861-AE6F-62DC39A8A867}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CCF370A4-F047-4746-A5AB-A1F2FA681B4B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
+    <ds:schemaRef ds:uri="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>23</Pages>
   <Words>6177</Words>
-  <Characters>35211</Characters>
+  <Characters>35209</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>293</Lines>
   <Paragraphs>82</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>ABM LHB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>41306</CharactersWithSpaces>
+  <CharactersWithSpaces>41304</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Wendy Penrhyn-Jones (ABM ULHB - Administration)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010001C022EFBB18C64ABE3B9933434D2554</vt:lpwstr>