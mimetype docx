--- v0 (2026-04-29)
+++ v1 (2026-07-21)
@@ -12,2412 +12,2392 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="004B1346" w:rsidR="00882AD5" w:rsidP="73F01B0C" w:rsidRDefault="00795B8E" w14:paraId="407CA650" w14:textId="4AAAE7A2">
+    <w:p w14:paraId="407CA650" w14:textId="4AAAE7A2" w:rsidR="00882AD5" w:rsidRPr="004B1346" w:rsidRDefault="00AD2605" w:rsidP="73F01B0C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
-[...1 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial Bold" w:hAnsi="Verdana" w:cs="Arial Bold"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="73F01B0C" w:rsidR="00AD2605">
+      <w:r w:rsidRPr="73F01B0C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>Swansea Bay University Health Board</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B1346" w:rsidR="00882AD5" w:rsidP="73F01B0C" w:rsidRDefault="00795B8E" w14:paraId="27693BE4" w14:textId="4B8316E0">
+    <w:p w14:paraId="27693BE4" w14:textId="4B8316E0" w:rsidR="00882AD5" w:rsidRPr="004B1346" w:rsidRDefault="647173DD" w:rsidP="73F01B0C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="73F01B0C" w:rsidR="647173DD">
+      <w:r w:rsidRPr="73F01B0C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CONFIRMED</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B1346" w:rsidR="00882AD5" w:rsidP="73F01B0C" w:rsidRDefault="00795B8E" w14:paraId="63106E31" w14:textId="26B37305">
+    <w:p w14:paraId="63106E31" w14:textId="26B37305" w:rsidR="00882AD5" w:rsidRPr="004B1346" w:rsidRDefault="00795B8E" w:rsidP="73F01B0C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
-[...1 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial Bold" w:hAnsi="Verdana" w:cs="Arial Bold"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="73F01B0C" w:rsidR="00795B8E">
+      <w:r w:rsidRPr="73F01B0C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="73F01B0C" w:rsidR="00882AD5">
+      <w:r w:rsidR="00882AD5" w:rsidRPr="73F01B0C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Minutes of the</w:t>
       </w:r>
-      <w:r w:rsidRPr="73F01B0C" w:rsidR="00432EA2">
+      <w:r w:rsidR="00432EA2" w:rsidRPr="73F01B0C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="73F01B0C" w:rsidR="00EB4029">
+      <w:r w:rsidR="00EB4029" w:rsidRPr="73F01B0C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mental Health Legislation</w:t>
       </w:r>
-      <w:r w:rsidRPr="73F01B0C" w:rsidR="002054CE">
+      <w:r w:rsidR="002054CE" w:rsidRPr="73F01B0C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Committee</w:t>
       </w:r>
-      <w:r w:rsidRPr="73F01B0C" w:rsidR="00882AD5">
+      <w:r w:rsidR="00882AD5" w:rsidRPr="73F01B0C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB4029" w:rsidP="054A1B6E" w:rsidRDefault="00882AD5" w14:paraId="4676F848" w14:textId="25532ADC">
+    <w:p w14:paraId="4676F848" w14:textId="25532ADC" w:rsidR="00EB4029" w:rsidRDefault="00882AD5" w:rsidP="054A1B6E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8E2AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">held on </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B8E2AB" w:rsidR="4269A6F5">
+      <w:r w:rsidR="4269A6F5" w:rsidRPr="00B8E2AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tuesday, 4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B8E2AB" w:rsidR="4B7B0D35">
+      <w:r w:rsidR="4B7B0D35" w:rsidRPr="00B8E2AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> November </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B8E2AB" w:rsidR="00D932BD">
+      <w:r w:rsidR="00D932BD" w:rsidRPr="00B8E2AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B1346" w:rsidR="00882AD5" w:rsidP="0099078F" w:rsidRDefault="0099078F" w14:paraId="08603BE0" w14:textId="182E621F">
+    <w:p w14:paraId="08603BE0" w14:textId="182E621F" w:rsidR="00882AD5" w:rsidRPr="004B1346" w:rsidRDefault="0099078F" w:rsidP="0099078F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial Bold" w:hAnsi="Verdana" w:cs="Arial Bold"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B1346">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial Bold" w:hAnsi="Verdana" w:cs="Arial Bold"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B1346" w:rsidR="00882AD5">
+      <w:r w:rsidR="00882AD5" w:rsidRPr="004B1346">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>via Microsoft Teams</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B1346" w:rsidR="00882AD5" w:rsidP="00882AD5" w:rsidRDefault="00882AD5" w14:paraId="6EE5AD54" w14:textId="77777777">
+    <w:p w14:paraId="6EE5AD54" w14:textId="77777777" w:rsidR="00882AD5" w:rsidRPr="004B1346" w:rsidRDefault="00882AD5" w:rsidP="00882AD5">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial Bold" w:hAnsi="Verdana" w:cs="Arial Bold"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10076" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2983"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="5959"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="00B8E2AB" w14:paraId="3EE05593" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="3EE05593" w14:textId="77777777" w:rsidTr="00B8E2AB">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10076" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="00C314A3" w:rsidRDefault="00F56535" w14:paraId="1EB91ED3" w14:textId="77777777">
+          <w:p w14:paraId="1EB91ED3" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1346">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Present:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00412F2A" w:rsidTr="00B8E2AB" w14:paraId="058208A9" w14:textId="77777777">
-[...125 lines deleted...]
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00EC0C01" w:rsidTr="00B8E2AB" w14:paraId="474E97BE" w14:textId="77777777">
+      <w:tr w:rsidR="00412F2A" w:rsidRPr="004B1346" w14:paraId="058208A9" w14:textId="77777777" w:rsidTr="00B8E2AB">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC0C01" w:rsidP="00B8E2AB" w:rsidRDefault="458D1A5C" w14:paraId="4F209229" w14:textId="7F79FD13">
+          <w:p w14:paraId="3F3FC8D6" w14:textId="0EC0C104" w:rsidR="00412F2A" w:rsidRPr="004B1346" w:rsidRDefault="00412F2A" w:rsidP="00412F2A">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
-              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B8E2AB">
-[...4 lines deleted...]
-              <w:t>David Martin Lloyd</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Anne-Louise Ferguson</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1346">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC0C01" w:rsidP="00B8E2AB" w:rsidRDefault="00EC0C01" w14:paraId="2F9409F9" w14:textId="206458B1">
+          <w:p w14:paraId="0D088AD1" w14:textId="4E54DC46" w:rsidR="00412F2A" w:rsidRPr="004B1346" w:rsidRDefault="00412F2A" w:rsidP="00412F2A">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B8E2AB">
-[...13 lines deleted...]
-              <w:t>DML)</w:t>
+            <w:r w:rsidRPr="009F36EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>(ALF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC0C01" w:rsidP="00412F2A" w:rsidRDefault="00EC0C01" w14:paraId="5D4F53CC" w14:textId="2377D61A">
+          <w:p w14:paraId="1BC23BEF" w14:textId="405C6060" w:rsidR="00412F2A" w:rsidRPr="004B1346" w:rsidRDefault="00412F2A" w:rsidP="00412F2A">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Independent Member </w:t>
+            <w:r w:rsidRPr="009F36EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Chair</w:t>
+            </w:r>
+            <w:r w:rsidR="4ED5C0DA" w:rsidRPr="009F36EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="4ED5C0DA" w:rsidRPr="1C8DC160">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>(For item 42/25)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00412F2A" w:rsidTr="00B8E2AB" w14:paraId="117FAFBA" w14:textId="77777777">
+      <w:tr w:rsidR="00EC0C01" w:rsidRPr="004B1346" w14:paraId="474E97BE" w14:textId="77777777" w:rsidTr="00B8E2AB">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00412F2A" w:rsidP="00412F2A" w:rsidRDefault="00412F2A" w14:paraId="6892DDC9" w14:textId="79985BBC">
+          <w:p w14:paraId="4F209229" w14:textId="7F79FD13" w:rsidR="00EC0C01" w:rsidRDefault="458D1A5C" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Patricia Price</w:t>
+            <w:r w:rsidRPr="00B8E2AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>David Martin Lloyd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00412F2A" w:rsidP="00412F2A" w:rsidRDefault="00412F2A" w14:paraId="6553502B" w14:textId="6C54C74D">
+          <w:p w14:paraId="2F9409F9" w14:textId="206458B1" w:rsidR="00EC0C01" w:rsidRDefault="00EC0C01" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>(PP)</w:t>
+            <w:r w:rsidRPr="00B8E2AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="6A92446A" w:rsidRPr="00B8E2AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>DML)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00412F2A" w:rsidP="00412F2A" w:rsidRDefault="00412F2A" w14:paraId="48376DE4" w14:textId="31128947">
+          <w:p w14:paraId="5D4F53CC" w14:textId="2377D61A" w:rsidR="00EC0C01" w:rsidRDefault="00EC0C01" w:rsidP="00412F2A">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Independent Member </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00412F2A" w:rsidTr="00B8E2AB" w14:paraId="014F6C14" w14:textId="77777777">
+      <w:tr w:rsidR="00412F2A" w:rsidRPr="004B1346" w14:paraId="117FAFBA" w14:textId="77777777" w:rsidTr="00B8E2AB">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00412F2A" w:rsidP="00412F2A" w:rsidRDefault="00412F2A" w14:paraId="2E93922D" w14:textId="2F2937C5">
+          <w:p w14:paraId="6892DDC9" w14:textId="79985BBC" w:rsidR="00412F2A" w:rsidRPr="004B1346" w:rsidRDefault="00412F2A" w:rsidP="00412F2A">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-[...3 lines deleted...]
-              <w:t>Steve Spill</w:t>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Patricia Price</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00412F2A" w:rsidP="00412F2A" w:rsidRDefault="00412F2A" w14:paraId="6E5B8736" w14:textId="5B4D4546">
+          <w:p w14:paraId="6553502B" w14:textId="6C54C74D" w:rsidR="00412F2A" w:rsidRPr="004B1346" w:rsidRDefault="00412F2A" w:rsidP="00412F2A">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-[...3 lines deleted...]
-              <w:t>(SS)</w:t>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>(PP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00412F2A" w:rsidP="00412F2A" w:rsidRDefault="00412F2A" w14:paraId="485F0BAB" w14:textId="3E677DEC">
+          <w:p w14:paraId="48376DE4" w14:textId="31128947" w:rsidR="00412F2A" w:rsidRPr="004B1346" w:rsidRDefault="00412F2A" w:rsidP="00412F2A">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Independent Member </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="00B8E2AB" w14:paraId="2933D1E3" w14:textId="77777777">
+      <w:tr w:rsidR="00412F2A" w:rsidRPr="004B1346" w14:paraId="014F6C14" w14:textId="77777777" w:rsidTr="00B8E2AB">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E93922D" w14:textId="2F2937C5" w:rsidR="00412F2A" w:rsidRPr="004B1346" w:rsidRDefault="00412F2A" w:rsidP="00412F2A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Steve Spill</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E5B8736" w14:textId="5B4D4546" w:rsidR="00412F2A" w:rsidRPr="004B1346" w:rsidRDefault="00412F2A" w:rsidP="00412F2A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>(SS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5959" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="485F0BAB" w14:textId="3E677DEC" w:rsidR="00412F2A" w:rsidRPr="004B1346" w:rsidRDefault="00412F2A" w:rsidP="00412F2A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Independent Member </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="2933D1E3" w14:textId="77777777" w:rsidTr="00B8E2AB">
         <w:trPr>
           <w:trHeight w:val="310"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10076" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="00C314A3" w:rsidRDefault="00F56535" w14:paraId="476C84EA" w14:textId="77777777">
+          <w:p w14:paraId="476C84EA" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1346">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>In Attendance:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00EC0C01" w:rsidTr="00B8E2AB" w14:paraId="473F8AE3" w14:textId="77777777">
+      <w:tr w:rsidR="00EC0C01" w:rsidRPr="004B1346" w14:paraId="473F8AE3" w14:textId="77777777" w:rsidTr="00B8E2AB">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC0C01" w:rsidP="00EC0C01" w:rsidRDefault="00EC0C01" w14:paraId="644EC051" w14:textId="44CAE095">
+          <w:p w14:paraId="644EC051" w14:textId="44CAE095" w:rsidR="00EC0C01" w:rsidRDefault="00EC0C01" w:rsidP="00EC0C01">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1890"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Rebecca Cochrane </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC0C01" w:rsidP="00C314A3" w:rsidRDefault="00EC0C01" w14:paraId="3C34D791" w14:textId="58EC669B">
+          <w:p w14:paraId="3C34D791" w14:textId="58EC669B" w:rsidR="00EC0C01" w:rsidRDefault="00EC0C01" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(RC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC0C01" w:rsidP="00C314A3" w:rsidRDefault="00EC0C01" w14:paraId="523E9DFB" w14:textId="47979E74">
+          <w:p w14:paraId="523E9DFB" w14:textId="47979E74" w:rsidR="00EC0C01" w:rsidRDefault="00EC0C01" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Lead for Court of Protection and MCA </w:t>
             </w:r>
             <w:r w:rsidR="00640A5B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Advocacy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Services </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8E2AB" w:rsidTr="00B8E2AB" w14:paraId="6BF6B410" w14:textId="77777777">
+      <w:tr w:rsidR="00B8E2AB" w14:paraId="6BF6B410" w14:textId="77777777" w:rsidTr="00B8E2AB">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="68CAA48C" w:rsidP="00B8E2AB" w:rsidRDefault="68CAA48C" w14:paraId="6391E6FC" w14:textId="3A619F31">
+          <w:p w14:paraId="6391E6FC" w14:textId="3A619F31" w:rsidR="68CAA48C" w:rsidRDefault="68CAA48C" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Amelia Cole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="68CAA48C" w:rsidP="00B8E2AB" w:rsidRDefault="68CAA48C" w14:paraId="33B75619" w14:textId="6296F09B">
+          <w:p w14:paraId="33B75619" w14:textId="6296F09B" w:rsidR="68CAA48C" w:rsidRDefault="68CAA48C" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(AC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="68CAA48C" w:rsidP="00B8E2AB" w:rsidRDefault="68CAA48C" w14:paraId="2C19F95A" w14:textId="354E46DE">
+          <w:p w14:paraId="2C19F95A" w14:textId="354E46DE" w:rsidR="68CAA48C" w:rsidRDefault="68CAA48C" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Corporate Governance Officer (Note taker)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="1037658C" w:rsidTr="00B8E2AB" w14:paraId="6F1A24E3" w14:textId="77777777">
+      <w:tr w:rsidR="1037658C" w14:paraId="6F1A24E3" w14:textId="77777777" w:rsidTr="00B8E2AB">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="337CE30B" w:rsidP="1037658C" w:rsidRDefault="337CE30B" w14:paraId="39395238" w14:textId="6E901478">
+          <w:p w14:paraId="39395238" w14:textId="6E901478" w:rsidR="337CE30B" w:rsidRDefault="337CE30B" w:rsidP="1037658C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Penny Jane Cram</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="337CE30B" w:rsidP="1037658C" w:rsidRDefault="337CE30B" w14:paraId="458E513F" w14:textId="4FA292F8">
+          <w:p w14:paraId="458E513F" w14:textId="4FA292F8" w:rsidR="337CE30B" w:rsidRDefault="337CE30B" w:rsidP="1037658C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(PC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="337CE30B" w:rsidP="1037658C" w:rsidRDefault="337CE30B" w14:paraId="43E35F9C" w14:textId="68C559AC">
+          <w:p w14:paraId="43E35F9C" w14:textId="68C559AC" w:rsidR="337CE30B" w:rsidRDefault="337CE30B" w:rsidP="1037658C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Mental Health Act Service Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00412F2A" w:rsidTr="00B8E2AB" w14:paraId="00EEA240" w14:textId="77777777">
+      <w:tr w:rsidR="00412F2A" w:rsidRPr="004B1346" w14:paraId="00EEA240" w14:textId="77777777" w:rsidTr="00B8E2AB">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00412F2A" w:rsidP="00C314A3" w:rsidRDefault="00412F2A" w14:paraId="5AA1889E" w14:textId="5BDA2010">
+          <w:p w14:paraId="5AA1889E" w14:textId="5BDA2010" w:rsidR="00412F2A" w:rsidRDefault="00412F2A" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Amanda Davies </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00412F2A" w:rsidP="00C314A3" w:rsidRDefault="00412F2A" w14:paraId="0202FEAD" w14:textId="1C67D6B6">
+          <w:p w14:paraId="0202FEAD" w14:textId="1C67D6B6" w:rsidR="00412F2A" w:rsidRPr="004B1346" w:rsidRDefault="00412F2A" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(AD)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00412F2A" w:rsidP="3A927D4C" w:rsidRDefault="4DDAB1D0" w14:paraId="47F0EE31" w14:textId="0E70B7C1">
+          <w:p w14:paraId="47F0EE31" w14:textId="0E70B7C1" w:rsidR="00412F2A" w:rsidRDefault="4DDAB1D0" w:rsidP="3A927D4C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="000000" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bar w:val="none" w:sz="0" w:color="000000"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Manager Long Term Care </w:t>
             </w:r>
-            <w:r w:rsidRPr="1C8DC160" w:rsidR="50DA62AD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="50DA62AD" w:rsidRPr="1C8DC160">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(For item 40/25)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8E2AB" w:rsidTr="00B8E2AB" w14:paraId="3368F03A" w14:textId="77777777">
+      <w:tr w:rsidR="00B8E2AB" w14:paraId="3368F03A" w14:textId="77777777" w:rsidTr="00B8E2AB">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="02AAEB64" w:rsidP="00B8E2AB" w:rsidRDefault="02AAEB64" w14:paraId="0405509A" w14:textId="2C04786E">
+          <w:p w14:paraId="0405509A" w14:textId="2C04786E" w:rsidR="02AAEB64" w:rsidRDefault="02AAEB64" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Karen Gronert</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="02AAEB64" w:rsidP="00B8E2AB" w:rsidRDefault="02AAEB64" w14:paraId="53647155" w14:textId="679A54B0">
+          <w:p w14:paraId="53647155" w14:textId="679A54B0" w:rsidR="02AAEB64" w:rsidRDefault="02AAEB64" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(KG)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="02AAEB64" w:rsidP="00B8E2AB" w:rsidRDefault="02AAEB64" w14:paraId="283F29FF" w14:textId="411508D5">
+          <w:p w14:paraId="283F29FF" w14:textId="411508D5" w:rsidR="02AAEB64" w:rsidRDefault="02AAEB64" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Head of Nursing</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="1037658C" w:rsidTr="00B8E2AB" w14:paraId="4DA63776" w14:textId="77777777">
+      <w:tr w:rsidR="1037658C" w14:paraId="4DA63776" w14:textId="77777777" w:rsidTr="00B8E2AB">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="2EF0E8E5" w:rsidP="1037658C" w:rsidRDefault="2EF0E8E5" w14:paraId="0E526B9E" w14:textId="602EABA6">
+          <w:p w14:paraId="0E526B9E" w14:textId="602EABA6" w:rsidR="2EF0E8E5" w:rsidRDefault="2EF0E8E5" w:rsidP="1037658C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Hazel Lloyd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="2EF0E8E5" w:rsidP="1037658C" w:rsidRDefault="2EF0E8E5" w14:paraId="50B0762A" w14:textId="4F5BEAE7">
+          <w:p w14:paraId="50B0762A" w14:textId="4F5BEAE7" w:rsidR="2EF0E8E5" w:rsidRDefault="2EF0E8E5" w:rsidP="1037658C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(HL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="2EF0E8E5" w:rsidP="00B8E2AB" w:rsidRDefault="78BE3C3B" w14:paraId="34E546D5" w14:textId="33796847">
+          <w:p w14:paraId="34E546D5" w14:textId="33796847" w:rsidR="2EF0E8E5" w:rsidRDefault="78BE3C3B" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Director of Corporate Governance </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8E2AB" w:rsidTr="00B8E2AB" w14:paraId="71B14730" w14:textId="77777777">
+      <w:tr w:rsidR="00B8E2AB" w14:paraId="71B14730" w14:textId="77777777" w:rsidTr="00B8E2AB">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="67EC702B" w:rsidP="00B8E2AB" w:rsidRDefault="67EC702B" w14:paraId="7D27C035" w14:textId="0D7587A9">
+          <w:p w14:paraId="7D27C035" w14:textId="0D7587A9" w:rsidR="67EC702B" w:rsidRDefault="67EC702B" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Osian Lloyd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="67EC702B" w:rsidP="00B8E2AB" w:rsidRDefault="67EC702B" w14:paraId="5D572E25" w14:textId="483E2EC9">
+          <w:p w14:paraId="5D572E25" w14:textId="483E2EC9" w:rsidR="67EC702B" w:rsidRDefault="67EC702B" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(OL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="67EC702B" w:rsidP="00B8E2AB" w:rsidRDefault="67EC702B" w14:paraId="2AD20D6A" w14:textId="60DD9ABB">
+          <w:p w14:paraId="2AD20D6A" w14:textId="60DD9ABB" w:rsidR="67EC702B" w:rsidRDefault="67EC702B" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Head of Internal Audit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00412F2A" w:rsidTr="00B8E2AB" w14:paraId="0CFD2819" w14:textId="77777777">
+      <w:tr w:rsidR="00412F2A" w:rsidRPr="004B1346" w14:paraId="0CFD2819" w14:textId="77777777" w:rsidTr="00B8E2AB">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00412F2A" w:rsidP="00412F2A" w:rsidRDefault="00412F2A" w14:paraId="5549D303" w14:textId="3A58E985">
+          <w:p w14:paraId="5549D303" w14:textId="3A58E985" w:rsidR="00412F2A" w:rsidRPr="004B1346" w:rsidRDefault="00412F2A" w:rsidP="00412F2A">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Dermot Nolan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00412F2A" w:rsidP="00412F2A" w:rsidRDefault="00412F2A" w14:paraId="0C310790" w14:textId="00035A5A">
+          <w:p w14:paraId="0C310790" w14:textId="00035A5A" w:rsidR="00412F2A" w:rsidRPr="004B1346" w:rsidRDefault="00412F2A" w:rsidP="00412F2A">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(DN)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00412F2A" w:rsidP="3A927D4C" w:rsidRDefault="4DDAB1D0" w14:paraId="4FFBE140" w14:textId="03702E20">
+          <w:p w14:paraId="4FFBE140" w14:textId="03702E20" w:rsidR="00412F2A" w:rsidRPr="004B1346" w:rsidRDefault="4DDAB1D0" w:rsidP="3A927D4C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="000000" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bar w:val="none" w:sz="0" w:color="000000"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Service Group Director for MH and LD </w:t>
             </w:r>
-            <w:r w:rsidRPr="3A927D4C" w:rsidR="703B4505">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="703B4505" w:rsidRPr="3A927D4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(For items 39/25, 41/25)</w:t>
             </w:r>
             <w:r w:rsidRPr="3A927D4C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="1037658C" w:rsidTr="00B8E2AB" w14:paraId="1A31474A" w14:textId="77777777">
+      <w:tr w:rsidR="1037658C" w14:paraId="1A31474A" w14:textId="77777777" w:rsidTr="00B8E2AB">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="6A5C2D52" w:rsidP="1037658C" w:rsidRDefault="6A5C2D52" w14:paraId="2AEC5375" w14:textId="1B7A2DA3">
+          <w:p w14:paraId="2AEC5375" w14:textId="1B7A2DA3" w:rsidR="6A5C2D52" w:rsidRDefault="6A5C2D52" w:rsidP="1037658C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Elizabeth Rix </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="6A5C2D52" w:rsidP="1037658C" w:rsidRDefault="6A5C2D52" w14:paraId="790B45CD" w14:textId="203779DE">
+          <w:p w14:paraId="790B45CD" w14:textId="203779DE" w:rsidR="6A5C2D52" w:rsidRDefault="6A5C2D52" w:rsidP="1037658C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(ER)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="6A5C2D52" w:rsidP="1037658C" w:rsidRDefault="6A5C2D52" w14:paraId="6482045B" w14:textId="298F0062">
+          <w:p w14:paraId="6482045B" w14:textId="298F0062" w:rsidR="6A5C2D52" w:rsidRDefault="6A5C2D52" w:rsidP="1037658C">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Executive Director of Nursing and Patient Experience </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="00B8E2AB" w14:paraId="546E9481" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="546E9481" w14:textId="77777777" w:rsidTr="00B8E2AB">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10076" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="00C314A3" w:rsidRDefault="00F56535" w14:paraId="6EC34658" w14:textId="77777777">
+          <w:p w14:paraId="6EC34658" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1346">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Apologies:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8E2AB" w:rsidTr="00B8E2AB" w14:paraId="72900FD3" w14:textId="77777777">
+      <w:tr w:rsidR="00B8E2AB" w14:paraId="72900FD3" w14:textId="77777777" w:rsidTr="00B8E2AB">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="3803C5E0" w:rsidP="00B8E2AB" w:rsidRDefault="3803C5E0" w14:paraId="1641EACE" w14:textId="55606C79">
+          <w:p w14:paraId="1641EACE" w14:textId="55606C79" w:rsidR="3803C5E0" w:rsidRDefault="3803C5E0" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Nicola Edwards</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="3803C5E0" w:rsidP="00B8E2AB" w:rsidRDefault="3803C5E0" w14:paraId="30D45B06" w14:textId="7EBEC6E0">
+          <w:p w14:paraId="30D45B06" w14:textId="7EBEC6E0" w:rsidR="3803C5E0" w:rsidRDefault="3803C5E0" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(NE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="3803C5E0" w:rsidP="00B8E2AB" w:rsidRDefault="3803C5E0" w14:paraId="6889F085" w14:textId="5CEEF2BA">
+          <w:p w14:paraId="6889F085" w14:textId="5CEEF2BA" w:rsidR="3803C5E0" w:rsidRDefault="3803C5E0" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Head of Nursing - Safeguarding</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8E2AB" w:rsidTr="00B8E2AB" w14:paraId="4D238739" w14:textId="77777777">
+      <w:tr w:rsidR="00B8E2AB" w14:paraId="4D238739" w14:textId="77777777" w:rsidTr="00B8E2AB">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="55721E56" w:rsidP="00B8E2AB" w:rsidRDefault="55721E56" w14:paraId="5CCA0A95" w14:textId="0A734C48">
+          <w:p w14:paraId="5CCA0A95" w14:textId="0A734C48" w:rsidR="55721E56" w:rsidRDefault="55721E56" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Dr </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="00B8E2AB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="00B8E2AB" w:rsidRPr="00B8E2AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Luke Jones </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B8E2AB" w:rsidP="00B8E2AB" w:rsidRDefault="00B8E2AB" w14:paraId="5CBE674B" w14:textId="1B7C8A40">
+          <w:p w14:paraId="5CBE674B" w14:textId="1B7C8A40" w:rsidR="00B8E2AB" w:rsidRDefault="00B8E2AB" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(LJ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B8E2AB" w:rsidP="00B8E2AB" w:rsidRDefault="00B8E2AB" w14:paraId="093EE164" w14:textId="41D563AB">
+          <w:p w14:paraId="093EE164" w14:textId="41D563AB" w:rsidR="00B8E2AB" w:rsidRDefault="00B8E2AB" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Designated Education Clinical Lead Officer DECLO </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8E2AB" w:rsidTr="00B8E2AB" w14:paraId="2B4829A0" w14:textId="77777777">
+      <w:tr w:rsidR="00B8E2AB" w14:paraId="2B4829A0" w14:textId="77777777" w:rsidTr="00B8E2AB">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B8E2AB" w:rsidP="00B8E2AB" w:rsidRDefault="00B8E2AB" w14:paraId="760CDE9D" w14:textId="057979E7">
+          <w:p w14:paraId="760CDE9D" w14:textId="057979E7" w:rsidR="00B8E2AB" w:rsidRDefault="00B8E2AB" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Deb Lewis </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B8E2AB" w:rsidP="00B8E2AB" w:rsidRDefault="00B8E2AB" w14:paraId="12483BA8" w14:textId="12803B34">
+          <w:p w14:paraId="12483BA8" w14:textId="12803B34" w:rsidR="00B8E2AB" w:rsidRDefault="00B8E2AB" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(DL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B8E2AB" w:rsidP="00B8E2AB" w:rsidRDefault="00B8E2AB" w14:paraId="3D768102" w14:textId="288E402B">
+          <w:p w14:paraId="3D768102" w14:textId="288E402B" w:rsidR="00B8E2AB" w:rsidRDefault="00B8E2AB" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Chief Operating Officer </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="001814A1" w:rsidRDefault="00F56535" w14:paraId="06FDA66D" w14:textId="77777777">
+    <w:p w14:paraId="06FDA66D" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="001814A1">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004B1346" w:rsidR="002917F4" w:rsidP="00301D7D" w:rsidRDefault="002917F4" w14:paraId="04EA4D9C" w14:textId="77777777">
+    <w:p w14:paraId="04EA4D9C" w14:textId="77777777" w:rsidR="002917F4" w:rsidRPr="004B1346" w:rsidRDefault="002917F4" w:rsidP="00301D7D">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial Bold" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial Bold" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="8363"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="149FEE46" w14:paraId="1BCBA94F" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="1BCBA94F" w14:textId="77777777" w:rsidTr="149FEE46">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="00521C88" w:rsidRDefault="00F56535" w14:paraId="2BB01192" w14:textId="77777777">
+          <w:p w14:paraId="2BB01192" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="00521C88">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1346">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Minute No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="00521C88" w:rsidRDefault="00F56535" w14:paraId="1C9ED4D9" w14:textId="77777777">
+          <w:p w14:paraId="1C9ED4D9" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="00521C88">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="149FEE46" w14:paraId="390FB5DC" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="390FB5DC" w14:textId="77777777" w:rsidTr="149FEE46">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="2423C164" w:rsidRDefault="0A6811BE" w14:paraId="6F2AF77D" w14:textId="07061E45">
+          <w:p w14:paraId="6F2AF77D" w14:textId="07061E45" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="0A6811BE" w:rsidP="2423C164">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="4002E81A">
+            <w:r w:rsidR="4002E81A" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="026A1E82">
+            <w:r w:rsidR="026A1E82" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="2423C164" w:rsidRDefault="2B6BD5AB" w14:paraId="5E6574AA" w14:textId="77777777">
+          <w:p w14:paraId="5E6574AA" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="2B6BD5AB" w:rsidP="2423C164">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2423C164">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">WELCOME AND APOLOGIES </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="149FEE46" w14:paraId="36DA8B70" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="36DA8B70" w14:textId="77777777" w:rsidTr="149FEE46">
         <w:trPr>
           <w:trHeight w:val="200"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="0095014B" w:rsidRDefault="00F56535" w14:paraId="2AC07949" w14:textId="77777777">
+          <w:p w14:paraId="2AC07949" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="0095014B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="0095014B" w:rsidRDefault="00F56535" w14:paraId="34F9C07C" w14:textId="320ECF8C">
+          <w:p w14:paraId="34F9C07C" w14:textId="320ECF8C" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="0095014B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1346">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The Chair opened the meeting and welcomed all present.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="0088183E" w:rsidRDefault="00F56535" w14:paraId="6C5A1C27" w14:textId="579C7076">
+          <w:p w14:paraId="6C5A1C27" w14:textId="579C7076" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="0088183E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1346">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>The committee noted the apologies above.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="149FEE46" w14:paraId="146845BF" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="146845BF" w14:textId="77777777" w:rsidTr="149FEE46">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="2423C164" w:rsidRDefault="7E3568CF" w14:paraId="79242B57" w14:textId="3440ED6A">
+          <w:p w14:paraId="79242B57" w14:textId="3440ED6A" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="7E3568CF" w:rsidP="2423C164">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="3E9302DE">
+            <w:r w:rsidR="3E9302DE" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>6/</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="0BFF3FC6">
+            <w:r w:rsidR="0BFF3FC6" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="2423C164" w:rsidRDefault="2B6BD5AB" w14:paraId="7B9F98C5" w14:textId="77777777">
+          <w:p w14:paraId="7B9F98C5" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="2B6BD5AB" w:rsidP="2423C164">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2423C164">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DECLARATIONS OF INTEREST</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="149FEE46" w14:paraId="0ACF0D8E" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="0ACF0D8E" w14:textId="77777777" w:rsidTr="149FEE46">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="0095014B" w:rsidRDefault="00F56535" w14:paraId="7F487E02" w14:textId="77777777">
+          <w:p w14:paraId="7F487E02" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="0095014B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="00844422" w:rsidRDefault="00F56535" w14:paraId="1B1719D3" w14:textId="793EA3C6">
+          <w:p w14:paraId="1B1719D3" w14:textId="793EA3C6" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="00844422">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1346">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>There were no declarations of interest</w:t>
             </w:r>
             <w:r w:rsidR="006D0DB2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F76032" w:rsidTr="149FEE46" w14:paraId="2346BDB6" w14:textId="77777777">
+      <w:tr w:rsidR="00F76032" w:rsidRPr="004B1346" w14:paraId="2346BDB6" w14:textId="77777777" w:rsidTr="149FEE46">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F76032" w:rsidP="308F4A5E" w:rsidRDefault="554CC409" w14:paraId="078C0EBD" w14:textId="314B3B7F">
+          <w:p w14:paraId="078C0EBD" w14:textId="314B3B7F" w:rsidR="00F76032" w:rsidRPr="004B1346" w:rsidRDefault="554CC409" w:rsidP="308F4A5E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="3C3DAF8E">
+            <w:r w:rsidR="3C3DAF8E" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="0BFF3FC6">
+            <w:r w:rsidR="0BFF3FC6" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F76032" w:rsidP="308F4A5E" w:rsidRDefault="2C70421F" w14:paraId="231E13AC" w14:textId="089EEECF">
+          <w:p w14:paraId="231E13AC" w14:textId="089EEECF" w:rsidR="00F76032" w:rsidRPr="004B1346" w:rsidRDefault="2C70421F" w:rsidP="308F4A5E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>MINUTES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F76032" w:rsidTr="149FEE46" w14:paraId="67C544FD" w14:textId="77777777">
+      <w:tr w:rsidR="00F76032" w:rsidRPr="004B1346" w14:paraId="67C544FD" w14:textId="77777777" w:rsidTr="149FEE46">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F76032" w:rsidP="00F76032" w:rsidRDefault="00F76032" w14:paraId="02204D50" w14:textId="77777777">
+          <w:p w14:paraId="02204D50" w14:textId="77777777" w:rsidR="00F76032" w:rsidRPr="004B1346" w:rsidRDefault="00F76032" w:rsidP="00F76032">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F76032" w:rsidP="6909D9DE" w:rsidRDefault="0BFF3FC6" w14:paraId="2C42A438" w14:textId="46B41C82">
+          <w:p w14:paraId="2C42A438" w14:textId="46B41C82" w:rsidR="00F76032" w:rsidRPr="004B1346" w:rsidRDefault="0BFF3FC6" w:rsidP="6909D9DE">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">The minutes of the meeting held on the </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="6AE201BF">
+              <w:t xml:space="preserve">The minutes of the meeting held on </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">6 </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="2336FE88">
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidR="6AE201BF" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>August</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00B8E2AB">
+              <w:t>6</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="6AE201BF" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="2336FE88" w:rsidRPr="00B8E2AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>August</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8E2AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> 202</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="00E418C4">
+            <w:r w:rsidR="00E418C4" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> were </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>received</w:t>
             </w:r>
@@ -2431,1317 +2411,1307 @@
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>confirmed</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> as a true and accurate record.</w:t>
             </w:r>
             <w:r w:rsidR="2C70421F">
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F76032" w:rsidTr="149FEE46" w14:paraId="1A07DB12" w14:textId="77777777">
+      <w:tr w:rsidR="00F76032" w:rsidRPr="004B1346" w14:paraId="1A07DB12" w14:textId="77777777" w:rsidTr="149FEE46">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F76032" w:rsidP="308F4A5E" w:rsidRDefault="1B5CD61A" w14:paraId="05B21813" w14:textId="23C8909A">
+          <w:p w14:paraId="05B21813" w14:textId="23C8909A" w:rsidR="00F76032" w:rsidRPr="004B1346" w:rsidRDefault="1B5CD61A" w:rsidP="308F4A5E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="01E41CC9">
+            <w:r w:rsidR="01E41CC9" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="0BFF3FC6">
+            <w:r w:rsidR="0BFF3FC6" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F76032" w:rsidP="00B8E2AB" w:rsidRDefault="44305CA6" w14:paraId="1C523D56" w14:textId="12E99511">
+          <w:p w14:paraId="1C523D56" w14:textId="12E99511" w:rsidR="00F76032" w:rsidRPr="004B1346" w:rsidRDefault="44305CA6" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>COMMITTEE LOG</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F76032" w:rsidTr="149FEE46" w14:paraId="3E921434" w14:textId="77777777">
+      <w:tr w:rsidR="00F76032" w:rsidRPr="004B1346" w14:paraId="3E921434" w14:textId="77777777" w:rsidTr="149FEE46">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F76032" w:rsidP="308F4A5E" w:rsidRDefault="00F76032" w14:paraId="3A6BF850" w14:textId="77777777">
+          <w:p w14:paraId="3A6BF850" w14:textId="77777777" w:rsidR="00F76032" w:rsidRPr="004B1346" w:rsidRDefault="00F76032" w:rsidP="308F4A5E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00F76032" w:rsidP="308F4A5E" w:rsidRDefault="0BFF3FC6" w14:paraId="32DF21F3" w14:textId="67AB499B">
+          <w:p w14:paraId="32DF21F3" w14:textId="67AB499B" w:rsidR="00F76032" w:rsidRDefault="0BFF3FC6" w:rsidP="308F4A5E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="62408795">
+            <w:r w:rsidR="62408795" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Committee L</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">og was </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">received </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> noted.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F9212E" w:rsidP="00B8E2AB" w:rsidRDefault="428EE212" w14:paraId="2B3C3AF8" w14:textId="72A6C421">
+          <w:p w14:paraId="2B3C3AF8" w14:textId="72A6C421" w:rsidR="00F9212E" w:rsidRPr="004B1346" w:rsidRDefault="428EE212" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">HL clarified that the session on the Court of Protection was being edited and would be circulated soon, explaining the delay in its distribution to Committee members.  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F9212E" w:rsidP="00B8E2AB" w:rsidRDefault="4E4EE7DC" w14:paraId="5B21E66F" w14:textId="594CF4AD">
+          <w:p w14:paraId="5B21E66F" w14:textId="594CF4AD" w:rsidR="00F9212E" w:rsidRPr="004B1346" w:rsidRDefault="4E4EE7DC" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ALF highlighted that a follow-up with the Nurse Director of Mental Health and Learning Disability was required to ensure findings from walkarounds were effectively reported. ALF highlighted the requirement to produce a bimonthly report for the</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="032F15DF">
+            <w:r w:rsidR="032F15DF" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="1CBE5121">
+            <w:r w:rsidR="1CBE5121" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="032F15DF">
+            <w:r w:rsidR="032F15DF" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>atient Safety and Compliance Group</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="4AC7E87E">
+            <w:r w:rsidR="4AC7E87E" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>PSCG</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="5ECEF361">
+            <w:r w:rsidR="5ECEF361" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">, which should provide evidence of these walkarounds.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F76032" w:rsidTr="149FEE46" w14:paraId="2343BB30" w14:textId="77777777">
+      <w:tr w:rsidR="00F76032" w:rsidRPr="004B1346" w14:paraId="2343BB30" w14:textId="77777777" w:rsidTr="149FEE46">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F76032" w:rsidP="1037658C" w:rsidRDefault="3BFDAF8E" w14:paraId="26427C8D" w14:textId="1E232F90">
+          <w:p w14:paraId="26427C8D" w14:textId="1E232F90" w:rsidR="00F76032" w:rsidRPr="004B1346" w:rsidRDefault="3BFDAF8E" w:rsidP="1037658C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>39</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="49A51C1E">
+            <w:r w:rsidR="49A51C1E" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="3DF907FD">
+            <w:r w:rsidR="3DF907FD" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00DC4CF9" w:rsidR="00F76032" w:rsidP="6909D9DE" w:rsidRDefault="3D4DA5C5" w14:paraId="5FB0F8C0" w14:textId="125CF744">
+          <w:p w14:paraId="5FB0F8C0" w14:textId="125CF744" w:rsidR="00F76032" w:rsidRPr="00DC4CF9" w:rsidRDefault="3D4DA5C5" w:rsidP="6909D9DE">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">MENTAL HEALTH ACT </w:t>
             </w:r>
-            <w:r w:rsidRPr="308F4A5E" w:rsidR="7EAF3C68">
+            <w:r w:rsidR="7EAF3C68" w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>MONITORING</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F76032" w:rsidTr="149FEE46" w14:paraId="71B1D35B" w14:textId="77777777">
+      <w:tr w:rsidR="00F76032" w:rsidRPr="004B1346" w14:paraId="71B1D35B" w14:textId="77777777" w:rsidTr="149FEE46">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F76032" w:rsidP="0088183E" w:rsidRDefault="00F76032" w14:paraId="7870E751" w14:textId="77777777">
+          <w:p w14:paraId="7870E751" w14:textId="77777777" w:rsidR="00F76032" w:rsidRPr="004B1346" w:rsidRDefault="00F76032" w:rsidP="0088183E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002A5048" w:rsidP="00B8E2AB" w:rsidRDefault="286A4FC9" w14:paraId="5B7F2C52" w14:textId="1E2FBF8F">
+          <w:p w14:paraId="5B7F2C52" w14:textId="1E2FBF8F" w:rsidR="002A5048" w:rsidRDefault="286A4FC9" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>DN presented the Mental Health Act Monitoring Report and highlighted the following key points:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002A5048" w:rsidP="00A02E0D" w:rsidRDefault="15148DB6" w14:paraId="49A4686A" w14:textId="101131BC">
+          <w:p w14:paraId="49A4686A" w14:textId="101131BC" w:rsidR="002A5048" w:rsidRDefault="15148DB6" w:rsidP="00A02E0D">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Section 5(2) was used 26 times this quarter; outcomes were being monitored to ensure appropriate application and timely reviews;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002A5048" w:rsidP="00A02E0D" w:rsidRDefault="15148DB6" w14:paraId="6191F451" w14:textId="6264300F">
+          <w:p w14:paraId="6191F451" w14:textId="6264300F" w:rsidR="002A5048" w:rsidRDefault="15148DB6" w:rsidP="00A02E0D">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">No admissions of individuals under 18 years of age to Ward F were recorded, potentially linked to the Child and Adolescent Mental Health Services (CAMHS) </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="1FB63C30">
+            <w:r w:rsidR="1FB63C30" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">anctuary </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="0D2776F8">
+            <w:r w:rsidR="0D2776F8" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ervice, which was currently under review for future funding;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002A5048" w:rsidP="00A02E0D" w:rsidRDefault="15148DB6" w14:paraId="19F6794B" w14:textId="3741E370">
+          <w:p w14:paraId="19F6794B" w14:textId="3741E370" w:rsidR="002A5048" w:rsidRDefault="15148DB6" w:rsidP="00A02E0D">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Community Treatment Orders (CTOs) remained stable, with eight new orders issued; further analysis of recent trends </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="0DDC5B20">
+            <w:r w:rsidR="0DDC5B20" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>were</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> pending</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="6B3E5473">
+            <w:r w:rsidR="6B3E5473" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002A5048" w:rsidP="00A02E0D" w:rsidRDefault="15148DB6" w14:paraId="14D6478E" w14:textId="7700D9EE">
+          <w:p w14:paraId="14D6478E" w14:textId="7700D9EE" w:rsidR="002A5048" w:rsidRDefault="15148DB6" w:rsidP="00A02E0D">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>No deaths of detained patients occurred during the quarter. One inspection by Healthcare Inspectorate Wales (HIW) took place, with minor issues addressed</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="31A83AA5">
+            <w:r w:rsidR="31A83AA5" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002A5048" w:rsidP="00A02E0D" w:rsidRDefault="15148DB6" w14:paraId="176BEA6D" w14:textId="5C9AE1DE">
+          <w:p w14:paraId="176BEA6D" w14:textId="5C9AE1DE" w:rsidR="002A5048" w:rsidRDefault="15148DB6" w:rsidP="00A02E0D">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Use of Section 136 remain</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="59D23153">
+            <w:r w:rsidR="59D23153" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> low across the region. Most individuals were discharged or referred for community follow-up. A detailed breakdown of outcomes </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="64344590">
+            <w:r w:rsidR="64344590" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s being developed in collaboration with police services</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="429966CE">
+            <w:r w:rsidR="429966CE" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002A5048" w:rsidP="00A02E0D" w:rsidRDefault="15148DB6" w14:paraId="20171C1C" w14:textId="1E629814">
+          <w:p w14:paraId="20171C1C" w14:textId="1E629814" w:rsidR="002A5048" w:rsidRDefault="15148DB6" w:rsidP="00A02E0D">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">A total of 39 rectifiable and four non-rectifiable errors were identified in documentation. Efforts </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="5FF7BB90">
+            <w:r w:rsidR="5FF7BB90" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>re ongoing to reduce errors and improve communication with local authorities</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="4AD06B5C">
+            <w:r w:rsidR="4AD06B5C" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E96A46" w:rsidR="002A5048" w:rsidP="00E96A46" w:rsidRDefault="15148DB6" w14:paraId="11303278" w14:textId="6B3E74B9">
+          <w:p w14:paraId="11303278" w14:textId="6B3E74B9" w:rsidR="002A5048" w:rsidRPr="00E96A46" w:rsidRDefault="15148DB6" w:rsidP="00E96A46">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Concerns were raised regarding overdue appraisals and the tenure of Associate Hospital Managers, with emphasis on balancing experience and compliance with policy.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B8E2AB" w:rsidP="00B8E2AB" w:rsidRDefault="48D51700" w14:paraId="2CE35454" w14:textId="38DA48DD">
+          <w:p w14:paraId="2CE35454" w14:textId="38DA48DD" w:rsidR="00B8E2AB" w:rsidRDefault="48D51700" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="5D2117E0">
+            <w:r w:rsidR="5D2117E0" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">reported that most documentation errors under the Mental Health Act </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="7ADEDF06">
+            <w:r w:rsidR="7ADEDF06" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">re rectified within the required 14-day timeframe, and efforts </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="43500B26">
+            <w:r w:rsidR="43500B26" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">re ongoing to improve communication with local authority colleagues regarding staff-related errors. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="50C61402">
+            <w:r w:rsidR="50C61402" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>PC</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> raised concerns about overdue appraisals and extended tenure of Associate Hospital Managers, some exceeding 20 years, and emphasised the need to comply with agreed </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="6CF2FB77">
+            <w:r w:rsidR="6CF2FB77" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">erms of </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="039F10CE">
+            <w:r w:rsidR="039F10CE" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">eference. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00143A20" w:rsidR="00B8E2AB" w:rsidP="00B8E2AB" w:rsidRDefault="48D51700" w14:paraId="06986625" w14:textId="579881EF">
+          <w:p w14:paraId="06986625" w14:textId="579881EF" w:rsidR="00B8E2AB" w:rsidRPr="00143A20" w:rsidRDefault="48D51700" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="671281AE">
+            <w:r w:rsidR="671281AE" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">N </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">acknowledged the value of experience within the current group and suggested interim adjustments to tenure criteria to maintain balance and avoid loss of expertise. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="37A371E4">
+            <w:r w:rsidR="37A371E4" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">DN </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">also </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="0EF4D49C">
+            <w:r w:rsidR="0EF4D49C" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>highlighted</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>that non-rectifiable errors</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">, such as missing hospital names or assessment dates, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="1F931719">
+            <w:r w:rsidR="1F931719" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">re promptly identified and communicated. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B8E2AB" w:rsidP="00B8E2AB" w:rsidRDefault="48D51700" w14:paraId="2476134A" w14:textId="3051CA00">
+          <w:p w14:paraId="2476134A" w14:textId="3051CA00" w:rsidR="00B8E2AB" w:rsidRDefault="48D51700" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="2BF91E10">
+            <w:r w:rsidR="2BF91E10" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="2BF91E10">
+            <w:r w:rsidR="2BF91E10" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>queried the increase in Section 2 detentions</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="0985BD97">
+            <w:r w:rsidR="0985BD97" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B8E2AB" w:rsidP="00B8E2AB" w:rsidRDefault="0985BD97" w14:paraId="32359503" w14:textId="7AB3A7D3">
+          <w:p w14:paraId="32359503" w14:textId="7AB3A7D3" w:rsidR="00B8E2AB" w:rsidRDefault="0985BD97" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>PC explained this was due to the use of older people's service beds for adult admissions because of bed shortages.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="48D51700">
+            <w:r w:rsidR="48D51700" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00143A20" w:rsidR="00B8E2AB" w:rsidP="00B8E2AB" w:rsidRDefault="48D51700" w14:paraId="34B19609" w14:textId="780F284B">
+          <w:p w14:paraId="34B19609" w14:textId="780F284B" w:rsidR="00B8E2AB" w:rsidRPr="00143A20" w:rsidRDefault="48D51700" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="4DB5B167">
+            <w:r w:rsidR="4DB5B167" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> confirmed this was a temporary measure reflecting system pressures. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B8E2AB" w:rsidP="00B8E2AB" w:rsidRDefault="48D51700" w14:paraId="4042D858" w14:textId="7CF693C9">
+          <w:p w14:paraId="4042D858" w14:textId="7CF693C9" w:rsidR="00B8E2AB" w:rsidRDefault="48D51700" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="1231B763">
+            <w:r w:rsidR="1231B763" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>LF</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="4D294BC7">
+            <w:r w:rsidR="4D294BC7" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>on behalf of P</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="57C3A09E">
+            <w:r w:rsidR="57C3A09E" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> raised a question about the decline in Community Treatment Orders</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="2EEA02CF">
+            <w:r w:rsidR="2EEA02CF" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> (CTO)</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">, particularly among men. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B8E2AB" w:rsidP="00B8E2AB" w:rsidRDefault="48D51700" w14:paraId="1E491810" w14:textId="18E19AED">
+          <w:p w14:paraId="1E491810" w14:textId="18E19AED" w:rsidR="00B8E2AB" w:rsidRDefault="48D51700" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="29F91FD0">
+            <w:r w:rsidR="29F91FD0" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> committed to investigating and reporting back, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="4FC02A1B">
+            <w:r w:rsidR="4FC02A1B" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>highligh</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">ting that such orders </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="7298DC0B">
+            <w:r w:rsidR="7298DC0B" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">re only issued when clinical teams </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="2C421B50">
+            <w:r w:rsidR="2C421B50" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>re confident in safe community management.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002A5048" w:rsidP="004545B1" w:rsidRDefault="0F07D296" w14:paraId="34D82E89" w14:textId="77777777">
+          <w:p w14:paraId="34D82E89" w14:textId="77777777" w:rsidR="002A5048" w:rsidRDefault="0F07D296" w:rsidP="004545B1">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="002A5048" w:rsidR="002A5048" w:rsidP="006A66FF" w:rsidRDefault="764DBEBC" w14:paraId="1E670830" w14:textId="1A1806E7">
+          <w:p w14:paraId="1E670830" w14:textId="1A1806E7" w:rsidR="002A5048" w:rsidRPr="002A5048" w:rsidRDefault="764DBEBC" w:rsidP="006A66FF">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Acknowledged</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> the Mental Health Act Monitoring Report.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="149FEE46" w14:paraId="3BE1AE69" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="3BE1AE69" w14:textId="77777777" w:rsidTr="149FEE46">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="1037658C" w:rsidRDefault="32441853" w14:paraId="7623F61C" w14:textId="007200DB">
+          <w:p w14:paraId="7623F61C" w14:textId="007200DB" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="32441853" w:rsidP="1037658C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>40</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="1224552A">
+            <w:r w:rsidR="1224552A" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="182A0965">
+            <w:r w:rsidR="182A0965" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="0095014B" w:rsidRDefault="002A5048" w14:paraId="5CA58A9A" w14:textId="075D2703">
+          <w:p w14:paraId="5CA58A9A" w14:textId="075D2703" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="002A5048" w:rsidP="0095014B">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A5048">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
@@ -3836,2928 +3806,2919 @@
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>OF LIBERTY</w:t>
             </w:r>
             <w:r w:rsidRPr="002A5048">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">SAFEGUARDS MONITORING </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="149FEE46" w14:paraId="3B5568B2" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="3B5568B2" w14:textId="77777777" w:rsidTr="149FEE46">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="0088183E" w:rsidRDefault="00F56535" w14:paraId="7D7BD91B" w14:textId="77777777">
+          <w:p w14:paraId="7D7BD91B" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="0088183E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="6909D9DE" w:rsidP="00B8E2AB" w:rsidRDefault="099D3824" w14:paraId="3E7C380F" w14:textId="56E535E5">
+          <w:p w14:paraId="3E7C380F" w14:textId="56E535E5" w:rsidR="6909D9DE" w:rsidRDefault="099D3824" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AD presented the Mental Capacity Act and Deprivation of Liberty Safeguarding Monitoring report and highlighted the following key points:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6909D9DE" w:rsidP="00A02E0D" w:rsidRDefault="533F6CA7" w14:paraId="71966022" w14:textId="0B19E485">
+          <w:p w14:paraId="71966022" w14:textId="0B19E485" w:rsidR="6909D9DE" w:rsidRDefault="533F6CA7" w:rsidP="00A02E0D">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Improvements were acknowledged in training compliance for the Mental Capacity Act (MCA) and Deprivation of Liberty Safeguards (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>DoLS</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>), with percentage increases across all levels. However, Level 3 training attendance remained challenging due to workforce pressures, with 185 staff not attending as scheduled. Larger venues were now being used to maximise attendance, and high-risk groups are prioritised</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="1BEB9E04">
+            <w:r w:rsidR="1BEB9E04" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6909D9DE" w:rsidP="00A02E0D" w:rsidRDefault="533F6CA7" w14:paraId="0DEF49C5" w14:textId="40C1B8D7">
+          <w:p w14:paraId="0DEF49C5" w14:textId="40C1B8D7" w:rsidR="6909D9DE" w:rsidRDefault="533F6CA7" w:rsidP="00A02E0D">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="6CA776DC">
+            <w:r w:rsidR="6CA776DC" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>CA</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="5C870354">
+            <w:r w:rsidR="5C870354" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>oLS</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> training </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="30925B60">
+            <w:r w:rsidR="30925B60" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> not currently mandatory. All Wales Level 1 and Level 2 training </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="0D07CDF3">
+            <w:r w:rsidR="0D07CDF3" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">s approved and underway. Level 3 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="30B5B4A9">
+            <w:r w:rsidR="30B5B4A9" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s in development, with plans to make all levels mandatory once finalised</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="446C3D1B">
+            <w:r w:rsidR="446C3D1B" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6909D9DE" w:rsidP="00A02E0D" w:rsidRDefault="533F6CA7" w14:paraId="54E6558F" w14:textId="79EA9F54">
+          <w:p w14:paraId="54E6558F" w14:textId="79EA9F54" w:rsidR="6909D9DE" w:rsidRDefault="533F6CA7" w:rsidP="00A02E0D">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">An </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="0FF25877">
+            <w:r w:rsidR="0FF25877" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>All-Wales</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> training group </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="033BF5CF">
+            <w:r w:rsidR="033BF5CF" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s reviewing t</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="6D3A5A05">
+            <w:r w:rsidR="6D3A5A05" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>he MCA</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> training standards and developing a capacity assessment tool</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="07D438BA">
+            <w:r w:rsidR="07D438BA" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6909D9DE" w:rsidP="00A02E0D" w:rsidRDefault="533F6CA7" w14:paraId="7536904C" w14:textId="6F6A7C15">
+          <w:p w14:paraId="7536904C" w14:textId="6F6A7C15" w:rsidR="6909D9DE" w:rsidRDefault="533F6CA7" w:rsidP="00A02E0D">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Adult referrals </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="288B8AA0">
+            <w:r w:rsidR="288B8AA0" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>have</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> consistently increased since April. Breach data ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="7FE7AACA">
+            <w:r w:rsidR="7FE7AACA" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> improved, reducing from 20 to </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="5CA286DE">
+            <w:r w:rsidR="5CA286DE" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>nine</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. Performance </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="0ACEFEC1">
+            <w:r w:rsidR="0ACEFEC1" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s closely monitored, and the associated risk remain</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="641045CB">
+            <w:r w:rsidR="641045CB" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ed </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">on the Health Board’s </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="3B19C8C1">
+            <w:r w:rsidR="3B19C8C1" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">isk </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="741526AB">
+            <w:r w:rsidR="741526AB" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>egister</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="2F230768">
+            <w:r w:rsidR="2F230768" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (HBRR)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="0B47DE5E">
+            <w:r w:rsidR="0B47DE5E" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6909D9DE" w:rsidP="00A02E0D" w:rsidRDefault="533F6CA7" w14:paraId="061773D3" w14:textId="2EA29637">
+          <w:p w14:paraId="061773D3" w14:textId="2EA29637" w:rsidR="6909D9DE" w:rsidRDefault="533F6CA7" w:rsidP="00A02E0D">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>A Band 7 vacancy ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="200323A5">
+            <w:r w:rsidR="200323A5" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> added pressure to the team, though a successful candidate </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="605F7047">
+            <w:r w:rsidR="605F7047" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>was</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> expected to start shortly. Once filled, bespoke capacity assessment training w</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="3C8020BF">
+            <w:r w:rsidR="3C8020BF" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ould</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> be reviewed.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6909D9DE" w:rsidP="00A02E0D" w:rsidRDefault="533F6CA7" w14:paraId="2E39394D" w14:textId="38FA2F75">
+          <w:p w14:paraId="2E39394D" w14:textId="38FA2F75" w:rsidR="6909D9DE" w:rsidRDefault="533F6CA7" w:rsidP="00A02E0D">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The pilot for the new Form 1 process concluded with positive preliminary outcomes. Full results </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="6F3BCD11">
+            <w:r w:rsidR="6F3BCD11" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>re expected in the next quarter</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="62F6540F">
+            <w:r w:rsidR="62F6540F" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B23959" w:rsidR="6909D9DE" w:rsidP="00B8E2AB" w:rsidRDefault="533F6CA7" w14:paraId="1958397F" w14:textId="218085D9">
+          <w:p w14:paraId="1958397F" w14:textId="218085D9" w:rsidR="6909D9DE" w:rsidRPr="00B23959" w:rsidRDefault="533F6CA7" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Funding for M</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="357CBE1B">
+            <w:r w:rsidR="357CBE1B" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>CA</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="64B91B3A">
+            <w:r w:rsidR="64B91B3A" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>oLS</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, and advocacy </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="50F66469">
+            <w:r w:rsidR="50F66469" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">s confirmed for the year. However, the increasing workload </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="67F87159">
+            <w:r w:rsidR="67F87159" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">s not fully reflected in recurring funding. A small underspend </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="5AB92C99">
+            <w:r w:rsidR="5AB92C99" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s predicted by year-end.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="724263AB" w:rsidP="00B8E2AB" w:rsidRDefault="724263AB" w14:paraId="14C8EC22" w14:textId="656454CA">
+          <w:p w14:paraId="14C8EC22" w14:textId="656454CA" w:rsidR="724263AB" w:rsidRDefault="724263AB" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ALF highlighted</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">that while the report was generally clear, there was confusion regarding the respective roles of Public Health Wales and the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="14805AFC">
+            <w:r w:rsidR="14805AFC" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>All-Wales</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> training group in overseeing best interests support and </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>mandatory Mental Capacity Act training. ALF also expressed concern about low attendance at Level 3 training, with 185 staff failing to attend as scheduled, representing a significant resource impact and potential risk to managing clinically optimised patients. Clarification was requested on the action plan to address non-attendance and ensure adequate training coverage.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="724263AB" w:rsidP="00B8E2AB" w:rsidRDefault="724263AB" w14:paraId="272437B1" w14:textId="50AF60A0">
+          <w:p w14:paraId="272437B1" w14:textId="50AF60A0" w:rsidR="724263AB" w:rsidRDefault="724263AB" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AD explained that attendance challenges were due to workforce pressures, with many staff cancelling on the day, making it difficult to reallocate places. Larger venues ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="709357FD">
+            <w:r w:rsidR="709357FD" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> been sourced to increase capacity from 30 to 100, and high-risk groups </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="19899CE8">
+            <w:r w:rsidR="19899CE8" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">re prioritised. Leads had been engaged to identify staff most in need, and follow-up emails </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="70EC8944">
+            <w:r w:rsidR="70EC8944" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>re sent to address recurring non-attendance. AD confirmed that the pilot for the new Form 1 process had concluded positively, with full results expected by the end of Quarter 3 and a decision on potential rollout across Wales anticipated in Quarter 4. AD acknowledged ongoing issues with incomplete data fields and clarified that the All</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="5621964E">
+            <w:r w:rsidR="5621964E" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Wales training group, comprising leads from each Health Board, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="460A88D4">
+            <w:r w:rsidR="460A88D4" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s responsible for reviewing training standards and submitting recommendations to Welsh Government. A</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="53450904">
+            <w:r w:rsidR="53450904" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> agreed to follow up on the interaction between Public Health Wales and the All</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="274A2205">
+            <w:r w:rsidR="274A2205" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Wales group.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="77AFC7C7">
+            <w:r w:rsidR="77AFC7C7" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="77AFC7C7">
+            <w:r w:rsidR="77AFC7C7" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ACTION: AD</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B8E2AB" w:rsidP="00B8E2AB" w:rsidRDefault="724263AB" w14:paraId="401B6664" w14:textId="6331CBA3">
+          <w:p w14:paraId="401B6664" w14:textId="6331CBA3" w:rsidR="00B8E2AB" w:rsidRDefault="724263AB" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="108BB9B5">
+            <w:r w:rsidR="108BB9B5" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="108BB9B5">
+            <w:r w:rsidR="108BB9B5" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">raised further concerns about Level 3 training accessibility and suggested recording sessions. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B8E2AB" w:rsidP="00B8E2AB" w:rsidRDefault="724263AB" w14:paraId="646A82D7" w14:textId="23EEF9E9">
+          <w:p w14:paraId="646A82D7" w14:textId="23EEF9E9" w:rsidR="00B8E2AB" w:rsidRDefault="724263AB" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="6AEC74A4">
+            <w:r w:rsidR="6AEC74A4" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">D </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">responded that Level 3 training </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="66277907">
+            <w:r w:rsidR="66277907" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">s delivered face-to-face due to its interactive nature, but virtual options may be considered. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B8E2AB" w:rsidP="00B8E2AB" w:rsidRDefault="724263AB" w14:paraId="4A858757" w14:textId="51D17454">
+          <w:p w14:paraId="4A858757" w14:textId="51D17454" w:rsidR="00B8E2AB" w:rsidRDefault="724263AB" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="6A83FA8A">
+            <w:r w:rsidR="6A83FA8A" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> also highlighted staffing pressures, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="6BC91729">
+            <w:r w:rsidR="6BC91729" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>highlighting</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> that the team require</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="4783959F">
+            <w:r w:rsidR="4783959F" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">d </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>seven whole-time equivalent staff but currently operate</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="6B466C69">
+            <w:r w:rsidR="6B466C69" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> with three. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="66168006">
+            <w:r w:rsidR="66168006" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>PP</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> questioned the benchmark of three assessments per week per Best Interests Assessor.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="724263AB" w:rsidP="00B8E2AB" w:rsidRDefault="724263AB" w14:paraId="344F9F7A" w14:textId="2EC92378">
+          <w:p w14:paraId="344F9F7A" w14:textId="2EC92378" w:rsidR="724263AB" w:rsidRDefault="724263AB" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="0DBD2A75">
+            <w:r w:rsidR="0DBD2A75" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> clarified that assessment numbers vary depending on complexity, with current staff completing four to five per week. Once the Band 7 Specialist Practitioner </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="35D7D0E8">
+            <w:r w:rsidR="35D7D0E8" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s in post, they w</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="494B1995">
+            <w:r w:rsidR="494B1995" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ould</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> manage complex cases, allowing Best Interests Assessors to focus on more straightforward assessments and increase overall capacity.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B8E2AB" w:rsidP="00B8E2AB" w:rsidRDefault="00B8E2AB" w14:paraId="71F9B948" w14:textId="14AFAB7A">
+          <w:p w14:paraId="71F9B948" w14:textId="14AFAB7A" w:rsidR="00B8E2AB" w:rsidRDefault="00B8E2AB" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006934B2" w:rsidP="00C62D53" w:rsidRDefault="68EE5530" w14:paraId="12888F7F" w14:textId="77777777">
+          <w:p w14:paraId="12888F7F" w14:textId="77777777" w:rsidR="006934B2" w:rsidRDefault="68EE5530" w:rsidP="00C62D53">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C62D53" w:rsidR="006934B2" w:rsidP="006A66FF" w:rsidRDefault="71225F3C" w14:paraId="1344E2AA" w14:textId="2A9D7977">
+          <w:p w14:paraId="1344E2AA" w14:textId="2A9D7977" w:rsidR="006934B2" w:rsidRPr="00C62D53" w:rsidRDefault="71225F3C" w:rsidP="006A66FF">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Were assured </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">by </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="3E41972D">
+            <w:r w:rsidR="3E41972D" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="3E41972D">
+            <w:r w:rsidR="3E41972D" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="3E41972D">
+            <w:r w:rsidR="3E41972D" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Mental Capacity Act (MCA) and </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="64C458BA">
+            <w:r w:rsidR="64C458BA" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>the Deprivation</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="3E41972D">
+            <w:r w:rsidR="3E41972D" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> of Liberty Safeguards (DOLS) Monitoring Report.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="149FEE46" w14:paraId="4854322F" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="4854322F" w14:textId="77777777" w:rsidTr="149FEE46">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="1037658C" w:rsidRDefault="20B23BA9" w14:paraId="3A0732B8" w14:textId="071CE55A">
+          <w:p w14:paraId="3A0732B8" w14:textId="071CE55A" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="20B23BA9" w:rsidP="1037658C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>41</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="53353CD3">
+            <w:r w:rsidR="53353CD3" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="001D324F" w:rsidR="00F56535" w:rsidP="0095014B" w:rsidRDefault="001D324F" w14:paraId="4131976F" w14:textId="2D4874D3">
+          <w:p w14:paraId="4131976F" w14:textId="2D4874D3" w:rsidR="00F56535" w:rsidRPr="001D324F" w:rsidRDefault="001D324F" w:rsidP="0095014B">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="459E43AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">MENTAL HEALTH MEASURE MONITORING REPORT </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="149FEE46" w14:paraId="7CF8589E" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="7CF8589E" w14:textId="77777777" w:rsidTr="149FEE46">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="006E21C3" w:rsidR="00F56535" w:rsidP="0088183E" w:rsidRDefault="00F56535" w14:paraId="2D01C95A" w14:textId="77777777">
+          <w:p w14:paraId="2D01C95A" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="006E21C3" w:rsidRDefault="00F56535" w:rsidP="0088183E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="375A04E7" w:rsidP="00B8E2AB" w:rsidRDefault="375A04E7" w14:paraId="7D7AFE61" w14:textId="7CF4C12B">
+          <w:p w14:paraId="7D7AFE61" w14:textId="7CF4C12B" w:rsidR="375A04E7" w:rsidRDefault="375A04E7" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>DN presented the M</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ental Health Measure Monitoring</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> report and highlighted the following key points:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="4AD97DC1" w:rsidP="00A02E0D" w:rsidRDefault="4AD97DC1" w14:paraId="18E88CFD" w14:textId="3B0E334B">
+          <w:p w14:paraId="18E88CFD" w14:textId="3B0E334B" w:rsidR="4AD97DC1" w:rsidRDefault="4AD97DC1" w:rsidP="00A02E0D">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Overall Compliance: Swansea Bay University Health Board (SBUHB) achieved high compliance rates – 88% for under-18s and 97% for over-18s, exceeding the Wales average;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="4AD97DC1" w:rsidP="00A02E0D" w:rsidRDefault="4AD97DC1" w14:paraId="2942F4EB" w14:textId="01CD6FA7">
+          <w:p w14:paraId="2942F4EB" w14:textId="01CD6FA7" w:rsidR="4AD97DC1" w:rsidRDefault="4AD97DC1" w:rsidP="00A02E0D">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Adult Services: Met the target at 81% compliance;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="4AD97DC1" w:rsidP="00A02E0D" w:rsidRDefault="4AD97DC1" w14:paraId="16BF8217" w14:textId="32F0514D">
+          <w:p w14:paraId="16BF8217" w14:textId="32F0514D" w:rsidR="4AD97DC1" w:rsidRDefault="4AD97DC1" w:rsidP="00A02E0D">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Child and Adolescent Mental Health Services (CAMHS): Compliance was below target at 55%, primarily due to workforce shortages. Improvement is ongoing with new staff recruited;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="4AD97DC1" w:rsidP="00A02E0D" w:rsidRDefault="4AD97DC1" w14:paraId="378FB2BB" w14:textId="7DA8997B">
+          <w:p w14:paraId="378FB2BB" w14:textId="7DA8997B" w:rsidR="4AD97DC1" w:rsidRDefault="4AD97DC1" w:rsidP="00A02E0D">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Sustained Performance: Both Adult and CAMHS services maintained strong compliance (92% and 93%) in line with Wales averages;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="4AD97DC1" w:rsidP="00A02E0D" w:rsidRDefault="4AD97DC1" w14:paraId="55304290" w14:textId="2E6C6A7A">
+          <w:p w14:paraId="55304290" w14:textId="2E6C6A7A" w:rsidR="4AD97DC1" w:rsidRDefault="4AD97DC1" w:rsidP="00A02E0D">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Referral Pathway: Self-referrals were largely obsolete following the introduction of a new referral pathway but continue to be monitored as required by legislation;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="4AD97DC1" w:rsidP="00A02E0D" w:rsidRDefault="4AD97DC1" w14:paraId="65831291" w14:textId="1B09659F">
+          <w:p w14:paraId="65831291" w14:textId="1B09659F" w:rsidR="4AD97DC1" w:rsidRDefault="4AD97DC1" w:rsidP="00A02E0D">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Advocacy Reports: Quarterly advocacy reports were available and could be shared for information;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="4AD97DC1" w:rsidP="00A02E0D" w:rsidRDefault="4AD97DC1" w14:paraId="04B31C8B" w14:textId="091E0A0F">
+          <w:p w14:paraId="04B31C8B" w14:textId="091E0A0F" w:rsidR="4AD97DC1" w:rsidRDefault="4AD97DC1" w:rsidP="00A02E0D">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Ongoing Monitoring: Continued focus on CAMHS interventions and care coordinator performance. Proactive engagement with local authorities </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="699BC1D6">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="699BC1D6" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>w</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="1F158FEA">
+            <w:r w:rsidR="1F158FEA" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ere</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="5A27A8E5">
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="5A27A8E5" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>supporting compliance.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B8E2AB" w:rsidP="00B8E2AB" w:rsidRDefault="00B8E2AB" w14:paraId="0083DDD7" w14:textId="4F15FC6E">
+          <w:p w14:paraId="0083DDD7" w14:textId="4F15FC6E" w:rsidR="00B8E2AB" w:rsidRDefault="00B8E2AB" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B8E2AB" w:rsidP="00B8E2AB" w:rsidRDefault="2A94A330" w14:paraId="38874434" w14:textId="669457FB">
+          <w:p w14:paraId="38874434" w14:textId="669457FB" w:rsidR="00B8E2AB" w:rsidRDefault="2A94A330" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="34729759">
+            <w:r w:rsidR="34729759" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">N </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>reported that following the meeting with the Local Authority (LA) on 20 October</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="5293BE4B">
+            <w:r w:rsidR="5293BE4B" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2025</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>, he continue</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="1474A42B">
+            <w:r w:rsidR="1474A42B" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">d </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>to engage with the LA on a fortnightly basis. The information team provide</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="448423AC">
+            <w:r w:rsidR="448423AC" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> D</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="660FA801">
+            <w:r w:rsidR="660FA801" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> with a breakdown of compliance for each Community Mental Health Team (CMHT) and care coordinator. If compliance </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="43ED7FD7">
+            <w:r w:rsidR="43ED7FD7" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>s borderline, D</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="54FC3A9F">
+            <w:r w:rsidR="54FC3A9F" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="798FAD8E">
+            <w:r w:rsidR="798FAD8E" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">would </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">contact the principal officer in </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="30F13A14">
+            <w:r w:rsidR="30F13A14" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>the City</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> and County of Swansea, who </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="1DAB32F2">
+            <w:r w:rsidR="1DAB32F2" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>would respond</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> and work to improve the situation. This proactive engagemen</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="0FE9C8D6">
+            <w:r w:rsidR="0FE9C8D6" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> ensured that performance levels </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="6D89C102">
+            <w:r w:rsidR="6D89C102" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>did not</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> drop. D</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="13B8DD40">
+            <w:r w:rsidR="13B8DD40" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="621F639E">
+            <w:r w:rsidR="621F639E" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>highligh</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">ted that while the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="6971CDEB">
+            <w:r w:rsidR="6971CDEB" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">ealth </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="6B24F378">
+            <w:r w:rsidR="6B24F378" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">oard </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="337D67EB">
+            <w:r w:rsidR="337D67EB" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">s required to </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>comply, the</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="7203263F">
+              <w:t xml:space="preserve">comply, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B8E2AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidR="7203263F" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> LA</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="4C9D60EE">
+            <w:r w:rsidR="4C9D60EE" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>was</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> not statutorily obliged, so ongoing encouragement </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="44416D20">
+            <w:r w:rsidR="44416D20" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>s necessary</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="739D3487">
+            <w:r w:rsidR="739D3487" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006E21C3" w:rsidP="006E21C3" w:rsidRDefault="006E21C3" w14:paraId="2D958C2F" w14:textId="77777777">
+          <w:p w14:paraId="2D958C2F" w14:textId="77777777" w:rsidR="006E21C3" w:rsidRDefault="006E21C3" w:rsidP="006E21C3">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="006E21C3" w:rsidR="006E21C3" w:rsidP="006A66FF" w:rsidRDefault="006E21C3" w14:paraId="38965072" w14:textId="3964B478">
+          <w:p w14:paraId="38965072" w14:textId="3964B478" w:rsidR="006E21C3" w:rsidRPr="006E21C3" w:rsidRDefault="006E21C3" w:rsidP="006A66FF">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E21C3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Were assured</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> by the </w:t>
             </w:r>
             <w:r w:rsidRPr="006E21C3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Mental Health Measure Monitoring Report</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="149FEE46" w14:paraId="2E52B379" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="2E52B379" w14:textId="77777777" w:rsidTr="149FEE46">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="1037658C" w:rsidRDefault="397EF93F" w14:paraId="0B13A45A" w14:textId="23737A9C">
+          <w:p w14:paraId="0B13A45A" w14:textId="23737A9C" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="397EF93F" w:rsidP="1037658C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>42</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="3F99CAA2">
+            <w:r w:rsidR="3F99CAA2" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="006E21C3" w:rsidR="00F56535" w:rsidP="00B8E2AB" w:rsidRDefault="649D1E4B" w14:paraId="0B94CAFE" w14:textId="2B5DEEF2">
+          <w:p w14:paraId="0B94CAFE" w14:textId="2B5DEEF2" w:rsidR="00F56535" w:rsidRPr="006E21C3" w:rsidRDefault="649D1E4B" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ADDITIONAL LEARNING NEEDS ACT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="149FEE46" w14:paraId="0178C9EA" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="0178C9EA" w14:textId="77777777" w:rsidTr="149FEE46">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="00A4400F" w:rsidRDefault="00F56535" w14:paraId="78624135" w14:textId="77777777">
+          <w:p w14:paraId="78624135" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="00A4400F">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004D5B3E" w:rsidR="004D5B3E" w:rsidP="00B8E2AB" w:rsidRDefault="5AE801EE" w14:paraId="6373D476" w14:textId="680AD235">
+          <w:p w14:paraId="6373D476" w14:textId="680AD235" w:rsidR="004D5B3E" w:rsidRPr="004D5B3E" w:rsidRDefault="5AE801EE" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ALF</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="649D1E4B">
+            <w:r w:rsidR="649D1E4B" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="140A86B3">
+            <w:r w:rsidR="140A86B3" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">updated the committee in </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="0415EC9F">
+            <w:r w:rsidR="0415EC9F" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>LJ’s</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="140A86B3">
+            <w:r w:rsidR="140A86B3" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> absence on</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="649D1E4B">
+            <w:r w:rsidR="649D1E4B" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="45F1BBBF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="45F1BBBF" w:rsidRPr="00B8E2AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Additional Learning Needs </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="6709F653">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="6709F653" w:rsidRPr="00B8E2AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(ALN)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="45F1BBBF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="45F1BBBF" w:rsidRPr="00B8E2AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Act: update against Action Plan </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="649D1E4B">
+            <w:r w:rsidR="649D1E4B" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>report</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="1F49498B">
+            <w:r w:rsidR="1F49498B" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004D5B3E" w:rsidR="004D5B3E" w:rsidP="00B8E2AB" w:rsidRDefault="004D5B3E" w14:paraId="61B7D00F" w14:textId="24E36BE6">
+          <w:p w14:paraId="61B7D00F" w14:textId="24E36BE6" w:rsidR="004D5B3E" w:rsidRPr="004D5B3E" w:rsidRDefault="004D5B3E" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="004D5B3E" w:rsidR="004D5B3E" w:rsidP="149FEE46" w:rsidRDefault="10247FA2" w14:paraId="5CDCEA4D" w14:textId="65454CCB">
+          <w:p w14:paraId="5CDCEA4D" w14:textId="65454CCB" w:rsidR="004D5B3E" w:rsidRPr="004D5B3E" w:rsidRDefault="10247FA2" w:rsidP="149FEE46">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="149FEE46">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>ALF confirmed</w:t>
             </w:r>
-            <w:r w:rsidRPr="149FEE46" w:rsidR="77D78A93">
+            <w:r w:rsidR="77D78A93" w:rsidRPr="149FEE46">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> that all management recommendations from the audit report had been complied with except for the confirmation of financial arrangements, which was expected to be resolved by December. </w:t>
             </w:r>
-            <w:r w:rsidRPr="149FEE46" w:rsidR="007529B6">
+            <w:r w:rsidR="007529B6" w:rsidRPr="149FEE46">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>ALF noted that LJ recommended removing the ALN item from this Committee’s agenda, as regular reporting would continue to the Patient Safety and Compliance Committee.</w:t>
             </w:r>
-            <w:r w:rsidRPr="149FEE46" w:rsidR="7A8359B4">
+            <w:r w:rsidR="7A8359B4" w:rsidRPr="149FEE46">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="149FEE46" w:rsidR="069A2EA1">
+            <w:r w:rsidR="069A2EA1" w:rsidRPr="149FEE46">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>However,</w:t>
             </w:r>
-            <w:r w:rsidRPr="149FEE46" w:rsidR="37448317">
+            <w:r w:rsidR="37448317" w:rsidRPr="149FEE46">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> ALF </w:t>
             </w:r>
-            <w:r w:rsidRPr="149FEE46" w:rsidR="77D78A93">
+            <w:r w:rsidR="77D78A93" w:rsidRPr="149FEE46">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>recommended an annual or biannual update for ongoing assurance.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004D5B3E" w:rsidR="004D5B3E" w:rsidP="00B8E2AB" w:rsidRDefault="004D5B3E" w14:paraId="3DDB54D1" w14:textId="205EB0A7">
+          <w:p w14:paraId="3DDB54D1" w14:textId="205EB0A7" w:rsidR="004D5B3E" w:rsidRPr="004D5B3E" w:rsidRDefault="004D5B3E" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="007529B6" w:rsidP="00B8E2AB" w:rsidRDefault="2680A7D0" w14:paraId="5147294A" w14:textId="77777777">
+          <w:p w14:paraId="5147294A" w14:textId="77777777" w:rsidR="007529B6" w:rsidRDefault="2680A7D0" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">SS agreed with ALF’s proposal to have the first annual update on the ALN Act at the next meeting, to ensure all actions were in place, and then move to annual or periodic updates thereafter. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007529B6" w:rsidP="00B8E2AB" w:rsidRDefault="007529B6" w14:paraId="6FE9FF89" w14:textId="77777777">
+          <w:p w14:paraId="6FE9FF89" w14:textId="77777777" w:rsidR="007529B6" w:rsidRDefault="007529B6" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="004D5B3E" w:rsidR="004D5B3E" w:rsidP="00B8E2AB" w:rsidRDefault="2680A7D0" w14:paraId="0D8C1E7F" w14:textId="3207CA55">
+          <w:p w14:paraId="0D8C1E7F" w14:textId="3207CA55" w:rsidR="004D5B3E" w:rsidRPr="004D5B3E" w:rsidRDefault="2680A7D0" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ACTION: LJ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004D5B3E" w:rsidR="004D5B3E" w:rsidP="00B8E2AB" w:rsidRDefault="004D5B3E" w14:paraId="50ABD9FB" w14:textId="36F56FC2">
+          <w:p w14:paraId="50ABD9FB" w14:textId="36F56FC2" w:rsidR="004D5B3E" w:rsidRPr="004D5B3E" w:rsidRDefault="004D5B3E" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="004D5B3E" w:rsidR="004D5B3E" w:rsidP="00B8E2AB" w:rsidRDefault="0921C22F" w14:paraId="17017695" w14:textId="273B626F">
+          <w:p w14:paraId="17017695" w14:textId="273B626F" w:rsidR="004D5B3E" w:rsidRPr="004D5B3E" w:rsidRDefault="0921C22F" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">OL informed the Committee that, as part of follow-up work at the end of the financial year, a sample of closed recommendations from the ALN audit report had been reviewed and were found to be addressed, providing assurance that the spirit of the recommendations had been met. OL clarified that this was a sample check, not a full re-audit, and a few minor points were identified for ongoing attention. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004D5B3E" w:rsidR="004D5B3E" w:rsidP="00B8E2AB" w:rsidRDefault="004D5B3E" w14:paraId="1640A143" w14:textId="177CC0E3">
+          <w:p w14:paraId="1640A143" w14:textId="177CC0E3" w:rsidR="004D5B3E" w:rsidRPr="004D5B3E" w:rsidRDefault="004D5B3E" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="004D5B3E" w:rsidR="004D5B3E" w:rsidP="00B8E2AB" w:rsidRDefault="0921C22F" w14:paraId="7ECD0548" w14:textId="56196954">
+          <w:p w14:paraId="7ECD0548" w14:textId="56196954" w:rsidR="004D5B3E" w:rsidRPr="004D5B3E" w:rsidRDefault="0921C22F" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>ALF responded positively, emphasising that it was reassuring to know actions had been checked and not just reported as completed.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004D5B3E" w:rsidR="004D5B3E" w:rsidP="00B8E2AB" w:rsidRDefault="004D5B3E" w14:paraId="30429C85" w14:textId="78E040E4">
+          <w:p w14:paraId="30429C85" w14:textId="78E040E4" w:rsidR="004D5B3E" w:rsidRPr="004D5B3E" w:rsidRDefault="004D5B3E" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="004D5B3E" w:rsidR="004D5B3E" w:rsidP="00B8E2AB" w:rsidRDefault="711D2D36" w14:paraId="41CE87B2" w14:textId="33B6FA09">
+          <w:p w14:paraId="41CE87B2" w14:textId="33B6FA09" w:rsidR="004D5B3E" w:rsidRPr="004D5B3E" w:rsidRDefault="711D2D36" w:rsidP="00B8E2AB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The Committee: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004D5B3E" w:rsidR="004D5B3E" w:rsidP="00A02E0D" w:rsidRDefault="711D2D36" w14:paraId="6C6C85FD" w14:textId="7B259D56">
+          <w:p w14:paraId="6C6C85FD" w14:textId="7B259D56" w:rsidR="004D5B3E" w:rsidRPr="004D5B3E" w:rsidRDefault="711D2D36" w:rsidP="00A02E0D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Were assured </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>by the</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Additional Learning Needs Act report. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="149FEE46" w14:paraId="1D357E2F" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="1D357E2F" w14:textId="77777777" w:rsidTr="149FEE46">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="1037658C" w:rsidRDefault="711D2D36" w14:paraId="5C7F3860" w14:textId="550E38DD">
+          <w:p w14:paraId="5C7F3860" w14:textId="550E38DD" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="711D2D36" w:rsidP="1037658C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>43</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="7D63D66C">
+            <w:r w:rsidR="7D63D66C" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="0095014B" w:rsidRDefault="000205EF" w14:paraId="17A292EB" w14:textId="01DC0A5F">
+          <w:p w14:paraId="17A292EB" w14:textId="01DC0A5F" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="000205EF" w:rsidP="0095014B">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ANY OTHER BUSINESS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="149FEE46" w14:paraId="4CCB99CA" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="4CCB99CA" w14:textId="77777777" w:rsidTr="149FEE46">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="0088183E" w:rsidRDefault="00F56535" w14:paraId="1AA29544" w14:textId="77777777">
+          <w:p w14:paraId="1AA29544" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="0088183E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="004F0777" w:rsidP="1037658C" w:rsidRDefault="25A96492" w14:paraId="6A450ACC" w14:textId="0007904C">
+          <w:p w14:paraId="6A450ACC" w14:textId="0007904C" w:rsidR="004F0777" w:rsidRPr="004B1346" w:rsidRDefault="25A96492" w:rsidP="1037658C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>There was no other business.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="149FEE46" w14:paraId="559C4A4F" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="559C4A4F" w14:textId="77777777" w:rsidTr="149FEE46">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="1037658C" w:rsidRDefault="25A96492" w14:paraId="6D38C8BF" w14:textId="1E139077">
+          <w:p w14:paraId="6D38C8BF" w14:textId="1E139077" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="25A96492" w:rsidP="1037658C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>44</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="7D63D66C">
+            <w:r w:rsidR="7D63D66C" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="0095014B" w:rsidRDefault="00F56535" w14:paraId="367A2FB0" w14:textId="77777777">
+          <w:p w14:paraId="367A2FB0" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="0095014B">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1346">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">DATE OF NEXT MEETING </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="149FEE46" w14:paraId="7E8644CB" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="7E8644CB" w14:textId="77777777" w:rsidTr="149FEE46">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="0095014B" w:rsidRDefault="00F56535" w14:paraId="67DBA8DD" w14:textId="77777777">
+          <w:p w14:paraId="67DBA8DD" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="0095014B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="00E8181C" w:rsidRDefault="73A88671" w14:paraId="70EA2343" w14:textId="2B646293">
+          <w:p w14:paraId="70EA2343" w14:textId="2B646293" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="73A88671" w:rsidP="00E8181C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">The date of the next meeting </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="54A1C0C9">
+            <w:r w:rsidR="54A1C0C9" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">is Tuesday, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="44C68FF2">
+            <w:r w:rsidR="44C68FF2" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">3 February </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="4429C71B">
+            <w:r w:rsidR="4429C71B" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="552884BF">
+            <w:r w:rsidR="552884BF" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8E2AB" w:rsidR="4429C71B">
+            <w:r w:rsidR="4429C71B" w:rsidRPr="00B8E2AB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="004B1346" w:rsidR="00FE5E56" w:rsidP="00935B89" w:rsidRDefault="00FE5E56" w14:paraId="000A0B33" w14:textId="77777777">
+    <w:p w14:paraId="000A0B33" w14:textId="77777777" w:rsidR="00FE5E56" w:rsidRPr="004B1346" w:rsidRDefault="00FE5E56" w:rsidP="00935B89">
       <w:pPr>
         <w:pStyle w:val="BodyA"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="004B1346" w:rsidR="00FE5E56">
+    <w:sectPr w:rsidR="00FE5E56" w:rsidRPr="004B1346">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="978" w:right="900" w:bottom="270" w:left="990" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009A55A6" w:rsidRDefault="009A55A6" w14:paraId="0C01B46D" w14:textId="77777777">
+    <w:p w14:paraId="49D65F64" w14:textId="77777777" w:rsidR="00E13620" w:rsidRDefault="00E13620">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009A55A6" w:rsidRDefault="009A55A6" w14:paraId="3D1E3B3E" w14:textId="77777777">
+    <w:p w14:paraId="34E052DD" w14:textId="77777777" w:rsidR="00E13620" w:rsidRDefault="00E13620">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="009A55A6" w:rsidRDefault="009A55A6" w14:paraId="0CC0DFDE" w14:textId="77777777"/>
+    <w:p w14:paraId="193CB9F5" w14:textId="77777777" w:rsidR="00E13620" w:rsidRDefault="00E13620"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
@@ -6804,81 +6765,81 @@
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00F56535" w:rsidRDefault="00F56535" w14:paraId="749BF400" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="749BF400" w14:textId="77777777" w:rsidR="00F56535" w:rsidRDefault="00F56535">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1964920134"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
         <w:spacing w:val="60"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="00D65434" w:rsidP="004612A3" w:rsidRDefault="00A45AAE" w14:paraId="15AA2B30" w14:textId="7B679DC7">
+      <w:p w14:paraId="15AA2B30" w14:textId="7B679DC7" w:rsidR="00D65434" w:rsidRDefault="00A45AAE" w:rsidP="004612A3">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:pBdr>
-            <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="1"/>
+            <w:top w:val="single" w:sz="4" w:space="1" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           </w:pBdr>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:t xml:space="preserve">Page </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
@@ -6923,180 +6884,108 @@
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00910681">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidRPr="004612A3" w:rsidR="00D65434" w:rsidP="004612A3" w:rsidRDefault="00D65434" w14:paraId="3C479D64" w14:textId="77777777">
+  <w:p w14:paraId="3C479D64" w14:textId="77777777" w:rsidR="00D65434" w:rsidRPr="004612A3" w:rsidRDefault="00D65434" w:rsidP="004612A3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00F56535" w:rsidRDefault="00F56535" w14:paraId="4C727743" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C727743" w14:textId="77777777" w:rsidR="00F56535" w:rsidRDefault="00F56535">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009A55A6" w:rsidRDefault="009A55A6" w14:paraId="0D7BEEC8" w14:textId="77777777">
+    <w:p w14:paraId="3A0F5466" w14:textId="77777777" w:rsidR="00E13620" w:rsidRDefault="00E13620">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009A55A6" w:rsidRDefault="009A55A6" w14:paraId="763822DB" w14:textId="77777777">
+    <w:p w14:paraId="32332B60" w14:textId="77777777" w:rsidR="00E13620" w:rsidRDefault="00E13620">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="009A55A6" w:rsidRDefault="009A55A6" w14:paraId="6921483D" w14:textId="77777777"/>
+    <w:p w14:paraId="44F20C60" w14:textId="77777777" w:rsidR="00E13620" w:rsidRDefault="00E13620"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00F56535" w:rsidRDefault="00B5138E" w14:paraId="25566C56" w14:textId="733C8BD0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="25566C56" w14:textId="064BD1A7" w:rsidR="00F56535" w:rsidRDefault="00F56535">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...34 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidRPr="00682A9B" w:rsidR="00D65434" w:rsidP="00682A9B" w:rsidRDefault="00B5138E" w14:paraId="3F6D2EF6" w14:textId="787E4E49">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F6D2EF6" w14:textId="25B6A80B" w:rsidR="00D65434" w:rsidRPr="00682A9B" w:rsidRDefault="00D65434" w:rsidP="00682A9B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...34 lines deleted...]
-    <w:r w:rsidR="00D65434">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="75DA241C" wp14:editId="4CA83032">
           <wp:extent cx="1762125" cy="448398"/>
           <wp:effectExtent l="0" t="0" r="0" b="8890"/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Lo res Swansea Bay logo.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
@@ -7104,8640 +6993,8602 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1766578" cy="449531"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00F56535" w:rsidRDefault="00B5138E" w14:paraId="1A3632B6" w14:textId="1F7C692D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A3632B6" w14:textId="07F2BD10" w:rsidR="00F56535" w:rsidRDefault="00F56535">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...34 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="029A6DA3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A0E034D0"/>
     <w:styleLink w:val="ImportedStyle1"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03EA8145"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9EA831E4"/>
     <w:lvl w:ilvl="0" w:tplc="5B4629D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="48A080A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="74F8DF80">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="B9987A22">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="D45ECAAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="312A8A22">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="A380DEAC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="F5185CBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="47B675C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07DB12ED"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="96747B74"/>
     <w:styleLink w:val="List0"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16383F9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="02E21B62"/>
     <w:styleLink w:val="List9"/>
     <w:lvl w:ilvl="0" w:tplc="DD6C3B6C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F87E986E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="51F812AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="C4E4E63C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="1F94EF86">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="9622FE3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="F94A44C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="F35C9CE8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="EDB01316">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B2D7D87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C2720E3E"/>
     <w:styleLink w:val="List11"/>
     <w:lvl w:ilvl="0" w:tplc="9E92B56A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="13E46170">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="6AE2FA36">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="84785FA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="8FBA4D82">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="DFD690FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="C1F090F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="8018879C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CB1457FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="268333A1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E6EA5EAA"/>
     <w:styleLink w:val="ImportedStyle6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="759"/>
         </w:tabs>
         <w:ind w:left="759" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="270DF77F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="597A2A10"/>
     <w:styleLink w:val="List7"/>
     <w:lvl w:ilvl="0" w:tplc="3714825E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EE782BC2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="337C998C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="119E3050">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="E5069A40">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0B5E601C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="A508930E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="1CC4E4C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4F2E2F8A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34C64825"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C8D2BD9E"/>
     <w:styleLink w:val="ImportedStyle11"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="730"/>
         </w:tabs>
         <w:ind w:left="730" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1450"/>
         </w:tabs>
         <w:ind w:left="1450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2170"/>
         </w:tabs>
         <w:ind w:left="2170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2890"/>
         </w:tabs>
         <w:ind w:left="2890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3610"/>
         </w:tabs>
         <w:ind w:left="3610" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4330"/>
         </w:tabs>
         <w:ind w:left="4330" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5050"/>
         </w:tabs>
         <w:ind w:left="5050" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5770"/>
         </w:tabs>
         <w:ind w:left="5770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6490"/>
         </w:tabs>
         <w:ind w:left="6490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39031954"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8249D80"/>
     <w:styleLink w:val="List12"/>
     <w:lvl w:ilvl="0" w:tplc="A694050E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="249CE38E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="4E9C14BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="D6FC087E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="22BABAD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="674C65A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="123E29A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="636A46E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="50DA24E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A197DEF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2C447178"/>
     <w:styleLink w:val="ImportedStyle14"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="618"/>
         </w:tabs>
         <w:ind w:left="618" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B531073"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7850F9F2"/>
     <w:styleLink w:val="ImportedStyle2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C4C7A16"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CA7C9BA0"/>
     <w:styleLink w:val="ImportedStyle10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="475"/>
         </w:tabs>
         <w:ind w:left="475" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DFB4F92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="424CEFAC"/>
     <w:styleLink w:val="ImportedStyle23"/>
     <w:lvl w:ilvl="0" w:tplc="46F6B9F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F5C632FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0B8068FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="4B36E76E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FCB2E60A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="CB9EF1F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="07326210">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="6360DD3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="77C42580">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E29FFDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A0A9404"/>
     <w:styleLink w:val="ImportedStyle16"/>
     <w:lvl w:ilvl="0" w:tplc="D02CE8C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0CE8882E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="C62C3716">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="C524AC6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="78C8EC90">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="F70ACFB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="8168E002">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="37ECEAF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8F32163E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="409C618C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EA7E96F2"/>
     <w:styleLink w:val="ImportedStyle13"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1043"/>
         </w:tabs>
         <w:ind w:left="1043" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44CE6378"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A190C344"/>
     <w:styleLink w:val="List21"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="333"/>
         </w:tabs>
         <w:ind w:left="333" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1490"/>
         </w:tabs>
         <w:ind w:left="1490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2210"/>
         </w:tabs>
         <w:ind w:left="2210" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2930"/>
         </w:tabs>
         <w:ind w:left="2930" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3650"/>
         </w:tabs>
         <w:ind w:left="3650" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4370"/>
         </w:tabs>
         <w:ind w:left="4370" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5090"/>
         </w:tabs>
         <w:ind w:left="5090" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5810"/>
         </w:tabs>
         <w:ind w:left="5810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6530"/>
         </w:tabs>
         <w:ind w:left="6530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A204435"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D778B0E4"/>
     <w:styleLink w:val="ImportedStyle21"/>
     <w:lvl w:ilvl="0" w:tplc="94363E8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F6D61BF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="5316D984">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="36DE2DBC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="E77E909A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="D60ABF1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="F190C882">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="A368547E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B9BE494C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AAC603E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0A0A9E36"/>
     <w:styleLink w:val="ImportedStyle160"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="618"/>
         </w:tabs>
         <w:ind w:left="618" w:hanging="426"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AE1B87E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9F040036"/>
     <w:styleLink w:val="List10"/>
     <w:lvl w:ilvl="0" w:tplc="66C284EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="480699EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="AB5C8D10">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="2EDCFF62">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0478A714">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="35D8F73A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="25081030">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="6EFC2FF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="725E17BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C7F67EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF2C92F2"/>
     <w:styleLink w:val="List51"/>
     <w:lvl w:ilvl="0" w:tplc="2040A984">
       <w:start w:val="2024"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Segoe UI" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CF0652A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7DB40AB0"/>
     <w:styleLink w:val="ImportedStyle12"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="476"/>
         </w:tabs>
         <w:ind w:left="476" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4ED15F85"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5824F9DE"/>
     <w:styleLink w:val="ImportedStyle17"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="714"/>
         </w:tabs>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F99677F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A4C21D48"/>
     <w:styleLink w:val="ImportedStyle8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51347EA5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="87AC6E5A"/>
     <w:styleLink w:val="List31"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="480"/>
         </w:tabs>
         <w:ind w:left="480" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="554AC22A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="81C03C0C"/>
     <w:lvl w:ilvl="0" w:tplc="21A4DC16">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E79C13B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="CF72E5AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="C6869914">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="F95AA942">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="C72A1AD8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="5A12E828">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="D73CCB7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1F30E8E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="583E0BC9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="90DE0F90"/>
     <w:styleLink w:val="List41"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66C20A92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FE52501C"/>
     <w:lvl w:ilvl="0" w:tplc="BD088F32">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0BE82952">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="B2948376">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="D5BAC63C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="7744F0E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="6E16C5BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="97A64F7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="1B1A1C24">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0A687FB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="695756D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="283835FA"/>
     <w:lvl w:ilvl="0" w:tplc="10284FC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8A5EC2FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="42088586">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="E60AD330">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="724AF1EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="F60009C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="6EAA0A60">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="5D8C247E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5BF43C5E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A021430"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0F72D0CC"/>
     <w:styleLink w:val="ImportedStyle19"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B2A7526"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18585BEE"/>
     <w:styleLink w:val="ImportedStyle270"/>
     <w:lvl w:ilvl="0" w:tplc="25801650">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7516661A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="8FC04714">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="32CC3A30">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="C1F2F7FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="46EE9316">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="4BB269DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="A5CE670C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8CAC4EA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DBA5463"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="469E66D4"/>
     <w:styleLink w:val="ImportedStyle15"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DD060C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="29F05B4A"/>
     <w:styleLink w:val="ImportedStyle27"/>
     <w:lvl w:ilvl="0" w:tplc="AFCE1D14">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="03541C36">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="BB3C71D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="7018C540">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="BEC2D2A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="CF62A2BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="954AD5C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="7526B696">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="236A268E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77431088"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E690A14C"/>
     <w:styleLink w:val="List1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="770"/>
         </w:tabs>
         <w:ind w:left="770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1490"/>
         </w:tabs>
         <w:ind w:left="1490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2210"/>
         </w:tabs>
         <w:ind w:left="2210" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2930"/>
         </w:tabs>
         <w:ind w:left="2930" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3650"/>
         </w:tabs>
         <w:ind w:left="3650" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4370"/>
         </w:tabs>
         <w:ind w:left="4370" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5090"/>
         </w:tabs>
         <w:ind w:left="5090" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5810"/>
         </w:tabs>
         <w:ind w:left="5810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6530"/>
         </w:tabs>
         <w:ind w:left="6530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78EE0B98"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="05A00DB2"/>
     <w:styleLink w:val="ImportedStyle4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79340316"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="01383FD8"/>
     <w:styleLink w:val="ImportedStyle3"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79CC4E70"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E848AE2E"/>
     <w:styleLink w:val="ImportedStyle5"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BBD54D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="262CB4BE"/>
     <w:styleLink w:val="List8"/>
     <w:lvl w:ilvl="0" w:tplc="5F56E1EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2A92A5E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="A05C7950">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="97787F5E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="A156FC20">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="07E06D2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="D65C0150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="D242AA44">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6B0C3D8E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C1137FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77F8FEBC"/>
     <w:styleLink w:val="List6"/>
     <w:lvl w:ilvl="0" w:tplc="095669EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B5365CEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="E06ACD7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="F32EBED4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="79A8AAAC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="28048F38">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="CB1C6B16">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="C54EB832">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DDE639E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1505588528">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1880704377">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1559240480">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1263882218">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="970674804">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="881136153">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1703432808">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="797449736">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="2048985043">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="321084212">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="590311148">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="2090344567">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="2030520223">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="302976290">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="2712893">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1994720724">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="2090617375">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="2097163562">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="416638572">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="547716959">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="484052323">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1053578984">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="740980605">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="108012065">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1040201634">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="779496063">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="647705735">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="414934088">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="606549728">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="95254411">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1007368449">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="805045923">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="134376233">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="1167400877">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="503203678">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="506556546">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="1606040188">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="1712150692">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="38"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...3 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2052"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FE5E56"/>
     <w:rsid w:val="000018FD"/>
     <w:rsid w:val="00004CEE"/>
     <w:rsid w:val="00005B11"/>
     <w:rsid w:val="000067F9"/>
@@ -16256,50 +16107,51 @@
     <w:rsid w:val="00452938"/>
     <w:rsid w:val="00452C67"/>
     <w:rsid w:val="004545B1"/>
     <w:rsid w:val="004550B0"/>
     <w:rsid w:val="004550FC"/>
     <w:rsid w:val="004555DC"/>
     <w:rsid w:val="00455DF0"/>
     <w:rsid w:val="004574C7"/>
     <w:rsid w:val="00461073"/>
     <w:rsid w:val="004612A3"/>
     <w:rsid w:val="004617D0"/>
     <w:rsid w:val="0046183D"/>
     <w:rsid w:val="00461937"/>
     <w:rsid w:val="0046766C"/>
     <w:rsid w:val="004709D5"/>
     <w:rsid w:val="00473382"/>
     <w:rsid w:val="00474CBA"/>
     <w:rsid w:val="00476B8B"/>
     <w:rsid w:val="0048046E"/>
     <w:rsid w:val="004845C0"/>
     <w:rsid w:val="004850D5"/>
     <w:rsid w:val="004853F5"/>
     <w:rsid w:val="004868BE"/>
     <w:rsid w:val="00491BAC"/>
     <w:rsid w:val="004951C7"/>
+    <w:rsid w:val="00495E12"/>
     <w:rsid w:val="004976F5"/>
     <w:rsid w:val="00497E8F"/>
     <w:rsid w:val="00497EAF"/>
     <w:rsid w:val="004A1FDB"/>
     <w:rsid w:val="004A20FD"/>
     <w:rsid w:val="004A2CDD"/>
     <w:rsid w:val="004A316D"/>
     <w:rsid w:val="004A4B99"/>
     <w:rsid w:val="004A5F05"/>
     <w:rsid w:val="004A79AD"/>
     <w:rsid w:val="004A7AE9"/>
     <w:rsid w:val="004A7CE8"/>
     <w:rsid w:val="004B0645"/>
     <w:rsid w:val="004B09E5"/>
     <w:rsid w:val="004B0D28"/>
     <w:rsid w:val="004B1346"/>
     <w:rsid w:val="004B3C47"/>
     <w:rsid w:val="004B5411"/>
     <w:rsid w:val="004B6B7C"/>
     <w:rsid w:val="004B6DF9"/>
     <w:rsid w:val="004B6F20"/>
     <w:rsid w:val="004B6F75"/>
     <w:rsid w:val="004B714F"/>
     <w:rsid w:val="004B7878"/>
     <w:rsid w:val="004C3CD7"/>
@@ -16392,50 +16244,51 @@
     <w:rsid w:val="00577FE1"/>
     <w:rsid w:val="00580C40"/>
     <w:rsid w:val="0058128C"/>
     <w:rsid w:val="00581A5A"/>
     <w:rsid w:val="00581E23"/>
     <w:rsid w:val="00581FBA"/>
     <w:rsid w:val="005824F3"/>
     <w:rsid w:val="005827D9"/>
     <w:rsid w:val="005839B9"/>
     <w:rsid w:val="005847F4"/>
     <w:rsid w:val="00584F12"/>
     <w:rsid w:val="00586FDE"/>
     <w:rsid w:val="0059085A"/>
     <w:rsid w:val="00590B5B"/>
     <w:rsid w:val="00590BE4"/>
     <w:rsid w:val="0059120C"/>
     <w:rsid w:val="00591D75"/>
     <w:rsid w:val="005929C8"/>
     <w:rsid w:val="00593275"/>
     <w:rsid w:val="00593D2C"/>
     <w:rsid w:val="00595CCA"/>
     <w:rsid w:val="005962E7"/>
     <w:rsid w:val="00596336"/>
     <w:rsid w:val="00596571"/>
     <w:rsid w:val="00597517"/>
+    <w:rsid w:val="00597813"/>
     <w:rsid w:val="00597823"/>
     <w:rsid w:val="005A0019"/>
     <w:rsid w:val="005A06E1"/>
     <w:rsid w:val="005A094A"/>
     <w:rsid w:val="005A1A7B"/>
     <w:rsid w:val="005A246C"/>
     <w:rsid w:val="005A3AFF"/>
     <w:rsid w:val="005A4DD8"/>
     <w:rsid w:val="005A7D1E"/>
     <w:rsid w:val="005B00F1"/>
     <w:rsid w:val="005B0BBD"/>
     <w:rsid w:val="005B1641"/>
     <w:rsid w:val="005B205E"/>
     <w:rsid w:val="005B21A9"/>
     <w:rsid w:val="005B4476"/>
     <w:rsid w:val="005B4ACA"/>
     <w:rsid w:val="005B624A"/>
     <w:rsid w:val="005B6E8A"/>
     <w:rsid w:val="005B77A9"/>
     <w:rsid w:val="005C199C"/>
     <w:rsid w:val="005C1C46"/>
     <w:rsid w:val="005C2346"/>
     <w:rsid w:val="005C5525"/>
     <w:rsid w:val="005C6944"/>
     <w:rsid w:val="005D0242"/>
@@ -17460,50 +17313,51 @@
     <w:rsid w:val="00DE53C0"/>
     <w:rsid w:val="00DE5581"/>
     <w:rsid w:val="00DE5DCA"/>
     <w:rsid w:val="00DE6080"/>
     <w:rsid w:val="00DE61F4"/>
     <w:rsid w:val="00DE6710"/>
     <w:rsid w:val="00DF09E5"/>
     <w:rsid w:val="00DF1C4A"/>
     <w:rsid w:val="00DF3180"/>
     <w:rsid w:val="00DF51C5"/>
     <w:rsid w:val="00E02B05"/>
     <w:rsid w:val="00E02F41"/>
     <w:rsid w:val="00E02F69"/>
     <w:rsid w:val="00E03F08"/>
     <w:rsid w:val="00E055EC"/>
     <w:rsid w:val="00E06006"/>
     <w:rsid w:val="00E06825"/>
     <w:rsid w:val="00E0733D"/>
     <w:rsid w:val="00E0784F"/>
     <w:rsid w:val="00E10F69"/>
     <w:rsid w:val="00E11719"/>
     <w:rsid w:val="00E11D92"/>
     <w:rsid w:val="00E120B1"/>
     <w:rsid w:val="00E12602"/>
     <w:rsid w:val="00E12953"/>
+    <w:rsid w:val="00E13620"/>
     <w:rsid w:val="00E14F51"/>
     <w:rsid w:val="00E15058"/>
     <w:rsid w:val="00E15797"/>
     <w:rsid w:val="00E15CDD"/>
     <w:rsid w:val="00E1704C"/>
     <w:rsid w:val="00E207A5"/>
     <w:rsid w:val="00E21C91"/>
     <w:rsid w:val="00E21DB5"/>
     <w:rsid w:val="00E22168"/>
     <w:rsid w:val="00E2228C"/>
     <w:rsid w:val="00E23BDC"/>
     <w:rsid w:val="00E26064"/>
     <w:rsid w:val="00E2683B"/>
     <w:rsid w:val="00E26A37"/>
     <w:rsid w:val="00E27417"/>
     <w:rsid w:val="00E27BBE"/>
     <w:rsid w:val="00E30765"/>
     <w:rsid w:val="00E328FD"/>
     <w:rsid w:val="00E32CB1"/>
     <w:rsid w:val="00E35033"/>
     <w:rsid w:val="00E35552"/>
     <w:rsid w:val="00E359B8"/>
     <w:rsid w:val="00E3658E"/>
     <w:rsid w:val="00E37C0A"/>
     <w:rsid w:val="00E4017D"/>
@@ -18475,152 +18329,152 @@
     <w:rsid w:val="7F4DF6BB"/>
     <w:rsid w:val="7F62BDA5"/>
     <w:rsid w:val="7F855D3C"/>
     <w:rsid w:val="7FDCE366"/>
     <w:rsid w:val="7FE7AACA"/>
     <w:rsid w:val="7FF3073C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2052"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="22211E7C"/>
   <w15:docId w15:val="{F023260D-00D2-4A5B-8F94-15C2FA4C128B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:bdr w:val="nil"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -18776,52 +18630,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -18879,856 +18733,856 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:rsid w:val="00953FB4"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="008B5133"/>
     <w:pPr>
       <w:keepNext/>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Body" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body">
     <w:name w:val="Body"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="Bulleted list,Dot pt,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,List Paragraph1,Bullet Points,MAIN CONTENT,Bullet 1,List Paragraph11,List Paragraph12,F5 List Paragraph,Colorful List - Accent 11,Bullet Style,L"/>
     <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle1" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle1">
     <w:name w:val="Imported Style 1"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyA" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyA">
     <w:name w:val="Body A"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle2" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle2">
     <w:name w:val="Imported Style 2"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle3" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle3">
     <w:name w:val="Imported Style 3"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="7"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle4" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle4">
     <w:name w:val="Imported Style 4"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle5" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle5">
     <w:name w:val="Imported Style 5"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="9"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle6" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle6">
     <w:name w:val="Imported Style 6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="10"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List0" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List0">
     <w:name w:val="List 0"/>
     <w:basedOn w:val="ImportedStyle6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="11"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List1" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List1">
     <w:name w:val="List 1"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="12"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List21" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List21">
     <w:name w:val="List 21"/>
     <w:basedOn w:val="ImportedStyle6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle8" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle8">
     <w:name w:val="Imported Style 8"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List31" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List31">
     <w:name w:val="List 31"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="15"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle10" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle10">
     <w:name w:val="Imported Style 10"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="16"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle11" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle11">
     <w:name w:val="Imported Style 11"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="17"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle12" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle12">
     <w:name w:val="Imported Style 12"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="18"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle13" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle13">
     <w:name w:val="Imported Style 13"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="19"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle14" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle14">
     <w:name w:val="Imported Style 14"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="20"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle15" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle15">
     <w:name w:val="Imported Style 15"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="21"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle16" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle16">
     <w:name w:val="Imported Style 16"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="38"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle160" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle160">
     <w:name w:val="Imported Style 16.0"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="22"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle17" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle17">
     <w:name w:val="Imported Style 17"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="24"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List41" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List41">
     <w:name w:val="List 41"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="23"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle19" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle19">
     <w:name w:val="Imported Style 19"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="25"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List51" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List51">
     <w:name w:val="List 51"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="26"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle21" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle21">
     <w:name w:val="Imported Style 21"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="27"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List6" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List6">
     <w:name w:val="List 6"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="28"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List7" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List7">
     <w:name w:val="List 7"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="29"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle23" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle23">
     <w:name w:val="Imported Style 23"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="30"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List8" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List8">
     <w:name w:val="List 8"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="31"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List9" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List9">
     <w:name w:val="List 9"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="32"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List10" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List10">
     <w:name w:val="List 10"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="33"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle27" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle27">
     <w:name w:val="Imported Style 27"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="34"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List11" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List11">
     <w:name w:val="List 11"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="35"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle270" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle270">
     <w:name w:val="Imported Style 27.0"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="36"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List12" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List12">
     <w:name w:val="List 12"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="37"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PlainTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F96AB2"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlainTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
     <w:name w:val="Plain Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="PlainText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F96AB2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="004A7AE9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004612A3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00633080"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00633080"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C41E8"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C41E8"/>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003C41E8"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C41E8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003C41E8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00B079A9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="questionvalue1" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="questionvalue1">
     <w:name w:val="questionvalue1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00F776DE"/>
     <w:rPr>
-      <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ListParagraphChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:aliases w:val="Bulleted list Char,Dot pt Char,No Spacing1 Char,List Paragraph Char Char Char Char,Indicator Text Char,Numbered Para 1 Char,List Paragraph1 Char,Bullet Points Char,MAIN CONTENT Char,Bullet 1 Char,List Paragraph11 Char,L Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="003422AC"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="003C67A6"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Table9" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Table9">
     <w:name w:val="Table9"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Table9Char"/>
     <w:qFormat/>
     <w:rsid w:val="00552729"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cstheme="minorBidi"/>
       <w:color w:val="253C61"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Table9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Table9Char">
     <w:name w:val="Table9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Table9"/>
     <w:rsid w:val="00552729"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cstheme="minorBidi"/>
       <w:color w:val="253C61"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008B5133"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="000B2509"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00F76032"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00545AFE"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00142C0A"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="133525769">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="197158169">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -20094,59 +19948,60 @@
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2140297939">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -20379,59 +20234,67 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="60b0568e-e574-4342-a9c0-c22c6fec6509">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fdfaf355-f7ae-47f3-8f93-739a60756710" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010001C022EFBB18C64ABE3B9933434D2554" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2b64952811415c62d0d0df39f3d34ba2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="60b0568e-e574-4342-a9c0-c22c6fec6509" xmlns:ns3="fdfaf355-f7ae-47f3-8f93-739a60756710" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b85015dbfa83b7beca0f1d5edc8036d9" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
     <xsd:import namespace="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
@@ -20611,144 +20474,137 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33C319E3-D844-4861-AE6F-62DC39A8A867}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC971249-E7FD-4CFF-B3BB-8DCBB04C80C8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4CF4A0B-E93F-4AC2-9FE8-FE95C891C074}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
+    <ds:schemaRef ds:uri="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3F31AD5-7832-4D33-88A8-3C7882ED6D5A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
     <ds:schemaRef ds:uri="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4CF4A0B-E93F-4AC2-9FE8-FE95C891C074}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33C319E3-D844-4861-AE6F-62DC39A8A867}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
-[...17 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>8</Pages>
+  <Words>1824</Words>
+  <Characters>10255</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>300</Lines>
+  <Paragraphs>138</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>ABM LHB</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>11983</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Wendy Penrhyn-Jones (ABM ULHB - Administration)</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Amelia Cole (Swansea Bay UHB - Corporate)</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2024-08-14T11:41:00.0000000Z</lastPrinted>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010001C022EFBB18C64ABE3B9933434D2554</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="GrammarlyDocumentId">
     <vt:lpwstr>c35047bd6a6cdce546d302213c74cfe83bb83a2c3aea1913d0d4c81602f9ca59</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
     <vt:r8>4127000</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="docLang">
     <vt:lpwstr>en</vt:lpwstr>
   </property>
 </Properties>
 </file>