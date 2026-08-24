--- v0 (2026-04-29)
+++ v1 (2026-08-24)
@@ -1,2524 +1,2485 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="004B1346" w:rsidR="00FE5E56" w:rsidP="006D10EE" w:rsidRDefault="00AD2605" w14:paraId="3320771D" w14:textId="77777777">
+    <w:p w14:paraId="3320771D" w14:textId="77777777" w:rsidR="00FE5E56" w:rsidRPr="004B1346" w:rsidRDefault="00AD2605" w:rsidP="006D10EE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial Bold" w:hAnsi="Verdana" w:cs="Arial Bold"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2EA03253" w:rsidR="00AD2605">
+      <w:r w:rsidRPr="2EA03253">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>Swansea Bay University Health Board</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="5702A144" w:rsidP="2EA03253" w:rsidRDefault="5702A144" w14:paraId="3E95D3DA" w14:textId="7219C47F">
+    <w:p w14:paraId="3E95D3DA" w14:textId="7219C47F" w:rsidR="5702A144" w:rsidRDefault="5702A144" w:rsidP="2EA03253">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:suppressLineNumbers w:val="0"/>
-[...9 lines deleted...]
-        <w:ind w:left="0" w:right="0"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2EA03253" w:rsidR="5702A144">
+      <w:r w:rsidRPr="2EA03253">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CONFIRMED</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B1346" w:rsidR="00882AD5" w:rsidP="00882AD5" w:rsidRDefault="00795B8E" w14:paraId="63106E31" w14:textId="25E2C105">
+    <w:p w14:paraId="63106E31" w14:textId="25E2C105" w:rsidR="00882AD5" w:rsidRPr="004B1346" w:rsidRDefault="00795B8E" w:rsidP="00882AD5">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial Bold" w:hAnsi="Verdana" w:cs="Arial Bold"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B1346">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B1346" w:rsidR="00882AD5">
+      <w:r w:rsidR="00882AD5" w:rsidRPr="004B1346">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Minutes of the</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B1346" w:rsidR="00432EA2">
+      <w:r w:rsidR="00432EA2" w:rsidRPr="004B1346">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EB4029">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mental Health Legislation</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B1346" w:rsidR="002054CE">
+      <w:r w:rsidR="002054CE" w:rsidRPr="004B1346">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Committee</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B1346" w:rsidR="00882AD5">
+      <w:r w:rsidR="00882AD5" w:rsidRPr="004B1346">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB4029" w:rsidP="054A1B6E" w:rsidRDefault="00882AD5" w14:paraId="4676F848" w14:noSpellErr="1" w14:textId="2A5086B4">
+    <w:p w14:paraId="4676F848" w14:textId="2A5086B4" w:rsidR="00EB4029" w:rsidRDefault="00882AD5" w:rsidP="054A1B6E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="6F7B6DA4" w:rsidR="00882AD5">
+      <w:r w:rsidRPr="6F7B6DA4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">held on </w:t>
       </w:r>
-      <w:r w:rsidRPr="6F7B6DA4" w:rsidR="00EC0C01">
+      <w:r w:rsidR="00EC0C01" w:rsidRPr="6F7B6DA4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tuesday, 6 </w:t>
       </w:r>
-      <w:r w:rsidRPr="6F7B6DA4" w:rsidR="20CA0108">
+      <w:r w:rsidR="20CA0108" w:rsidRPr="6F7B6DA4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>August</w:t>
       </w:r>
-      <w:r w:rsidRPr="6F7B6DA4" w:rsidR="00D932BD">
+      <w:r w:rsidR="00D932BD" w:rsidRPr="6F7B6DA4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-        <w:t>2025</w:t>
+        <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B1346" w:rsidR="00882AD5" w:rsidP="0099078F" w:rsidRDefault="0099078F" w14:paraId="08603BE0" w14:textId="182E621F">
+    <w:p w14:paraId="08603BE0" w14:textId="182E621F" w:rsidR="00882AD5" w:rsidRPr="004B1346" w:rsidRDefault="0099078F" w:rsidP="0099078F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial Bold" w:hAnsi="Verdana" w:cs="Arial Bold"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B1346">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial Bold" w:hAnsi="Verdana" w:cs="Arial Bold"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B1346" w:rsidR="00882AD5">
+      <w:r w:rsidR="00882AD5" w:rsidRPr="004B1346">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>via Microsoft Teams</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B1346" w:rsidR="00882AD5" w:rsidP="00882AD5" w:rsidRDefault="00882AD5" w14:paraId="6EE5AD54" w14:textId="77777777">
+    <w:p w14:paraId="6EE5AD54" w14:textId="77777777" w:rsidR="00882AD5" w:rsidRPr="004B1346" w:rsidRDefault="00882AD5" w:rsidP="00882AD5">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial Bold" w:hAnsi="Verdana" w:cs="Arial Bold"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10076" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2983"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="5959"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="1037658C" w14:paraId="3EE05593" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="3EE05593" w14:textId="77777777" w:rsidTr="1037658C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10076" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="00C314A3" w:rsidRDefault="00F56535" w14:paraId="1EB91ED3" w14:textId="77777777">
+          <w:p w14:paraId="1EB91ED3" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1346">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Present:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00412F2A" w:rsidTr="1037658C" w14:paraId="058208A9" w14:textId="77777777">
-[...107 lines deleted...]
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00EC0C01" w:rsidTr="1037658C" w14:paraId="474E97BE" w14:textId="77777777">
+      <w:tr w:rsidR="00412F2A" w:rsidRPr="004B1346" w14:paraId="058208A9" w14:textId="77777777" w:rsidTr="1037658C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC0C01" w:rsidP="00412F2A" w:rsidRDefault="00EC0C01" w14:paraId="4F209229" w14:textId="32D387AA">
+          <w:p w14:paraId="3F3FC8D6" w14:textId="0EC0C104" w:rsidR="00412F2A" w:rsidRPr="004B1346" w:rsidRDefault="00412F2A" w:rsidP="00412F2A">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jackie Davies </w:t>
+              <w:t>Anne-Louise Ferguson</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1346">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC0C01" w:rsidP="00412F2A" w:rsidRDefault="00EC0C01" w14:paraId="2F9409F9" w14:textId="0A59514B">
+          <w:p w14:paraId="0D088AD1" w14:textId="4E54DC46" w:rsidR="00412F2A" w:rsidRPr="004B1346" w:rsidRDefault="00412F2A" w:rsidP="00412F2A">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:r w:rsidRPr="009F36EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>(JD</w:t>
+              <w:t>(ALF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC0C01" w:rsidP="00412F2A" w:rsidRDefault="00EC0C01" w14:paraId="5D4F53CC" w14:textId="2377D61A">
+          <w:p w14:paraId="1BC23BEF" w14:textId="36AD870A" w:rsidR="00412F2A" w:rsidRPr="004B1346" w:rsidRDefault="00412F2A" w:rsidP="00412F2A">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:r w:rsidRPr="009F36EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Independent Member </w:t>
+              <w:t>Chair</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00412F2A" w:rsidTr="1037658C" w14:paraId="117FAFBA" w14:textId="77777777">
+      <w:tr w:rsidR="00EC0C01" w:rsidRPr="004B1346" w14:paraId="474E97BE" w14:textId="77777777" w:rsidTr="1037658C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00412F2A" w:rsidP="00412F2A" w:rsidRDefault="00412F2A" w14:paraId="6892DDC9" w14:textId="79985BBC">
+          <w:p w14:paraId="4F209229" w14:textId="32D387AA" w:rsidR="00EC0C01" w:rsidRDefault="00EC0C01" w:rsidP="00412F2A">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Patricia Price</w:t>
+              <w:t xml:space="preserve">Jackie Davies </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00412F2A" w:rsidP="00412F2A" w:rsidRDefault="00412F2A" w14:paraId="6553502B" w14:textId="6C54C74D">
+          <w:p w14:paraId="2F9409F9" w14:textId="0A59514B" w:rsidR="00EC0C01" w:rsidRDefault="00EC0C01" w:rsidP="00412F2A">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>(PP)</w:t>
+              <w:t>(JD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00412F2A" w:rsidP="00412F2A" w:rsidRDefault="00412F2A" w14:paraId="48376DE4" w14:textId="31128947">
+          <w:p w14:paraId="5D4F53CC" w14:textId="2377D61A" w:rsidR="00EC0C01" w:rsidRDefault="00EC0C01" w:rsidP="00412F2A">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Independent Member </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00412F2A" w:rsidTr="1037658C" w14:paraId="014F6C14" w14:textId="77777777">
+      <w:tr w:rsidR="00412F2A" w:rsidRPr="004B1346" w14:paraId="117FAFBA" w14:textId="77777777" w:rsidTr="1037658C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00412F2A" w:rsidP="00412F2A" w:rsidRDefault="00412F2A" w14:paraId="2E93922D" w14:textId="2F2937C5">
+          <w:p w14:paraId="6892DDC9" w14:textId="79985BBC" w:rsidR="00412F2A" w:rsidRPr="004B1346" w:rsidRDefault="00412F2A" w:rsidP="00412F2A">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Steve Spill</w:t>
+              <w:t>Patricia Price</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00412F2A" w:rsidP="00412F2A" w:rsidRDefault="00412F2A" w14:paraId="6E5B8736" w14:textId="5B4D4546">
+          <w:p w14:paraId="6553502B" w14:textId="6C54C74D" w:rsidR="00412F2A" w:rsidRPr="004B1346" w:rsidRDefault="00412F2A" w:rsidP="00412F2A">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>(SS)</w:t>
+              <w:t>(PP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00412F2A" w:rsidP="00412F2A" w:rsidRDefault="00412F2A" w14:paraId="485F0BAB" w14:textId="3E677DEC">
+          <w:p w14:paraId="48376DE4" w14:textId="31128947" w:rsidR="00412F2A" w:rsidRPr="004B1346" w:rsidRDefault="00412F2A" w:rsidP="00412F2A">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Independent Member </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="1037658C" w14:paraId="2933D1E3" w14:textId="77777777">
+      <w:tr w:rsidR="00412F2A" w:rsidRPr="004B1346" w14:paraId="014F6C14" w14:textId="77777777" w:rsidTr="1037658C">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E93922D" w14:textId="2F2937C5" w:rsidR="00412F2A" w:rsidRPr="004B1346" w:rsidRDefault="00412F2A" w:rsidP="00412F2A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Steve Spill</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E5B8736" w14:textId="5B4D4546" w:rsidR="00412F2A" w:rsidRPr="004B1346" w:rsidRDefault="00412F2A" w:rsidP="00412F2A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>(SS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5959" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="485F0BAB" w14:textId="3E677DEC" w:rsidR="00412F2A" w:rsidRPr="004B1346" w:rsidRDefault="00412F2A" w:rsidP="00412F2A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Independent Member </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="2933D1E3" w14:textId="77777777" w:rsidTr="1037658C">
         <w:trPr>
           <w:trHeight w:val="310"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10076" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="00C314A3" w:rsidRDefault="00F56535" w14:paraId="476C84EA" w14:textId="77777777">
+          <w:p w14:paraId="476C84EA" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1346">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>In Attendance:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00EC0C01" w:rsidTr="1037658C" w14:paraId="473F8AE3" w14:textId="77777777">
+      <w:tr w:rsidR="00EC0C01" w:rsidRPr="004B1346" w14:paraId="473F8AE3" w14:textId="77777777" w:rsidTr="1037658C">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC0C01" w:rsidP="00EC0C01" w:rsidRDefault="00EC0C01" w14:paraId="644EC051" w14:textId="44CAE095">
+          <w:p w14:paraId="644EC051" w14:textId="44CAE095" w:rsidR="00EC0C01" w:rsidRDefault="00EC0C01" w:rsidP="00EC0C01">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1890"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Rebecca Cochrane </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC0C01" w:rsidP="00C314A3" w:rsidRDefault="00EC0C01" w14:paraId="3C34D791" w14:textId="58EC669B">
+          <w:p w14:paraId="3C34D791" w14:textId="58EC669B" w:rsidR="00EC0C01" w:rsidRDefault="00EC0C01" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(RC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC0C01" w:rsidP="00C314A3" w:rsidRDefault="00EC0C01" w14:paraId="523E9DFB" w14:textId="47979E74">
+          <w:p w14:paraId="523E9DFB" w14:textId="47979E74" w:rsidR="00EC0C01" w:rsidRDefault="00EC0C01" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Lead for Court of Protection and MCA </w:t>
             </w:r>
             <w:r w:rsidR="00640A5B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Advocacy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Services </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="1037658C" w:rsidTr="1037658C" w14:paraId="6F1A24E3" w14:textId="77777777">
+      <w:tr w:rsidR="1037658C" w14:paraId="6F1A24E3" w14:textId="77777777" w:rsidTr="1037658C">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="337CE30B" w:rsidP="1037658C" w:rsidRDefault="337CE30B" w14:paraId="39395238" w14:textId="6E901478">
+          <w:p w14:paraId="39395238" w14:textId="6E901478" w:rsidR="337CE30B" w:rsidRDefault="337CE30B" w:rsidP="1037658C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Penny Jane Cram</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="337CE30B" w:rsidP="1037658C" w:rsidRDefault="337CE30B" w14:paraId="458E513F" w14:textId="4FA292F8">
+          <w:p w14:paraId="458E513F" w14:textId="4FA292F8" w:rsidR="337CE30B" w:rsidRDefault="337CE30B" w:rsidP="1037658C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(PC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="337CE30B" w:rsidP="1037658C" w:rsidRDefault="337CE30B" w14:paraId="43E35F9C" w14:textId="68C559AC">
+          <w:p w14:paraId="43E35F9C" w14:textId="68C559AC" w:rsidR="337CE30B" w:rsidRDefault="337CE30B" w:rsidP="1037658C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Mental Health Act Service Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00412F2A" w:rsidTr="1037658C" w14:paraId="00EEA240" w14:textId="77777777">
+      <w:tr w:rsidR="00412F2A" w:rsidRPr="004B1346" w14:paraId="00EEA240" w14:textId="77777777" w:rsidTr="1037658C">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00412F2A" w:rsidP="00C314A3" w:rsidRDefault="00412F2A" w14:paraId="5AA1889E" w14:textId="5BDA2010">
+          <w:p w14:paraId="5AA1889E" w14:textId="5BDA2010" w:rsidR="00412F2A" w:rsidRDefault="00412F2A" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Amanda Davies </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00412F2A" w:rsidP="00C314A3" w:rsidRDefault="00412F2A" w14:paraId="0202FEAD" w14:textId="1C67D6B6">
+          <w:p w14:paraId="0202FEAD" w14:textId="1C67D6B6" w:rsidR="00412F2A" w:rsidRPr="004B1346" w:rsidRDefault="00412F2A" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(AD)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00412F2A" w:rsidP="1037658C" w:rsidRDefault="00412F2A" w14:paraId="47F0EE31" w14:textId="2E2E2C9F">
+          <w:p w14:paraId="47F0EE31" w14:textId="2E2E2C9F" w:rsidR="00412F2A" w:rsidRDefault="00412F2A" w:rsidP="1037658C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Manager Long Term Care </w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="00A4400F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="00A4400F" w:rsidRPr="1037658C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">(For item </w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="7DB380FC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="7DB380FC" w:rsidRPr="1037658C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="00A4400F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="00A4400F" w:rsidRPr="1037658C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>/25)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00EC0C01" w:rsidTr="1037658C" w14:paraId="5705C3D9" w14:textId="77777777">
+      <w:tr w:rsidR="00EC0C01" w:rsidRPr="004B1346" w14:paraId="5705C3D9" w14:textId="77777777" w:rsidTr="1037658C">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC0C01" w:rsidP="00C314A3" w:rsidRDefault="00EC0C01" w14:paraId="6A048FD7" w14:textId="4EDEA417">
+          <w:p w14:paraId="6A048FD7" w14:textId="4EDEA417" w:rsidR="00EC0C01" w:rsidRDefault="00EC0C01" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Karen Gronert</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC0C01" w:rsidP="00C314A3" w:rsidRDefault="00EC0C01" w14:paraId="4C0F1FB2" w14:textId="2127284C">
+          <w:p w14:paraId="4C0F1FB2" w14:textId="2127284C" w:rsidR="00EC0C01" w:rsidRDefault="00EC0C01" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">(KG) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC0C01" w:rsidP="00C314A3" w:rsidRDefault="00EC0C01" w14:paraId="7B3FBB6A" w14:textId="0E362964">
+          <w:p w14:paraId="7B3FBB6A" w14:textId="0E362964" w:rsidR="00EC0C01" w:rsidRDefault="00EC0C01" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Head of Nursing </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="1037658C" w14:paraId="0796EDC6" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="0796EDC6" w14:textId="77777777" w:rsidTr="1037658C">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="00C314A3" w:rsidRDefault="00EC0C01" w14:paraId="11A95BA6" w14:textId="52DAC812">
+          <w:p w14:paraId="11A95BA6" w14:textId="52DAC812" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00EC0C01" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Jonathan Jones </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="00C314A3" w:rsidRDefault="00EC0C01" w14:paraId="292DAB19" w14:textId="0AD7FFF9">
+          <w:p w14:paraId="292DAB19" w14:textId="0AD7FFF9" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00EC0C01" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(JJ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="00C314A3" w:rsidRDefault="00EC0C01" w14:paraId="5809B5F9" w14:textId="39A405E2">
+          <w:p w14:paraId="5809B5F9" w14:textId="39A405E2" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00EC0C01" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Audit Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00EC0C01" w:rsidTr="1037658C" w14:paraId="6E153ABF" w14:textId="77777777">
+      <w:tr w:rsidR="00EC0C01" w:rsidRPr="004B1346" w14:paraId="6E153ABF" w14:textId="77777777" w:rsidTr="1037658C">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC0C01" w:rsidP="00C314A3" w:rsidRDefault="00EC0C01" w14:paraId="0A9F40AE" w14:textId="39D0269B">
+          <w:p w14:paraId="0A9F40AE" w14:textId="39D0269B" w:rsidR="00EC0C01" w:rsidRDefault="00EC0C01" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Luke Jones </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC0C01" w:rsidP="00C314A3" w:rsidRDefault="00EC0C01" w14:paraId="1A8102CB" w14:textId="1B7C8A40">
+          <w:p w14:paraId="1A8102CB" w14:textId="1B7C8A40" w:rsidR="00EC0C01" w:rsidRDefault="00EC0C01" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(LJ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC0C01" w:rsidP="00C314A3" w:rsidRDefault="00EC0C01" w14:paraId="6254E655" w14:textId="1092027E">
+          <w:p w14:paraId="6254E655" w14:textId="1092027E" w:rsidR="00EC0C01" w:rsidRDefault="00EC0C01" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Designated Education Clinical Lead Officer DECLO</w:t>
             </w:r>
             <w:r w:rsidR="00CD769E">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CD769E" w:rsidR="00CD769E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+            <w:r w:rsidR="00CD769E" w:rsidRPr="00CD769E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(For item 21/25)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="1037658C" w:rsidTr="1037658C" w14:paraId="2736EA81" w14:textId="77777777">
+      <w:tr w:rsidR="1037658C" w14:paraId="2736EA81" w14:textId="77777777" w:rsidTr="1037658C">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="051EAFB4" w:rsidP="1037658C" w:rsidRDefault="051EAFB4" w14:paraId="1E00636A" w14:textId="057979E7">
+          <w:p w14:paraId="1E00636A" w14:textId="057979E7" w:rsidR="051EAFB4" w:rsidRDefault="051EAFB4" w:rsidP="1037658C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Deb Lewis </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="051EAFB4" w:rsidP="1037658C" w:rsidRDefault="051EAFB4" w14:paraId="2C4EE203" w14:textId="12803B34">
+          <w:p w14:paraId="2C4EE203" w14:textId="12803B34" w:rsidR="051EAFB4" w:rsidRDefault="051EAFB4" w:rsidP="1037658C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(DL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="051EAFB4" w:rsidP="1037658C" w:rsidRDefault="051EAFB4" w14:paraId="43076015" w14:textId="288E402B">
+          <w:p w14:paraId="43076015" w14:textId="288E402B" w:rsidR="051EAFB4" w:rsidRDefault="051EAFB4" w:rsidP="1037658C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Chief Operating Officer </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="1037658C" w:rsidTr="1037658C" w14:paraId="4DA63776" w14:textId="77777777">
+      <w:tr w:rsidR="1037658C" w14:paraId="4DA63776" w14:textId="77777777" w:rsidTr="1037658C">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="2EF0E8E5" w:rsidP="1037658C" w:rsidRDefault="2EF0E8E5" w14:paraId="0E526B9E" w14:textId="602EABA6">
+          <w:p w14:paraId="0E526B9E" w14:textId="602EABA6" w:rsidR="2EF0E8E5" w:rsidRDefault="2EF0E8E5" w:rsidP="1037658C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Hazel Lloyd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="2EF0E8E5" w:rsidP="1037658C" w:rsidRDefault="2EF0E8E5" w14:paraId="50B0762A" w14:textId="4F5BEAE7">
+          <w:p w14:paraId="50B0762A" w14:textId="4F5BEAE7" w:rsidR="2EF0E8E5" w:rsidRDefault="2EF0E8E5" w:rsidP="1037658C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(HL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="2EF0E8E5" w:rsidP="1037658C" w:rsidRDefault="2EF0E8E5" w14:paraId="34E546D5" w14:textId="5D671CA0">
+          <w:p w14:paraId="34E546D5" w14:textId="5D671CA0" w:rsidR="2EF0E8E5" w:rsidRDefault="2EF0E8E5" w:rsidP="1037658C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Director of Corporate Governance </w:t>
             </w:r>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(For item 33/25)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="1037658C" w:rsidTr="1037658C" w14:paraId="299DCAA3" w14:textId="77777777">
+      <w:tr w:rsidR="1037658C" w14:paraId="299DCAA3" w14:textId="77777777" w:rsidTr="1037658C">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="051EAFB4" w:rsidP="1037658C" w:rsidRDefault="051EAFB4" w14:paraId="1AB28530" w14:textId="1CD5F6CF">
+          <w:p w14:paraId="1AB28530" w14:textId="1CD5F6CF" w:rsidR="051EAFB4" w:rsidRDefault="051EAFB4" w:rsidP="1037658C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Claire Mulcahy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="051EAFB4" w:rsidP="1037658C" w:rsidRDefault="051EAFB4" w14:paraId="443E7793" w14:textId="2EF9C77B">
+          <w:p w14:paraId="443E7793" w14:textId="2EF9C77B" w:rsidR="051EAFB4" w:rsidRDefault="051EAFB4" w:rsidP="1037658C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(CM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="051EAFB4" w:rsidP="1037658C" w:rsidRDefault="051EAFB4" w14:paraId="679294FF" w14:textId="62E3EB22">
+          <w:p w14:paraId="679294FF" w14:textId="62E3EB22" w:rsidR="051EAFB4" w:rsidRDefault="051EAFB4" w:rsidP="1037658C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Corporate Governance Manager </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00412F2A" w:rsidTr="1037658C" w14:paraId="0CFD2819" w14:textId="77777777">
+      <w:tr w:rsidR="00412F2A" w:rsidRPr="004B1346" w14:paraId="0CFD2819" w14:textId="77777777" w:rsidTr="1037658C">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00412F2A" w:rsidP="00412F2A" w:rsidRDefault="00412F2A" w14:paraId="5549D303" w14:textId="3A58E985">
+          <w:p w14:paraId="5549D303" w14:textId="3A58E985" w:rsidR="00412F2A" w:rsidRPr="004B1346" w:rsidRDefault="00412F2A" w:rsidP="00412F2A">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Dermot Nolan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00412F2A" w:rsidP="00412F2A" w:rsidRDefault="00412F2A" w14:paraId="0C310790" w14:textId="00035A5A">
+          <w:p w14:paraId="0C310790" w14:textId="00035A5A" w:rsidR="00412F2A" w:rsidRPr="004B1346" w:rsidRDefault="00412F2A" w:rsidP="00412F2A">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(DN)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00412F2A" w:rsidP="1037658C" w:rsidRDefault="00412F2A" w14:paraId="4FFBE140" w14:textId="011D6D3E">
+          <w:p w14:paraId="4FFBE140" w14:textId="011D6D3E" w:rsidR="00412F2A" w:rsidRPr="004B1346" w:rsidRDefault="00412F2A" w:rsidP="1037658C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Service Group Director for MH and LD </w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="00A4400F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="00A4400F" w:rsidRPr="1037658C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">(For Items </w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="01A6238C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="01A6238C" w:rsidRPr="1037658C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="00A4400F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="00A4400F" w:rsidRPr="1037658C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">/25 </w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="3FC7BE34">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="3FC7BE34" w:rsidRPr="1037658C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="00A4400F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidR="00A4400F" w:rsidRPr="1037658C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>/25)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="1037658C" w:rsidTr="1037658C" w14:paraId="5CE6A0CB" w14:textId="77777777">
+      <w:tr w:rsidR="1037658C" w14:paraId="5CE6A0CB" w14:textId="77777777" w:rsidTr="1037658C">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="6E962101" w:rsidP="1037658C" w:rsidRDefault="6E962101" w14:paraId="61A5F424" w14:textId="5781FC3A">
+          <w:p w14:paraId="61A5F424" w14:textId="5781FC3A" w:rsidR="6E962101" w:rsidRDefault="6E962101" w:rsidP="1037658C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Felicity Quance </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="6E962101" w:rsidP="1037658C" w:rsidRDefault="6E962101" w14:paraId="23D1A47D" w14:textId="5EFEA32B">
+          <w:p w14:paraId="23D1A47D" w14:textId="5EFEA32B" w:rsidR="6E962101" w:rsidRDefault="6E962101" w:rsidP="1037658C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(FQ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="104EE603" w:rsidP="1037658C" w:rsidRDefault="104EE603" w14:paraId="6CD73A6C" w14:textId="22BCD12F">
+          <w:p w14:paraId="6CD73A6C" w14:textId="22BCD12F" w:rsidR="104EE603" w:rsidRDefault="104EE603" w:rsidP="1037658C">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Audit </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="1037658C" w:rsidTr="1037658C" w14:paraId="1A31474A" w14:textId="77777777">
+      <w:tr w:rsidR="1037658C" w14:paraId="1A31474A" w14:textId="77777777" w:rsidTr="1037658C">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="6A5C2D52" w:rsidP="1037658C" w:rsidRDefault="6A5C2D52" w14:paraId="2AEC5375" w14:textId="1B7A2DA3">
+          <w:p w14:paraId="2AEC5375" w14:textId="1B7A2DA3" w:rsidR="6A5C2D52" w:rsidRDefault="6A5C2D52" w:rsidP="1037658C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Elizabeth Rix </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="6A5C2D52" w:rsidP="1037658C" w:rsidRDefault="6A5C2D52" w14:paraId="790B45CD" w14:textId="203779DE">
+          <w:p w14:paraId="790B45CD" w14:textId="203779DE" w:rsidR="6A5C2D52" w:rsidRDefault="6A5C2D52" w:rsidP="1037658C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(ER)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="6A5C2D52" w:rsidP="1037658C" w:rsidRDefault="6A5C2D52" w14:paraId="6482045B" w14:textId="298F0062">
+          <w:p w14:paraId="6482045B" w14:textId="298F0062" w:rsidR="6A5C2D52" w:rsidRDefault="6A5C2D52" w:rsidP="1037658C">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Executive Director of Nursing and Patient Experience </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="1037658C" w14:paraId="546E9481" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="546E9481" w14:textId="77777777" w:rsidTr="1037658C">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10076" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="00C314A3" w:rsidRDefault="00F56535" w14:paraId="6EC34658" w14:textId="77777777">
+          <w:p w14:paraId="6EC34658" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1346">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Apologies:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="001814A1" w:rsidRDefault="00F56535" w14:paraId="06FDA66D" w14:textId="77777777">
+    <w:p w14:paraId="06FDA66D" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="001814A1">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004B1346" w:rsidR="002917F4" w:rsidP="00301D7D" w:rsidRDefault="002917F4" w14:paraId="04EA4D9C" w14:textId="77777777">
+    <w:p w14:paraId="04EA4D9C" w14:textId="77777777" w:rsidR="002917F4" w:rsidRPr="004B1346" w:rsidRDefault="002917F4" w:rsidP="00301D7D">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial Bold" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial Bold" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="8363"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="459E43AB" w14:paraId="1BCBA94F" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="1BCBA94F" w14:textId="77777777" w:rsidTr="459E43AB">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="00521C88" w:rsidRDefault="00F56535" w14:paraId="2BB01192" w14:textId="77777777">
+          <w:p w14:paraId="2BB01192" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="00521C88">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1346">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Minute No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="00521C88" w:rsidRDefault="00F56535" w14:paraId="1C9ED4D9" w14:textId="77777777">
+          <w:p w14:paraId="1C9ED4D9" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="00521C88">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="459E43AB" w14:paraId="390FB5DC" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="390FB5DC" w14:textId="77777777" w:rsidTr="459E43AB">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="2423C164" w:rsidRDefault="19FE53B8" w14:paraId="6F2AF77D" w14:textId="75FF1D9C">
+          <w:p w14:paraId="6F2AF77D" w14:textId="75FF1D9C" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="19FE53B8" w:rsidP="2423C164">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2423C164">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
-            <w:r w:rsidRPr="2423C164" w:rsidR="769F7C14">
+            <w:r w:rsidR="769F7C14" w:rsidRPr="2423C164">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="2423C164" w:rsidRDefault="2B6BD5AB" w14:paraId="5E6574AA" w14:textId="77777777">
+          <w:p w14:paraId="5E6574AA" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="2B6BD5AB" w:rsidP="2423C164">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2423C164">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">WELCOME AND APOLOGIES </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="459E43AB" w14:paraId="36DA8B70" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="36DA8B70" w14:textId="77777777" w:rsidTr="459E43AB">
         <w:trPr>
           <w:trHeight w:val="200"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="0095014B" w:rsidRDefault="00F56535" w14:paraId="2AC07949" w14:textId="77777777">
+          <w:p w14:paraId="2AC07949" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="0095014B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="0095014B" w:rsidRDefault="00F56535" w14:paraId="34F9C07C" w14:textId="320ECF8C">
+          <w:p w14:paraId="34F9C07C" w14:textId="320ECF8C" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="0095014B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1346">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The Chair opened the meeting and welcomed all present.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="0088183E" w:rsidRDefault="00F56535" w14:paraId="6C5A1C27" w14:textId="579C7076">
+          <w:p w14:paraId="6C5A1C27" w14:textId="579C7076" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="0088183E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1346">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>The committee noted the apologies above.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="459E43AB" w14:paraId="146845BF" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="146845BF" w14:textId="77777777" w:rsidTr="459E43AB">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="2423C164" w:rsidRDefault="7EB743DF" w14:paraId="79242B57" w14:textId="7EDC581B">
+          <w:p w14:paraId="79242B57" w14:textId="7EDC581B" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="7EB743DF" w:rsidP="2423C164">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2423C164">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>26/</w:t>
             </w:r>
-            <w:r w:rsidRPr="2423C164" w:rsidR="2C70421F">
+            <w:r w:rsidR="2C70421F" w:rsidRPr="2423C164">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="2423C164" w:rsidRDefault="2B6BD5AB" w14:paraId="7B9F98C5" w14:textId="77777777">
+          <w:p w14:paraId="7B9F98C5" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="2B6BD5AB" w:rsidP="2423C164">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2423C164">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DECLARATIONS OF INTEREST</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="459E43AB" w14:paraId="0ACF0D8E" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="0ACF0D8E" w14:textId="77777777" w:rsidTr="459E43AB">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="0095014B" w:rsidRDefault="00F56535" w14:paraId="7F487E02" w14:textId="77777777">
+          <w:p w14:paraId="7F487E02" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="0095014B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="00844422" w:rsidRDefault="00F56535" w14:paraId="1B1719D3" w14:textId="793EA3C6">
+          <w:p w14:paraId="1B1719D3" w14:textId="793EA3C6" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="00844422">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1346">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>There were no declarations of interest</w:t>
             </w:r>
             <w:r w:rsidR="006D0DB2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F76032" w:rsidTr="459E43AB" w14:paraId="2346BDB6" w14:textId="77777777">
+      <w:tr w:rsidR="00F76032" w:rsidRPr="004B1346" w14:paraId="2346BDB6" w14:textId="77777777" w:rsidTr="459E43AB">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F76032" w:rsidP="308F4A5E" w:rsidRDefault="600FBC7E" w14:paraId="078C0EBD" w14:textId="457F5BBD">
+          <w:p w14:paraId="078C0EBD" w14:textId="457F5BBD" w:rsidR="00F76032" w:rsidRPr="004B1346" w:rsidRDefault="600FBC7E" w:rsidP="308F4A5E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
-            <w:r w:rsidRPr="308F4A5E" w:rsidR="2C70421F">
+            <w:r w:rsidR="2C70421F" w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F76032" w:rsidP="308F4A5E" w:rsidRDefault="2C70421F" w14:paraId="231E13AC" w14:textId="089EEECF">
+          <w:p w14:paraId="231E13AC" w14:textId="089EEECF" w:rsidR="00F76032" w:rsidRPr="004B1346" w:rsidRDefault="2C70421F" w:rsidP="308F4A5E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>MINUTES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F76032" w:rsidTr="459E43AB" w14:paraId="67C544FD" w14:textId="77777777">
+      <w:tr w:rsidR="00F76032" w:rsidRPr="004B1346" w14:paraId="67C544FD" w14:textId="77777777" w:rsidTr="459E43AB">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F76032" w:rsidP="00F76032" w:rsidRDefault="00F76032" w14:paraId="02204D50" w14:textId="77777777">
+          <w:p w14:paraId="02204D50" w14:textId="77777777" w:rsidR="00F76032" w:rsidRPr="004B1346" w:rsidRDefault="00F76032" w:rsidP="00F76032">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F76032" w:rsidP="6909D9DE" w:rsidRDefault="2C70421F" w14:paraId="2C42A438" w14:textId="3CA2D916">
+          <w:p w14:paraId="2C42A438" w14:textId="3CA2D916" w:rsidR="00F76032" w:rsidRPr="004B1346" w:rsidRDefault="2C70421F" w:rsidP="6909D9DE">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">The minutes of the meeting held on the </w:t>
             </w:r>
-            <w:r w:rsidRPr="308F4A5E" w:rsidR="3425C20D">
+            <w:r w:rsidR="3425C20D" w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">6 </w:t>
             </w:r>
-            <w:r w:rsidRPr="308F4A5E" w:rsidR="6EFBF72E">
+            <w:r w:rsidR="6EFBF72E" w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ma</w:t>
             </w:r>
-            <w:r w:rsidRPr="308F4A5E" w:rsidR="3425C20D">
+            <w:r w:rsidR="3425C20D" w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
             <w:r w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 202</w:t>
             </w:r>
-            <w:r w:rsidRPr="308F4A5E" w:rsidR="70459763">
+            <w:r w:rsidR="70459763" w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> were </w:t>
             </w:r>
             <w:r w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>received</w:t>
             </w:r>
@@ -2532,750 +2493,696 @@
             </w:r>
             <w:r w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>confirmed</w:t>
             </w:r>
             <w:r w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> as a true and accurate record.</w:t>
             </w:r>
             <w:r w:rsidR="00F76032">
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F76032" w:rsidTr="459E43AB" w14:paraId="1A07DB12" w14:textId="77777777">
+      <w:tr w:rsidR="00F76032" w:rsidRPr="004B1346" w14:paraId="1A07DB12" w14:textId="77777777" w:rsidTr="459E43AB">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F76032" w:rsidP="308F4A5E" w:rsidRDefault="3DD2EE94" w14:paraId="05B21813" w14:textId="7FA28DE1">
+          <w:p w14:paraId="05B21813" w14:textId="7FA28DE1" w:rsidR="00F76032" w:rsidRPr="004B1346" w:rsidRDefault="3DD2EE94" w:rsidP="308F4A5E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
-            <w:r w:rsidRPr="308F4A5E" w:rsidR="2C70421F">
+            <w:r w:rsidR="2C70421F" w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F76032" w:rsidP="308F4A5E" w:rsidRDefault="2C70421F" w14:paraId="1C523D56" w14:textId="7D26E2E5">
+          <w:p w14:paraId="1C523D56" w14:textId="7D26E2E5" w:rsidR="00F76032" w:rsidRPr="004B1346" w:rsidRDefault="2C70421F" w:rsidP="308F4A5E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ACTION LOG</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F76032" w:rsidTr="459E43AB" w14:paraId="3E921434" w14:textId="77777777">
+      <w:tr w:rsidR="00F76032" w:rsidRPr="004B1346" w14:paraId="3E921434" w14:textId="77777777" w:rsidTr="459E43AB">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F76032" w:rsidP="308F4A5E" w:rsidRDefault="00F76032" w14:paraId="3A6BF850" w14:textId="77777777">
+          <w:p w14:paraId="3A6BF850" w14:textId="77777777" w:rsidR="00F76032" w:rsidRPr="004B1346" w:rsidRDefault="00F76032" w:rsidP="308F4A5E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00F76032" w:rsidP="308F4A5E" w:rsidRDefault="2C70421F" w14:paraId="32DF21F3" w14:textId="502F7F3E">
+          <w:p w14:paraId="32DF21F3" w14:textId="502F7F3E" w:rsidR="00F76032" w:rsidRDefault="2C70421F" w:rsidP="308F4A5E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The action log was </w:t>
             </w:r>
             <w:r w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">received </w:t>
             </w:r>
             <w:r w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> noted.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="796B1F2F" w:rsidP="308F4A5E" w:rsidRDefault="796B1F2F" w14:paraId="1E3815D8" w14:textId="2E40F6FE">
+          <w:p w14:paraId="1E3815D8" w14:textId="2E40F6FE" w:rsidR="796B1F2F" w:rsidRDefault="796B1F2F" w:rsidP="308F4A5E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">DN discussed two main issues in the action log: rectifiable errors and the unusual back-to-back use of Section 5(2). DN explained that the back-to-back Section 5(2) occurred at Morriston Hospital due to an error on the initial Section 5(2) form, which was quickly identified. To ensure the patient could be properly assessed, a new Section 5(2) was implemented immediately, resulting in appropriate detention under Section 2. The original Section 5(2) was invalid due to the paperwork error, and the doctor was not initially aware of the specific error. </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> the back-to-back use in this case, as legislation required the doctor to believe the patient may meet criteria for Section 2 detention, which was confirmed. This issue was included in the action log.</w:t>
+              <w:t>DN discussed two main issues in the action log: rectifiable errors and the unusual back-to-back use of Section 5(2). DN explained that the back-to-back Section 5(2) occurred at Morriston Hospital due to an error on the initial Section 5(2) form, which was quickly identified. To ensure the patient could be properly assessed, a new Section 5(2) was implemented immediately, resulting in appropriate detention under Section 2. The original Section 5(2) was invalid due to the paperwork error, and the doctor was not initially aware of the specific error. DNjustified the back-to-back use in this case, as legislation required the doctor to believe the patient may meet criteria for Section 2 detention, which was confirmed. This issue was included in the action log.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="199C012F" w:rsidP="308F4A5E" w:rsidRDefault="199C012F" w14:paraId="639E0BD9" w14:textId="28F135EC">
+          <w:p w14:paraId="639E0BD9" w14:textId="28F135EC" w:rsidR="199C012F" w:rsidRDefault="199C012F" w:rsidP="308F4A5E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ALF invited questions and asked if identifying the legal issues with the Section 5(2) forms was a retrospective assessment, implying that the justification for the back-to-back use was determined after the fact rather than at the time of the incident. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="199C012F" w:rsidP="308F4A5E" w:rsidRDefault="199C012F" w14:paraId="210A005E" w14:textId="6B0DEA7C">
+          <w:p w14:paraId="210A005E" w14:textId="6B0DEA7C" w:rsidR="199C012F" w:rsidRDefault="199C012F" w:rsidP="308F4A5E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">DN confirmed that the error was identified and corrected quickly, emphasising that the important aspect was the prompt recognition and rectification to ensure the patient was not left informal due to the invalid original Section 5(2). </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="199C012F" w:rsidP="308F4A5E" w:rsidRDefault="199C012F" w14:paraId="68E8B80B" w14:textId="01CFA687">
+          <w:p w14:paraId="68E8B80B" w14:textId="01CFA687" w:rsidR="199C012F" w:rsidRDefault="199C012F" w:rsidP="308F4A5E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ALF raised a query about the timeline on the Mental Health Activity report, specifically whether the data referred to March 2025 or an earlier period. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="199C012F" w:rsidP="308F4A5E" w:rsidRDefault="199C012F" w14:paraId="0933702B" w14:textId="565DC5B0">
+          <w:p w14:paraId="0933702B" w14:textId="565DC5B0" w:rsidR="199C012F" w:rsidRDefault="199C012F" w:rsidP="308F4A5E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">DN clarified that the error was in the detail at the top of the report, not in the actual data, indicating it was a labeling or typographical issue rather than a problem with the report's content. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="199C012F" w:rsidP="308F4A5E" w:rsidRDefault="199C012F" w14:paraId="63304EC7" w14:textId="7BBDBF77">
+          <w:p w14:paraId="63304EC7" w14:textId="7BBDBF77" w:rsidR="199C012F" w:rsidRDefault="199C012F" w:rsidP="308F4A5E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">ALF mentioned there was a suggestion about Court of Protection training and sought clarification on its origin and details. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="199C012F" w:rsidP="308F4A5E" w:rsidRDefault="199C012F" w14:paraId="507FCB06" w14:textId="6CCD232D">
+          <w:p w14:paraId="507FCB06" w14:textId="6CCD232D" w:rsidR="199C012F" w:rsidRDefault="199C012F" w:rsidP="308F4A5E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>DN responded that Court of Protection training was typically covered by the Long-term Care team and primary care, not their Service Group, and suggested it likely came from another report.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="199C012F" w:rsidP="308F4A5E" w:rsidRDefault="199C012F" w14:paraId="1199030A" w14:textId="7675ACFC">
+          <w:p w14:paraId="1199030A" w14:textId="7675ACFC" w:rsidR="199C012F" w:rsidRDefault="199C012F" w:rsidP="308F4A5E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>DL added that sessions with HL's team and the legal team had been scheduled to help staff avoid unnecessary Court of Protection cases, which c</w:t>
             </w:r>
-            <w:r w:rsidRPr="308F4A5E" w:rsidR="272AE01B">
+            <w:r w:rsidR="272AE01B" w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ould </w:t>
             </w:r>
             <w:r w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>incur significant legal costs if not managed properly.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F9212E" w:rsidP="308F4A5E" w:rsidRDefault="405D4763" w14:paraId="65A776C4" w14:textId="64845A33">
+          <w:p w14:paraId="65A776C4" w14:textId="64845A33" w:rsidR="00F9212E" w:rsidRPr="004B1346" w:rsidRDefault="405D4763" w:rsidP="308F4A5E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">ALF asked for assurance that findings from walkarounds were being escalated appropriately. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F9212E" w:rsidP="308F4A5E" w:rsidRDefault="405D4763" w14:paraId="529E0FBA" w14:textId="5F7159B6">
+          <w:p w14:paraId="529E0FBA" w14:textId="5F7159B6" w:rsidR="00F9212E" w:rsidRPr="004B1346" w:rsidRDefault="405D4763" w:rsidP="308F4A5E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">DL confirmed that walkarounds </w:t>
             </w:r>
-            <w:r w:rsidRPr="308F4A5E" w:rsidR="7CF684B8">
+            <w:r w:rsidR="7CF684B8" w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">re coordinated by the </w:t>
             </w:r>
-            <w:r w:rsidRPr="308F4A5E" w:rsidR="357C8136">
+            <w:r w:rsidR="357C8136" w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">irector of </w:t>
             </w:r>
-            <w:r w:rsidRPr="308F4A5E" w:rsidR="08211C32">
+            <w:r w:rsidR="08211C32" w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">ursing, </w:t>
             </w:r>
-            <w:r w:rsidRPr="308F4A5E" w:rsidR="5D0EFED7">
+            <w:r w:rsidR="5D0EFED7" w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>re unannounced, and c</w:t>
             </w:r>
-            <w:r w:rsidRPr="308F4A5E" w:rsidR="65512FBE">
+            <w:r w:rsidR="65512FBE" w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ould</w:t>
             </w:r>
             <w:r w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> occur in any area. P</w:t>
             </w:r>
-            <w:r w:rsidRPr="308F4A5E" w:rsidR="3030BAFE">
+            <w:r w:rsidR="3030BAFE" w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> participate</w:t>
             </w:r>
-            <w:r w:rsidRPr="308F4A5E" w:rsidR="6012C3E1">
+            <w:r w:rsidR="6012C3E1" w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve"> in these visits to </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve"> in these visits to scrutini</w:t>
+            </w:r>
+            <w:r w:rsidR="2E076EBE" w:rsidRPr="308F4A5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
             <w:r w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>scrutini</w:t>
-[...6 lines deleted...]
-              <w:t>s</w:t>
+              <w:t xml:space="preserve">e detentions, and any issues found </w:t>
+            </w:r>
+            <w:r w:rsidR="73853796" w:rsidRPr="308F4A5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>e</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">re highlighted in reports to the </w:t>
+            </w:r>
+            <w:r w:rsidR="55E3FDF3" w:rsidRPr="308F4A5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
             <w:r w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve"> detentions, and any issues found </w:t>
-[...26 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">ommittee. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F9212E" w:rsidP="308F4A5E" w:rsidRDefault="405D4763" w14:paraId="1393BB27" w14:textId="4F7E6DE5">
+          <w:p w14:paraId="1393BB27" w14:textId="4F7E6DE5" w:rsidR="00F9212E" w:rsidRPr="004B1346" w:rsidRDefault="405D4763" w:rsidP="308F4A5E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ALF acknowledged this as assurance that findings from walkarounds would be escalated as needed.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F9212E" w:rsidP="308F4A5E" w:rsidRDefault="2C55EC45" w14:paraId="5B21E66F" w14:textId="45484608">
+          <w:p w14:paraId="5B21E66F" w14:textId="45484608" w:rsidR="00F9212E" w:rsidRPr="004B1346" w:rsidRDefault="2C55EC45" w:rsidP="308F4A5E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALF informed that the action regarding non rectifiable </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> was marked as done. </w:t>
+              <w:t xml:space="preserve">ALF informed that the action regarding non rectifiable erros was marked as done. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F76032" w:rsidTr="459E43AB" w14:paraId="39883998" w14:textId="77777777">
+      <w:tr w:rsidR="00F76032" w:rsidRPr="004B1346" w14:paraId="39883998" w14:textId="77777777" w:rsidTr="459E43AB">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F76032" w:rsidP="308F4A5E" w:rsidRDefault="22BB16ED" w14:paraId="051DED9B" w14:textId="10E98CC9">
+          <w:p w14:paraId="051DED9B" w14:textId="10E98CC9" w:rsidR="00F76032" w:rsidRPr="004B1346" w:rsidRDefault="22BB16ED" w:rsidP="308F4A5E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>29</w:t>
             </w:r>
-            <w:r w:rsidRPr="308F4A5E" w:rsidR="3D4DA5C5">
+            <w:r w:rsidR="3D4DA5C5" w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F76032" w:rsidP="308F4A5E" w:rsidRDefault="2C70421F" w14:paraId="6830F732" w14:textId="5EEBE4B9">
+          <w:p w14:paraId="6830F732" w14:textId="5EEBE4B9" w:rsidR="00F76032" w:rsidRPr="004B1346" w:rsidRDefault="2C70421F" w:rsidP="308F4A5E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidRPr="308F4A5E" w:rsidR="6A408CBD">
+            <w:r w:rsidR="6A408CBD" w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>-202</w:t>
             </w:r>
-            <w:r w:rsidRPr="308F4A5E" w:rsidR="6A408CBD">
+            <w:r w:rsidR="6A408CBD" w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> COMMITTEE WORK PROGRAMME</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F76032" w:rsidTr="459E43AB" w14:paraId="1D06BB0C" w14:textId="77777777">
+      <w:tr w:rsidR="00F76032" w:rsidRPr="004B1346" w14:paraId="1D06BB0C" w14:textId="77777777" w:rsidTr="459E43AB">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F76032" w:rsidP="00F76032" w:rsidRDefault="00F76032" w14:paraId="3A163C6F" w14:textId="77777777">
+          <w:p w14:paraId="3A163C6F" w14:textId="77777777" w:rsidR="00F76032" w:rsidRPr="004B1346" w:rsidRDefault="00F76032" w:rsidP="00F76032">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F76032" w:rsidP="00F76032" w:rsidRDefault="00F76032" w14:paraId="02193B5B" w14:textId="055F9EE5">
+          <w:p w14:paraId="02193B5B" w14:textId="055F9EE5" w:rsidR="00F76032" w:rsidRPr="004B1346" w:rsidRDefault="00F76032" w:rsidP="00F76032">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1346">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">The Committee </w:t>
             </w:r>
             <w:r w:rsidRPr="004B1346">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>received</w:t>
             </w:r>
@@ -3317,1912 +3224,1775 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>-2</w:t>
             </w:r>
             <w:r w:rsidR="00EC0C01">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="004B1346">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F76032" w:rsidTr="459E43AB" w14:paraId="2343BB30" w14:textId="77777777">
+      <w:tr w:rsidR="00F76032" w:rsidRPr="004B1346" w14:paraId="2343BB30" w14:textId="77777777" w:rsidTr="459E43AB">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F76032" w:rsidP="1037658C" w:rsidRDefault="2388F3BE" w14:paraId="26427C8D" w14:textId="7EDE06D9">
+          <w:p w14:paraId="26427C8D" w14:textId="7EDE06D9" w:rsidR="00F76032" w:rsidRPr="004B1346" w:rsidRDefault="2388F3BE" w:rsidP="1037658C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>30/</w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="5EABED2F">
+            <w:r w:rsidR="5EABED2F" w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00DC4CF9" w:rsidR="00F76032" w:rsidP="6909D9DE" w:rsidRDefault="3D4DA5C5" w14:paraId="5FB0F8C0" w14:textId="125CF744">
+          <w:p w14:paraId="5FB0F8C0" w14:textId="125CF744" w:rsidR="00F76032" w:rsidRPr="00DC4CF9" w:rsidRDefault="3D4DA5C5" w:rsidP="6909D9DE">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">MENTAL HEALTH ACT </w:t>
             </w:r>
-            <w:r w:rsidRPr="308F4A5E" w:rsidR="7EAF3C68">
+            <w:r w:rsidR="7EAF3C68" w:rsidRPr="308F4A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>MONITORING</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F76032" w:rsidTr="459E43AB" w14:paraId="71B1D35B" w14:textId="77777777">
+      <w:tr w:rsidR="00F76032" w:rsidRPr="004B1346" w14:paraId="71B1D35B" w14:textId="77777777" w:rsidTr="459E43AB">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F76032" w:rsidP="0088183E" w:rsidRDefault="00F76032" w14:paraId="7870E751" w14:textId="77777777">
+          <w:p w14:paraId="7870E751" w14:textId="77777777" w:rsidR="00F76032" w:rsidRPr="004B1346" w:rsidRDefault="00F76032" w:rsidP="0088183E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00044262" w:rsidR="00044262" w:rsidP="6909D9DE" w:rsidRDefault="4FC90743" w14:paraId="7AD28F28" w14:textId="0A7A86CB">
+          <w:p w14:paraId="7AD28F28" w14:textId="0A7A86CB" w:rsidR="00044262" w:rsidRPr="00044262" w:rsidRDefault="4FC90743" w:rsidP="6909D9DE">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mental Health Act </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="572B27F6">
+            <w:r w:rsidR="572B27F6" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Monitoring</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> Report</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">was </w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">received. </w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">DN highlighted the following key points; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002A5048" w:rsidP="003359A2" w:rsidRDefault="5D29B9DD" w14:paraId="52A2B76F" w14:textId="5CA593DE">
+          <w:p w14:paraId="52A2B76F" w14:textId="5CA593DE" w:rsidR="002A5048" w:rsidRDefault="5D29B9DD" w:rsidP="003359A2">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>All doctors attended promptly when Section 5/4 was implemented; Section 5/2 assessments were completed within 24 hours in 78% of cases and within 48 hours in 22%, showing timely response;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002A5048" w:rsidP="003359A2" w:rsidRDefault="5D29B9DD" w14:paraId="7CB10F62" w14:textId="28C55BE2">
+          <w:p w14:paraId="7CB10F62" w14:textId="28C55BE2" w:rsidR="002A5048" w:rsidRDefault="5D29B9DD" w:rsidP="003359A2">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>No significant changes in Section 2 Detentions usage; a decrease in Section 2 use in general hospitals was noted. Many Section 2 detentions did not progress to treatment sections, reflecting least restrictive practice;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002A5048" w:rsidP="003359A2" w:rsidRDefault="49866148" w14:paraId="2FB9D8D9" w14:textId="413D305A">
+          <w:p w14:paraId="2FB9D8D9" w14:textId="413D305A" w:rsidR="002A5048" w:rsidRDefault="49866148" w:rsidP="003359A2">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">No under 18s were admitted to adult wards this quarter. The Sanctuary Service for 16–18-year-olds had reduced admissions, but future funding </w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="4703F8E4">
+            <w:r w:rsidR="4703F8E4" w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s uncertain, which could impact service continuity;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002A5048" w:rsidP="003359A2" w:rsidRDefault="5CC9D429" w14:paraId="13FFBF6F" w14:textId="1988E50E">
+          <w:p w14:paraId="13FFBF6F" w14:textId="1988E50E" w:rsidR="002A5048" w:rsidRDefault="5CC9D429" w:rsidP="003359A2">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="5D29B9DD">
+            <w:r w:rsidR="5D29B9DD" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Section 136 (Police Holding Powers)</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="21D6DB0B">
+            <w:r w:rsidR="21D6DB0B" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, u</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="5D29B9DD">
+            <w:r w:rsidR="5D29B9DD" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>sage remain</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="1EB58075">
+            <w:r w:rsidR="1EB58075" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="5D29B9DD">
+            <w:r w:rsidR="5D29B9DD" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> stable and appropriate, with positive engagement between Mental Health teams and police. The cessation of the nurse triage system in police ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="30495ABF">
+            <w:r w:rsidR="30495ABF" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="5D29B9DD">
+            <w:r w:rsidR="5D29B9DD" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> not negatively impacted outcomes due to direct </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="14DF2015">
+            <w:r w:rsidR="14DF2015" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="5D29B9DD">
+            <w:r w:rsidR="5D29B9DD" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">risis </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="7154C5B2">
+            <w:r w:rsidR="7154C5B2" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="5D29B9DD">
+            <w:r w:rsidR="5D29B9DD" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>eam access</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="2FEEBF3C">
+            <w:r w:rsidR="2FEEBF3C" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002A5048" w:rsidP="003359A2" w:rsidRDefault="5D29B9DD" w14:paraId="57D44352" w14:textId="7D1DC618">
+          <w:p w14:paraId="57D44352" w14:textId="7D1DC618" w:rsidR="002A5048" w:rsidRDefault="5D29B9DD" w:rsidP="003359A2">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rectifiable Errors in documentation or process still </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Rectifiable Errors in documentation or process still occur</w:t>
+            </w:r>
+            <w:r w:rsidR="4AC597E3" w:rsidRPr="6909D9DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ed</w:t>
+            </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>occur</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="4AC597E3">
+              <w:t xml:space="preserve"> but </w:t>
+            </w:r>
+            <w:r w:rsidR="79FED140" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>ed</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>we</w:t>
+            </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> but </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="79FED140">
+              <w:t>re identified and addressed quickly. The team provide</w:t>
+            </w:r>
+            <w:r w:rsidR="6A396422" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>we</w:t>
+              <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>re identified and addressed quickly. The team provide</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="6A396422">
+              <w:t xml:space="preserve"> feedback to individuals responsible, aiming to eliminate errors entirely</w:t>
+            </w:r>
+            <w:r w:rsidR="29ACFFED" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>d</w:t>
-[...14 lines deleted...]
-              </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002A5048" w:rsidP="003359A2" w:rsidRDefault="5D29B9DD" w14:paraId="231A2CE0" w14:textId="7C4AC0CF">
+          <w:p w14:paraId="231A2CE0" w14:textId="7C4AC0CF" w:rsidR="002A5048" w:rsidRDefault="5D29B9DD" w:rsidP="003359A2">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Some report tables had typographical errors regarding dates, but all data presented cover</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="291BCCF6">
+            <w:r w:rsidR="291BCCF6" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> the same quarter (April–June)</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="2D7D8363">
+            <w:r w:rsidR="2D7D8363" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002A5048" w:rsidP="003359A2" w:rsidRDefault="5D29B9DD" w14:paraId="4D8B4EA5" w14:textId="4DD885C7">
+          <w:p w14:paraId="4D8B4EA5" w14:textId="4DD885C7" w:rsidR="002A5048" w:rsidRDefault="5D29B9DD" w:rsidP="003359A2">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>There was a noted decrease in the number of people on</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="5661D22E">
+            <w:r w:rsidR="5661D22E" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Community Treatment Orders</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="10D53A54">
+            <w:r w:rsidR="10D53A54" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>CTOs</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="0656353E">
+            <w:r w:rsidR="0656353E" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, particularly among males, though reasons may relate to clinical practice and appropriateness</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="19CA1A48">
+            <w:r w:rsidR="19CA1A48" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002A5048" w:rsidP="003359A2" w:rsidRDefault="5D29B9DD" w14:paraId="5D57379D" w14:textId="43DA5551">
+          <w:p w14:paraId="5D57379D" w14:textId="43DA5551" w:rsidR="002A5048" w:rsidRDefault="5D29B9DD" w:rsidP="003359A2">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Some patients were transferred to private beds due to local bed shortages, which </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="1DC226CE">
+            <w:r w:rsidR="1DC226CE" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">s closely monitored due to financial and patient experience concerns. Efforts </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="76452327">
+            <w:r w:rsidR="76452327" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>re underway to improve home treatment and assessment processes to reduce these placements</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="06F7D7AB">
+            <w:r w:rsidR="06F7D7AB" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002A5048" w:rsidP="003359A2" w:rsidRDefault="5D29B9DD" w14:paraId="0C4DCE11" w14:textId="4C3878CD">
+          <w:p w14:paraId="0C4DCE11" w14:textId="4C3878CD" w:rsidR="002A5048" w:rsidRDefault="5D29B9DD" w:rsidP="003359A2">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Outstanding appraisals for hospital managers </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="686D9C30">
+            <w:r w:rsidR="686D9C30" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>re being addressed with new associate service group directors now in post.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002A5048" w:rsidP="6909D9DE" w:rsidRDefault="002A5048" w14:paraId="11303278" w14:textId="171D1D93">
+          <w:p w14:paraId="11303278" w14:textId="171D1D93" w:rsidR="002A5048" w:rsidRDefault="002A5048" w:rsidP="6909D9DE">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002A5048" w:rsidP="6909D9DE" w:rsidRDefault="55B62F6D" w14:paraId="280D3C8C" w14:textId="13908027">
+          <w:p w14:paraId="280D3C8C" w14:textId="13908027" w:rsidR="002A5048" w:rsidRDefault="55B62F6D" w:rsidP="6909D9DE">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">ALF invited questions: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002A5048" w:rsidP="6909D9DE" w:rsidRDefault="55B62F6D" w14:paraId="3E80FC93" w14:textId="7078C96D">
+          <w:p w14:paraId="3E80FC93" w14:textId="7078C96D" w:rsidR="002A5048" w:rsidRDefault="55B62F6D" w:rsidP="6909D9DE">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ALF questioned inconsistencies in report dates, highlighting some sections referenced January–March and others April–June, and asked if this was a typo or a data issue.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002A5048" w:rsidP="6909D9DE" w:rsidRDefault="55B62F6D" w14:paraId="1BF8E78A" w14:textId="13B45412">
+          <w:p w14:paraId="1BF8E78A" w14:textId="13B45412" w:rsidR="002A5048" w:rsidRDefault="55B62F6D" w:rsidP="6909D9DE">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>PC</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="13CAF786">
+            <w:r w:rsidR="13CAF786" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>confirmed it was a typographical error, and all data in the report covered April–June.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002A5048" w:rsidP="6909D9DE" w:rsidRDefault="002A5048" w14:paraId="7C8DD430" w14:textId="41F77041">
+          <w:p w14:paraId="7C8DD430" w14:textId="41F77041" w:rsidR="002A5048" w:rsidRDefault="002A5048" w:rsidP="6909D9DE">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002A5048" w:rsidP="1037658C" w:rsidRDefault="252A2F63" w14:paraId="30DB4247" w14:textId="0AB03E8E">
+          <w:p w14:paraId="30DB4247" w14:textId="0AB03E8E" w:rsidR="002A5048" w:rsidRDefault="252A2F63" w:rsidP="1037658C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">PP observed a decline in the number of people </w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="6542499D">
+            <w:r w:rsidR="6542499D" w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>on CTOs</w:t>
             </w:r>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">, highlighting numbers were higher in September/October (mid-20s to 34), then dropped to 29 in November and further in December. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002A5048" w:rsidP="1037658C" w:rsidRDefault="06A295AA" w14:paraId="6B708D16" w14:textId="27437662">
+          <w:p w14:paraId="6B708D16" w14:textId="27437662" w:rsidR="002A5048" w:rsidRDefault="06A295AA" w:rsidP="1037658C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="4F70E81E">
+            <w:r w:rsidR="4F70E81E" w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="252A2F63">
+            <w:r w:rsidR="252A2F63" w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> confirmed the decrease, especially among males, with numbers dropping from a high of 25 to around </w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="3B3CECD6">
+            <w:r w:rsidR="3B3CECD6" w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>19 but</w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="252A2F63">
+            <w:r w:rsidR="252A2F63" w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> stated there was no specific reason identified; it may relate to clinical practice and appropriateness for CTOs. The team w</w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="74FDED1E">
+            <w:r w:rsidR="74FDED1E" w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ould</w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="252A2F63">
+            <w:r w:rsidR="252A2F63" w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> continue to monitor this trend. </w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="1714988B">
+            <w:r w:rsidR="1714988B" w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="65F0F4DB">
+            <w:r w:rsidR="65F0F4DB" w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="1714988B">
+            <w:r w:rsidR="1714988B" w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> explained there was n</w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="252A2F63">
+            <w:r w:rsidR="252A2F63" w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">o direct link between the CTO numbers and demand for adult acute </w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="3CA48445">
+            <w:r w:rsidR="3CA48445" w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="252A2F63">
+            <w:r w:rsidR="252A2F63" w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">ental </w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="5750301D">
+            <w:r w:rsidR="5750301D" w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="252A2F63">
+            <w:r w:rsidR="252A2F63" w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ealth beds</w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="4545E2C4">
+            <w:r w:rsidR="4545E2C4" w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>. D</w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="0E33E99B">
+            <w:r w:rsidR="0E33E99B" w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="4545E2C4">
+            <w:r w:rsidR="4545E2C4" w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="252A2F63">
+            <w:r w:rsidR="252A2F63" w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>emphasi</w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="2B63B111">
+            <w:r w:rsidR="2B63B111" w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="252A2F63">
+            <w:r w:rsidR="252A2F63" w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ed that CTO usage c</w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="5839CC14">
+            <w:r w:rsidR="5839CC14" w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ould</w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="252A2F63">
+            <w:r w:rsidR="252A2F63" w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> vary based on individual clinical decisions.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002A5048" w:rsidP="6909D9DE" w:rsidRDefault="5C7557C3" w14:paraId="04CFE7A0" w14:textId="51236EAB">
+          <w:p w14:paraId="04CFE7A0" w14:textId="51236EAB" w:rsidR="002A5048" w:rsidRDefault="5C7557C3" w:rsidP="6909D9DE">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">PP highlighted an increase in the use of Section 5(2) at Cefn Coed, with numbers doubling from a previously static level between June and September, but acknowledged the numbers were small and trends were hard to explain. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002A5048" w:rsidP="6909D9DE" w:rsidRDefault="5C7557C3" w14:paraId="23F8B810" w14:textId="2C383CA1">
+          <w:p w14:paraId="23F8B810" w14:textId="2C383CA1" w:rsidR="002A5048" w:rsidRDefault="5C7557C3" w:rsidP="6909D9DE">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>DN explained that spikes in Section 5(2) usage can occur when informal patients attempt to leave hospital and require</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="41CB4FD7">
+            <w:r w:rsidR="41CB4FD7" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> reassessment, but the team closely monitor</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="080672BB">
+            <w:r w:rsidR="080672BB" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> Section 5(2) use and its transition to formal detention. </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="76EF61DA">
+            <w:r w:rsidR="76EF61DA" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>DN said there was no</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> specific reason for the increase it may be due to clinical circumstances and patient needs at the time</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="7BCB2D24">
+            <w:r w:rsidR="7BCB2D24" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002A5048" w:rsidP="6909D9DE" w:rsidRDefault="7BCB2D24" w14:paraId="194BFAB5" w14:textId="6EA03A03">
+          <w:p w14:paraId="194BFAB5" w14:textId="6EA03A03" w:rsidR="002A5048" w:rsidRDefault="7BCB2D24" w:rsidP="6909D9DE">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>PP asked if the six Section 2 transfers (five from Ward F, one from General) were contributing to out-of-county placements and whether the team was having to send patients out due to local bed shortages.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002A5048" w:rsidP="6909D9DE" w:rsidRDefault="7BCB2D24" w14:paraId="719299F9" w14:textId="3D64B2C0">
+          <w:p w14:paraId="719299F9" w14:textId="3D64B2C0" w:rsidR="002A5048" w:rsidRDefault="7BCB2D24" w:rsidP="6909D9DE">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">DN confirmed that those transfers could involve moving patients directly to private beds, including from Morriston, and this was managed closely due to significant financial costs and patient experience concerns. DN said the Service Group was actively monitoring those placements and was considering proposals to increase home treatment team capacity and create a holding area for continuous assessment to reduce the need for out-of-county placements, especially for admissions occurring out of hours. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002A5048" w:rsidP="6D460285" w:rsidRDefault="110B46D8" w14:paraId="46A91CCC" w14:textId="0206D6CF">
+          <w:p w14:paraId="46A91CCC" w14:textId="0206D6CF" w:rsidR="002A5048" w:rsidRDefault="110B46D8" w:rsidP="6D460285">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6D460285">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">JD highlighted two outstanding issues: one </w:t>
             </w:r>
-            <w:r w:rsidRPr="6D460285" w:rsidR="4687CA0A">
+            <w:r w:rsidR="4687CA0A" w:rsidRPr="6D460285">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Hospital </w:t>
             </w:r>
             <w:r w:rsidRPr="6D460285">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Discharge Committee meeting did not occur due to not meeting Terms of Reference, and hospital managers' appraisals from May remained incomplete. JD emphasised the urgency as she would be standing down at the end of the month and offered to make time to complete as many appraisals as possible before leaving. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002A5048" w:rsidP="6909D9DE" w:rsidRDefault="110B46D8" w14:paraId="4BDF727D" w14:textId="50C988BD">
+          <w:p w14:paraId="4BDF727D" w14:textId="50C988BD" w:rsidR="002A5048" w:rsidRDefault="110B46D8" w:rsidP="6909D9DE">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>DN responded that the associate Service Group Directors had started and would facilitate the appraisals, coordinating diaries to complete them before JD finished.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002A5048" w:rsidP="1037658C" w:rsidRDefault="6D1BCD22" w14:paraId="4FF46BE0" w14:textId="43FF7C80">
+          <w:p w14:paraId="4FF46BE0" w14:textId="43FF7C80" w:rsidR="002A5048" w:rsidRDefault="6D1BCD22" w:rsidP="1037658C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">SS raised three key questions for the Committee, firstly, he asked about the regime for individuals detained under a CTO and how their experience differed from those receiving standard community Mental Health support; secondly, SS sought assurance regarding the adequacy of medical provision in adult, particularly older persons’ Mental Health wards, referencing a recent death following transfer to Morriston Hospital and inquiring whether appropriate medical care was provided and if an inquest would follow; finally, SS questioned the security arrangements for criminal justice system detainees at </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>SS raised three key questions for the Committee, firstly, he asked about the regime for individuals detained under a CTO and how their experience differed from those receiving standard community Mental Health support; secondly, SS sought assurance regarding the adequacy of medical provision in adult, particularly older persons’ Mental Health wards, referencing a recent death following transfer to Morriston Hospital and inquiring whether appropriate medical care was provided and if an inquest would follow; finally, SS questioned the security arrangements for criminal justice system detainees at Hafod y Wennol, highlight</w:t>
+            </w:r>
+            <w:r w:rsidR="13694E66" w:rsidRPr="1037658C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>ing</w:t>
+            </w:r>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>Hafod</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> it </w:t>
+            </w:r>
+            <w:r w:rsidR="61C0C819" w:rsidRPr="1037658C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>wa</w:t>
+            </w:r>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve"> y </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>s not a low or medium secure facility, and asked whether the criminal justice authorities review</w:t>
+            </w:r>
+            <w:r w:rsidR="579923F5" w:rsidRPr="1037658C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>ed</w:t>
+            </w:r>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>Wennol</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r w:rsidR="2AFF7283" w:rsidRPr="1037658C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>we</w:t>
+            </w:r>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>, highlight</w:t>
-[...54 lines deleted...]
-              </w:rPr>
               <w:t>re satisfied with the suitability of such facilities for detaining individuals</w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="61833660">
+            <w:r w:rsidR="61833660" w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002A5048" w:rsidP="6909D9DE" w:rsidRDefault="4906F1BD" w14:paraId="4FF26B2F" w14:textId="6CA42BFC">
+          <w:p w14:paraId="4FF26B2F" w14:textId="6CA42BFC" w:rsidR="002A5048" w:rsidRDefault="4906F1BD" w:rsidP="6909D9DE">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>DN explained that for someone under a CTO, their experience may appear similar to someone discharged informally with Community Mental Health Team (CMHT) follow-up, as they could return home or move to another placement. DN explained the key difference was that a CTO involved ongoing care coordination by the CMHT and included the power of recall: if a person without a CTO bec</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="45AFD0DA">
+            <w:r w:rsidR="45AFD0DA" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ame</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> unwell and refuse</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="530EC13D">
+            <w:r w:rsidR="530EC13D" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> hospital admission, a new Mental Health Act assessment </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="5EC469F1">
+            <w:r w:rsidR="5EC469F1" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>would be</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> required, whereas a CTO allow</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="711F8A5F">
+            <w:r w:rsidR="711F8A5F" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> for quicker recall to hospital if the individual breache</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="53CE6146">
+            <w:r w:rsidR="53CE6146" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> conditions, such as non-compliance with treatment or medication, enabling more immediate reassessment and potential detention if necessary.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002A5048" w:rsidP="6909D9DE" w:rsidRDefault="50AABDE1" w14:paraId="257BD695" w14:textId="413C6AE9">
+          <w:p w14:paraId="257BD695" w14:textId="413C6AE9" w:rsidR="002A5048" w:rsidRDefault="50AABDE1" w:rsidP="6909D9DE">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>SS asked whether individuals on a CTO are subject to Deprivation of Liberty Safeguards (</w:t>
-[...15 lines deleted...]
-              <w:t>) and considered deprived of liberty while living at home, seeking clarification on their legal status regarding liberty and safeguards under these circumstances.</w:t>
+              <w:t>SS asked whether individuals on a CTO are subject to Deprivation of Liberty Safeguards (DoLS) and considered deprived of liberty while living at home, seeking clarification on their legal status regarding liberty and safeguards under these circumstances.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002A5048" w:rsidP="6909D9DE" w:rsidRDefault="50AABDE1" w14:paraId="28D984E6" w14:textId="197193A8">
+          <w:p w14:paraId="28D984E6" w14:textId="197193A8" w:rsidR="002A5048" w:rsidRDefault="50AABDE1" w:rsidP="6909D9DE">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">DN clarified that individuals on a CTO </w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> while at home, as they remain covered by the Mental Health Act under the CTO.</w:t>
+              <w:t>DN clarified that individuals on a CTO WEre not subject to DoLS while at home, as they remain covered by the Mental Health Act under the CTO.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002A5048" w:rsidP="6909D9DE" w:rsidRDefault="645C7194" w14:paraId="66ED906F" w14:textId="1EEB43B8">
+          <w:p w14:paraId="66ED906F" w14:textId="1EEB43B8" w:rsidR="002A5048" w:rsidRDefault="645C7194" w:rsidP="6909D9DE">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">DN explained that older people's Mental Health wards were located on two sites, with 13 wards at </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="2B5DCA21">
+            <w:r w:rsidR="2B5DCA21" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Cefn Coed </w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">and one at Suite 2 and Tonna Hospital, and </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="4A47FA4C">
+            <w:r w:rsidR="4A47FA4C" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">re not part of acute general hospitals. </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="11038BBC">
+            <w:r w:rsidR="11038BBC" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>BN informed that p</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">atients </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="4F91DE2C">
+            <w:r w:rsidR="4F91DE2C" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>re regularly reviewed by psychiatrists and junior doctors due to the high comorbidity between mental and physical health, such as dementia</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="3D7C2AC8">
+            <w:r w:rsidR="3D7C2AC8" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>, t</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">ransfers to acute hospitals </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="3311A77A">
+            <w:r w:rsidR="3311A77A" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">re </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>avoided</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">avoided when possible, with a newly appointed advanced nurse practitioner (RN qualified) working across four older people's wards to improve detection and treatment of physical health issues on site. </w:t>
+            </w:r>
+            <w:r w:rsidR="6CB04B43" w:rsidRPr="6909D9DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>DN explained that t</w:t>
+            </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve"> when possible, with a newly appointed advanced nurse practitioner (RN qualified) working across four older people's wards to improve detection and treatment of physical health issues on site. </w:t>
-[...6 lines deleted...]
-              <w:t>DN explained that t</w:t>
+              <w:t>his approach, previously trialed successfully in Bridgend, aim</w:t>
+            </w:r>
+            <w:r w:rsidR="1F80456D" w:rsidRPr="6909D9DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>his approach, previously trialed successfully in Bridgend, aim</w:t>
-[...6 lines deleted...]
-              <w:t>ed</w:t>
+              <w:t xml:space="preserve"> to minimi</w:t>
+            </w:r>
+            <w:r w:rsidR="58F45371" w:rsidRPr="6909D9DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve"> to </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">e hospital transfers and enhance patient experience. Additionally, </w:t>
+            </w:r>
+            <w:r w:rsidR="4CB84DDE" w:rsidRPr="6909D9DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DN said </w:t>
+            </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>minimi</w:t>
-[...6 lines deleted...]
-              <w:t>s</w:t>
+              <w:t xml:space="preserve">for patients with learning disabilities under the Ministry of Justice, placements </w:t>
+            </w:r>
+            <w:r w:rsidR="36BBF3BB" w:rsidRPr="6909D9DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>e</w:t>
-[...34 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">re determined by the appropriate level of security, with some step-downs from medium or low secure units to locked units, ensuring patients are escorted and managed according to their needs.  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002A5048" w:rsidP="6909D9DE" w:rsidRDefault="3E4C65C8" w14:paraId="1FF6DD8E" w14:textId="6034B28F">
+          <w:p w14:paraId="1FF6DD8E" w14:textId="6034B28F" w:rsidR="002A5048" w:rsidRDefault="3E4C65C8" w:rsidP="6909D9DE">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">DL shared that after visiting Somerset, where the local trust had successfully eliminated out-of-area Mental Health placements by </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> local admissions and discharging the lowest-risk patients to lower-level services, they plan to learn from Somerset’s approach, understand the risks and pitfalls, and explore how similar strategies could be applied within their own team.</w:t>
+              <w:t>DL shared that after visiting Somerset, where the local trust had successfully eliminated out-of-area Mental Health placements by prioritising local admissions and discharging the lowest-risk patients to lower-level services, they plan to learn from Somerset’s approach, understand the risks and pitfalls, and explore how similar strategies could be applied within their own team.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6909D9DE" w:rsidP="6909D9DE" w:rsidRDefault="6909D9DE" w14:paraId="1B7E688F" w14:textId="719B726F">
+          <w:p w14:paraId="1B7E688F" w14:textId="719B726F" w:rsidR="6909D9DE" w:rsidRDefault="6909D9DE" w:rsidP="6909D9DE">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002A5048" w:rsidP="004545B1" w:rsidRDefault="0F07D296" w14:paraId="34D82E89" w14:textId="77777777">
+          <w:p w14:paraId="34D82E89" w14:textId="77777777" w:rsidR="002A5048" w:rsidRDefault="0F07D296" w:rsidP="004545B1">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="002A5048" w:rsidR="002A5048" w:rsidP="003359A2" w:rsidRDefault="4949EF81" w14:paraId="1E670830" w14:textId="77462154">
+          <w:p w14:paraId="1E670830" w14:textId="77462154" w:rsidR="002A5048" w:rsidRPr="002A5048" w:rsidRDefault="4949EF81" w:rsidP="003359A2">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Acknowledged</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> the Mental Health Act Monitoring Report.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="459E43AB" w14:paraId="3BE1AE69" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="3BE1AE69" w14:textId="77777777" w:rsidTr="459E43AB">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="1037658C" w:rsidRDefault="62ADB68B" w14:paraId="7623F61C" w14:textId="4DB2B214">
+          <w:p w14:paraId="7623F61C" w14:textId="4DB2B214" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="62ADB68B" w:rsidP="1037658C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>31</w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="66087495">
+            <w:r w:rsidR="66087495" w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="525CE3CC">
+            <w:r w:rsidR="525CE3CC" w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="0095014B" w:rsidRDefault="002A5048" w14:paraId="5CA58A9A" w14:textId="075D2703">
+          <w:p w14:paraId="5CA58A9A" w14:textId="075D2703" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="002A5048" w:rsidP="0095014B">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A5048">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
@@ -5317,2689 +5087,2613 @@
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>OF LIBERTY</w:t>
             </w:r>
             <w:r w:rsidRPr="002A5048">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">SAFEGUARDS MONITORING </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="459E43AB" w14:paraId="3B5568B2" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="3B5568B2" w14:textId="77777777" w:rsidTr="459E43AB">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="0088183E" w:rsidRDefault="00F56535" w14:paraId="7D7BD91B" w14:textId="77777777">
+          <w:p w14:paraId="7D7BD91B" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="0088183E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00D324BB" w:rsidP="6909D9DE" w:rsidRDefault="0F07D296" w14:paraId="2BFE2A45" w14:textId="0857B1B5">
+          <w:p w14:paraId="2BFE2A45" w14:textId="0857B1B5" w:rsidR="00D324BB" w:rsidRDefault="0F07D296" w:rsidP="6909D9DE">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="4D4584E2">
+            <w:r w:rsidR="4D4584E2" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Mental Capacity Act </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="19DFF95F">
+            <w:r w:rsidR="19DFF95F" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">(MCA) </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="4D4584E2">
+            <w:r w:rsidR="4D4584E2" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">and Deprivation of Liberty Safeguards </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="2F4C0CC5">
+            <w:r w:rsidR="2F4C0CC5" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">(DOLS) </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="4D4584E2">
+            <w:r w:rsidR="4D4584E2" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Monitoring Report</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">was </w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">received. </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="4D4584E2">
+            <w:r w:rsidR="4D4584E2" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AD</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> highlighted the following key points; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="2D1338EC" w:rsidP="003359A2" w:rsidRDefault="2D1338EC" w14:paraId="7926CDD1" w14:textId="313EBA99">
+          <w:p w14:paraId="7926CDD1" w14:textId="313EBA99" w:rsidR="2D1338EC" w:rsidRDefault="2D1338EC" w:rsidP="003359A2">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Level 1 MCA training compliance </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="3EE4BB1A">
+            <w:r w:rsidR="3EE4BB1A" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>s at 23.58%, Level 2 at 17.15%, and Level 3 at 18.98%. There ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="6B9D8988">
+            <w:r w:rsidR="6B9D8988" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> been a 300% increase in staff trained this quarter compared to the same period last year, with 387 staff trained in quarter one</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="7C8A606E">
+            <w:r w:rsidR="7C8A606E" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="2D1338EC" w:rsidP="003359A2" w:rsidRDefault="2D1338EC" w14:paraId="055BE934" w14:textId="7BEC084A">
+          <w:p w14:paraId="055BE934" w14:textId="7BEC084A" w:rsidR="2D1338EC" w:rsidRDefault="2D1338EC" w:rsidP="003359A2">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">MCA training </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="299A7EA6">
+            <w:r w:rsidR="299A7EA6" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">s not currently mandatory, but a proposal </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="7B0A0DC7">
+            <w:r w:rsidR="7B0A0DC7" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>s being prepared to make Level 1 and Level 3 mandatory once approved</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="5D5E1655">
+            <w:r w:rsidR="5D5E1655" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="2D1338EC" w:rsidP="003359A2" w:rsidRDefault="2D1338EC" w14:paraId="6AB0B056" w14:textId="0BFF8695">
+          <w:p w14:paraId="6AB0B056" w14:textId="0BFF8695" w:rsidR="2D1338EC" w:rsidRDefault="2D1338EC" w:rsidP="003359A2">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Larger venues have enabled more staff to be trained, and training </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="39C0BE51">
+            <w:r w:rsidR="39C0BE51" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">s targeted at high-risk wards and sites. Bespoke training </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="6779E4E1">
+            <w:r w:rsidR="6779E4E1" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>was</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> provided based on risk assessment due to increased demand</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="391BD891">
+            <w:r w:rsidR="391BD891" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="2D1338EC" w:rsidP="003359A2" w:rsidRDefault="2D1338EC" w14:paraId="460060AA" w14:textId="191E66EE">
+          <w:p w14:paraId="460060AA" w14:textId="191E66EE" w:rsidR="2D1338EC" w:rsidRDefault="2D1338EC" w:rsidP="003359A2">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>There ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="1DF82D5A">
+            <w:r w:rsidR="1DF82D5A" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> been a reduction in DOLS referrals since February, with numbers now consistent. Breaches ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="7578FAFB">
+            <w:r w:rsidR="7578FAFB" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> reduced from 31 in the previous quarter to 20 in quarter one</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="06058CBB">
+            <w:r w:rsidR="06058CBB" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="06058CBB" w:rsidP="003359A2" w:rsidRDefault="06058CBB" w14:paraId="3256A7DD" w14:textId="20E15F7B">
+          <w:p w14:paraId="3256A7DD" w14:textId="20E15F7B" w:rsidR="06058CBB" w:rsidRDefault="06058CBB" w:rsidP="003359A2">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Process improvements included the i</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="2D1338EC">
+            <w:r w:rsidR="2D1338EC" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ntroduction of a duty triage system and a generic email for support, plus a newsletter to improve accessibility and manage increased complexity and demand</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="5BAC80AE">
+            <w:r w:rsidR="5BAC80AE" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="2D1338EC" w:rsidP="003359A2" w:rsidRDefault="2D1338EC" w14:paraId="56F7030A" w14:textId="37993537">
+          <w:p w14:paraId="56F7030A" w14:textId="37993537" w:rsidR="2D1338EC" w:rsidRDefault="2D1338EC" w:rsidP="003359A2">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Participation in a six-month All Wales Form 1 pilot, with preliminary outcomes </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="5055AC31">
+            <w:r w:rsidR="5055AC31" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">was </w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>expected in quarter two</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="4F24C1DB">
+            <w:r w:rsidR="4F24C1DB" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="2D1338EC" w:rsidP="003359A2" w:rsidRDefault="2D1338EC" w14:paraId="1A441377" w14:textId="2AD068CD">
+          <w:p w14:paraId="1A441377" w14:textId="2AD068CD" w:rsidR="2D1338EC" w:rsidRDefault="2D1338EC" w:rsidP="003359A2">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>The team remain</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="380D8B02">
+            <w:r w:rsidR="380D8B02" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> small with limited capacity, and while additional funding ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="495E3321">
+            <w:r w:rsidR="495E3321" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> been requested, Welsh Government ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="725FC85A">
+            <w:r w:rsidR="725FC85A" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> indicated funding w</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="04B1FFD6">
+            <w:r w:rsidR="04B1FFD6" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">ould </w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>remain at last year’s level</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="7C879542">
+            <w:r w:rsidR="7C879542" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="2D1338EC" w:rsidP="003359A2" w:rsidRDefault="2D1338EC" w14:paraId="1D72EAEC" w14:textId="3A277184">
+          <w:p w14:paraId="1D72EAEC" w14:textId="3A277184" w:rsidR="2D1338EC" w:rsidRDefault="2D1338EC" w:rsidP="003359A2">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>The risk score on the Health Board register ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="5A204AAF">
+            <w:r w:rsidR="5A204AAF" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> reduced from 20 to 16, reflecting fewer breaches, but compliance rates remain</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="2B3A8E91">
+            <w:r w:rsidR="2B3A8E91" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">ed </w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">a concern due to </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="78EF8610">
+            <w:r w:rsidR="78EF8610" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Electronic Staff Record (</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ESR</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="41D49CFA">
+            <w:r w:rsidR="41D49CFA" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> limitations in tracking training</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="715EC27E">
+            <w:r w:rsidR="715EC27E" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="2D1338EC" w:rsidP="003359A2" w:rsidRDefault="2D1338EC" w14:paraId="7FDB5AEB" w14:textId="69DF31FA">
+          <w:p w14:paraId="7FDB5AEB" w14:textId="69DF31FA" w:rsidR="2D1338EC" w:rsidRDefault="2D1338EC" w:rsidP="003359A2">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Improved processes and duty systems have helped reduce inappropriate referrals and support timely discharge, but the team’s capacity and training gaps still present</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="04FEB073">
+            <w:r w:rsidR="04FEB073" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> challenges.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C62D53" w:rsidP="00C62D53" w:rsidRDefault="012E41AC" w14:paraId="6B09256E" w14:textId="77777777">
+          <w:p w14:paraId="6B09256E" w14:textId="77777777" w:rsidR="00C62D53" w:rsidRDefault="012E41AC" w:rsidP="00C62D53">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ALF invited questions:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C62D53" w:rsidP="6909D9DE" w:rsidRDefault="1523007E" w14:paraId="392387DA" w14:textId="18642008">
+          <w:p w14:paraId="392387DA" w14:textId="18642008" w:rsidR="00C62D53" w:rsidRDefault="1523007E" w:rsidP="6909D9DE">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>JD</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="59C5110D">
+            <w:r w:rsidR="59C5110D" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">expressed confusion about the risks and mitigation section, </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="4F4C05C6">
+            <w:r w:rsidR="4F4C05C6" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>highlighting</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> that while there </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="6A256430">
+            <w:r w:rsidR="6A256430" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>s an emphasis on bespoke training and increased requests for shadowing and learning opportunities, the report also state</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="2345902B">
+            <w:r w:rsidR="2345902B" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">d </w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">that MCA training </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="5D361EB9">
+            <w:r w:rsidR="5D361EB9" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">s not part of statutory mandatory training. </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="3854E2C7">
+            <w:r w:rsidR="3854E2C7" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>JD said as</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> a result, staff </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="594B16D6">
+            <w:r w:rsidR="594B16D6" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>re expected to complete it in their own time, which contribute</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="6A14249A">
+            <w:r w:rsidR="6A14249A" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> to low compliance numbers. Given the importance placed on training for risk mitigation, J</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="09078447">
+            <w:r w:rsidR="09078447" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> questioned why staff </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="46496F51">
+            <w:r w:rsidR="46496F51" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">re not being facilitated to complete this training during </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="1DD2C2F8">
+            <w:r w:rsidR="1DD2C2F8" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">ealth </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="2BF9A183">
+            <w:r w:rsidR="2BF9A183" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>oard time to improve compliance rates</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="4F73B8B0">
+            <w:r w:rsidR="4F73B8B0" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="4F73B8B0" w:rsidP="6909D9DE" w:rsidRDefault="4F73B8B0" w14:paraId="62F8A964" w14:textId="586F25C3">
+          <w:p w14:paraId="62F8A964" w14:textId="586F25C3" w:rsidR="4F73B8B0" w:rsidRDefault="4F73B8B0" w:rsidP="6909D9DE">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">AD clarified that MCA training was not currently mandatory, which meant staff were not prompted to complete it during work hours, impacting compliance rates. As emphasized that staff should not be expected to undertake this training in their own time and committed to reviewing the report wording to ensure this was clear. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="4F73B8B0" w:rsidP="6909D9DE" w:rsidRDefault="4F73B8B0" w14:paraId="4C1A6E92" w14:textId="7C840F1D">
+          <w:p w14:paraId="4C1A6E92" w14:textId="7C840F1D" w:rsidR="4F73B8B0" w:rsidRDefault="4F73B8B0" w:rsidP="6909D9DE">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">ER reinforced that any training required for a role, even if not mandatory for all, should be rostered during work time rather than completed in staff’s own time. ER said the low compliance numbers </w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">were attributed in part to ESR not flagging MCA training as mandatory, so staff were not automatically scheduled for it. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="4EEA59A3" w:rsidP="6909D9DE" w:rsidRDefault="4EEA59A3" w14:paraId="179A3377" w14:textId="3EAFFBDC">
+          <w:p w14:paraId="179A3377" w14:textId="3EAFFBDC" w:rsidR="4EEA59A3" w:rsidRDefault="4EEA59A3" w:rsidP="6909D9DE">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ALF raised concerns that, although the report claimed training was raising awareness and supporting compliance, the actual training numbers were very low (below 20%), resulting in a risk score of 12 on the Health Board Risk Register. ALF questioned whether there was sufficient evidence to demonstrate compliance with training, highlighting that ESR does not provide the necessary assurance, and expressed doubt that the current data g</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="2427A24F">
+            <w:r w:rsidR="2427A24F" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ave</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> confidence that enough staff ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="3D3FC668">
+            <w:r w:rsidR="3D3FC668" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> completed the training.  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="4B545F84" w:rsidP="6909D9DE" w:rsidRDefault="4B545F84" w14:paraId="0595DDA7" w14:textId="7820BB5F">
+          <w:p w14:paraId="0595DDA7" w14:textId="7820BB5F" w:rsidR="4B545F84" w:rsidRDefault="4B545F84" w:rsidP="6909D9DE">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">ER explained that ESR was a significant problem for tracking training compliance, as it did not provide reliable assurance and there was no alternative database for recording training. The Health Board currently relied on local teams to identify who needed training and who had completed it, but obtaining accurate numbers would require considerable time and effort. ER emphasised that ESR, as the national system, did not meet the Board’s needs in many areas.  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5B59B049" w:rsidP="6909D9DE" w:rsidRDefault="5B59B049" w14:paraId="3A24E4DC" w14:textId="51BCFC92">
+          <w:p w14:paraId="3A24E4DC" w14:textId="51BCFC92" w:rsidR="5B59B049" w:rsidRDefault="5B59B049" w:rsidP="6909D9DE">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">PP highlighted that lack of knowledge about the proper application of the MCA had been a recurring barrier to effective patient discharge and timely movement to appropriate care settings. PP acknowledged that support measures had been put in place to address this and asked AD if these supports were now operational and whether they were having a positive impact, specifically in reducing unnecessary escalation to the Court of Protection. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5B59B049" w:rsidP="6909D9DE" w:rsidRDefault="5B59B049" w14:paraId="467BAC73" w14:textId="779B6A0E">
+          <w:p w14:paraId="467BAC73" w14:textId="779B6A0E" w:rsidR="5B59B049" w:rsidRDefault="5B59B049" w:rsidP="6909D9DE">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">AD confirmed improvements, </w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> staff. AD stated that these changes had improved the situation, though AD could not comment specifically on the impact regarding Court of Protection cases, as that data would be covered in a different report. AD also mentioned that the MCA team was small, but the new processes, including specialist practitioner support, were intended to mitigate risks and prevent delayed discharges and unnecessary escalation.</w:t>
+              <w:t>AD confirmed improvements, highglighting that several processes had been implemented, including a duty system where referrals were scrutinised and prioritised by best interest assessors. This had helped identify inappropriate referrals and allowed for targeted support and learning for ward staff. AD stated that these changes had improved the situation, though AD could not comment specifically on the impact regarding Court of Protection cases, as that data would be covered in a different report. AD also mentioned that the MCA team was small, but the new processes, including specialist practitioner support, were intended to mitigate risks and prevent delayed discharges and unnecessary escalation.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="143143D8" w:rsidP="6909D9DE" w:rsidRDefault="143143D8" w14:paraId="55AB3C70" w14:textId="438BB398">
+          <w:p w14:paraId="55AB3C70" w14:textId="438BB398" w:rsidR="143143D8" w:rsidRDefault="143143D8" w:rsidP="6909D9DE">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALF raised concerns that Welsh Government funding for the team was recurring but did not account for increasing demands, and ALF </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> this was likely an issue across Wales. ALF asked for an update on whether there would be increased funding to address the growing need for assessments, training, and staffing. </w:t>
+              <w:t xml:space="preserve">ALF raised concerns that Welsh Government funding for the team was recurring but did not account for increasing demands, and ALF highglighted this was likely an issue across Wales. ALF asked for an update on whether there would be increased funding to address the growing need for assessments, training, and staffing. </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">AD responded that a request for additional funding had been </w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">submitted, but the preliminary response from Welsh Government was that there would be no increase and funding would remain at the same level as last year. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6909D9DE" w:rsidP="6909D9DE" w:rsidRDefault="6909D9DE" w14:paraId="74B7F48F" w14:textId="696182B9">
+          <w:p w14:paraId="74B7F48F" w14:textId="696182B9" w:rsidR="6909D9DE" w:rsidRDefault="6909D9DE" w:rsidP="6909D9DE">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="6909D9DE" w:rsidP="6909D9DE" w:rsidRDefault="6909D9DE" w14:paraId="1958397F" w14:textId="5CFD4C83">
+          <w:p w14:paraId="1958397F" w14:textId="5CFD4C83" w:rsidR="6909D9DE" w:rsidRDefault="6909D9DE" w:rsidP="6909D9DE">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006934B2" w:rsidP="00C62D53" w:rsidRDefault="68EE5530" w14:paraId="12888F7F" w14:textId="77777777">
+          <w:p w14:paraId="12888F7F" w14:textId="77777777" w:rsidR="006934B2" w:rsidRDefault="68EE5530" w:rsidP="00C62D53">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C62D53" w:rsidR="006934B2" w:rsidP="003359A2" w:rsidRDefault="54F80F6D" w14:paraId="1344E2AA" w14:textId="64A2D8CD">
+          <w:p w14:paraId="1344E2AA" w14:textId="64A2D8CD" w:rsidR="006934B2" w:rsidRPr="00C62D53" w:rsidRDefault="54F80F6D" w:rsidP="003359A2">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Acknowledged </w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Mental Capacity Act (MCA) and Deprivation of Liberty Safeguards (DOLS) Monitoring Report.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="459E43AB" w14:paraId="4854322F" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="4854322F" w14:textId="77777777" w:rsidTr="459E43AB">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="1037658C" w:rsidRDefault="23293F2D" w14:paraId="3A0732B8" w14:textId="7F2BB6C9">
+          <w:p w14:paraId="3A0732B8" w14:textId="7F2BB6C9" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="23293F2D" w:rsidP="1037658C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>32</w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="3DF185B3">
+            <w:r w:rsidR="3DF185B3" w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="001D324F" w:rsidR="00F56535" w:rsidP="0095014B" w:rsidRDefault="001D324F" w14:paraId="4131976F" w14:noSpellErr="1" w14:textId="2D4874D3">
+          <w:p w14:paraId="4131976F" w14:textId="2D4874D3" w:rsidR="00F56535" w:rsidRPr="001D324F" w:rsidRDefault="001D324F" w:rsidP="0095014B">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="459E43AB" w:rsidR="001D324F">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">ORING REPORT </w:t>
+            <w:r w:rsidRPr="459E43AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">MENTAL HEALTH MEASURE MONITORING REPORT </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="459E43AB" w14:paraId="7CF8589E" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="7CF8589E" w14:textId="77777777" w:rsidTr="459E43AB">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="006E21C3" w:rsidR="00F56535" w:rsidP="0088183E" w:rsidRDefault="00F56535" w14:paraId="2D01C95A" w14:textId="77777777">
+          <w:p w14:paraId="2D01C95A" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="006E21C3" w:rsidRDefault="00F56535" w:rsidP="0088183E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006E21C3" w:rsidP="006E21C3" w:rsidRDefault="68EE5530" w14:paraId="5D87F71F" w14:textId="77777777">
+          <w:p w14:paraId="5D87F71F" w14:textId="77777777" w:rsidR="006E21C3" w:rsidRDefault="68EE5530" w:rsidP="006E21C3">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mental Health Measure Monitoring Report was received. DN highlighted the following key points; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="767F7A6B" w:rsidP="003359A2" w:rsidRDefault="767F7A6B" w14:paraId="0EA918A9" w14:textId="152010AC">
+          <w:p w14:paraId="0EA918A9" w14:textId="152010AC" w:rsidR="767F7A6B" w:rsidRDefault="767F7A6B" w:rsidP="003359A2">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>CAMHS (under 18s) Part 1A compliance was at 70%, below the 80% target, but recent data show</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="381719E6">
+            <w:r w:rsidR="381719E6" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> compliance </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="0E998A51">
+            <w:r w:rsidR="0E998A51" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>s now above target;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="767F7A6B" w:rsidP="003359A2" w:rsidRDefault="767F7A6B" w14:paraId="6069F3BB" w14:textId="4F11CE69">
+          <w:p w14:paraId="6069F3BB" w14:textId="4F11CE69" w:rsidR="767F7A6B" w:rsidRDefault="767F7A6B" w:rsidP="003359A2">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Adult Part 1A compliance </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="54886C16">
+            <w:r w:rsidR="54886C16" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>s strong at 97%, well above the target</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="1E92A679">
+            <w:r w:rsidR="1E92A679" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="767F7A6B" w:rsidP="003359A2" w:rsidRDefault="767F7A6B" w14:paraId="5FBA265E" w14:textId="0E808C6D">
+          <w:p w14:paraId="5FBA265E" w14:textId="0E808C6D" w:rsidR="767F7A6B" w:rsidRDefault="767F7A6B" w:rsidP="003359A2">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>CAMHS Part 1B (interventions within 28 days) compliance was significantly low in May but ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="5FDDC57D">
+            <w:r w:rsidR="5FDDC57D" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> improved to just above 30% in June; trajectory submitted to Welsh Government aims for target compliance by November</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="7F4DF6BB">
+            <w:r w:rsidR="7F4DF6BB" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="767F7A6B" w:rsidP="003359A2" w:rsidRDefault="5970B0E6" w14:paraId="49D92E23" w14:textId="6A53BB16">
+          <w:p w14:paraId="49D92E23" w14:textId="6A53BB16" w:rsidR="767F7A6B" w:rsidRDefault="5970B0E6" w:rsidP="003359A2">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Adult Part 1B compliance </w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="506D11C0">
+            <w:r w:rsidR="506D11C0" w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>s at 88%, meeting targets</w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="750DD094">
+            <w:r w:rsidR="750DD094" w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="767F7A6B" w:rsidP="003359A2" w:rsidRDefault="767F7A6B" w14:paraId="0EA18563" w14:textId="0533721C">
+          <w:p w14:paraId="0EA18563" w14:textId="0533721C" w:rsidR="767F7A6B" w:rsidRDefault="767F7A6B" w:rsidP="003359A2">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Part 2 (Care and Treatment Plans): CAMHS compliance </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="38D40DE5">
+            <w:r w:rsidR="38D40DE5" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">s 98%; adult compliance </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="5A2C24CF">
+            <w:r w:rsidR="5A2C24CF" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>s 90%, with ongoing close monitoring due to staff sickness in one CMHT area</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="30374F3B">
+            <w:r w:rsidR="30374F3B" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="767F7A6B" w:rsidP="003359A2" w:rsidRDefault="767F7A6B" w14:paraId="5A5E5AB7" w14:textId="4F90CBFA">
+          <w:p w14:paraId="5A5E5AB7" w14:textId="4F90CBFA" w:rsidR="767F7A6B" w:rsidRDefault="767F7A6B" w:rsidP="003359A2">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Advocacy services </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="7F62BDA5">
+            <w:r w:rsidR="7F62BDA5" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">re monitored quarterly, and a detailed report </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="79C4EC59">
+            <w:r w:rsidR="79C4EC59" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">s available for </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="5220D9F1">
+            <w:r w:rsidR="5220D9F1" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ommittee review</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="2B247898">
+            <w:r w:rsidR="2B247898" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="767F7A6B" w:rsidP="003359A2" w:rsidRDefault="767F7A6B" w14:paraId="502A9F9D" w14:textId="14C77BBB">
+          <w:p w14:paraId="502A9F9D" w14:textId="14C77BBB" w:rsidR="767F7A6B" w:rsidRDefault="767F7A6B" w:rsidP="003359A2">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Data recording errors in CAMHS ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="52337D93">
+            <w:r w:rsidR="52337D93" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> been addressed, with weekly meetings now in place to ensure accuracy and resource reallocation to improve compliance</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="006F30D9">
+            <w:r w:rsidR="006F30D9" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="767F7A6B" w:rsidP="003359A2" w:rsidRDefault="767F7A6B" w14:paraId="59F60E6E" w14:textId="067FC469">
+          <w:p w14:paraId="59F60E6E" w14:textId="067FC469" w:rsidR="767F7A6B" w:rsidRDefault="767F7A6B" w:rsidP="003359A2">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Recruitment challenges in CAMHS persist due to a small specialist workforce pool, but recent appointments of consultants and psychologists ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="25B7322C">
+            <w:r w:rsidR="25B7322C" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">d </w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>been made</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="67F0683C">
+            <w:r w:rsidR="67F0683C" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="767F7A6B" w:rsidP="003359A2" w:rsidRDefault="767F7A6B" w14:paraId="1B56BAC2" w14:textId="39C1C965">
+          <w:p w14:paraId="1B56BAC2" w14:textId="39C1C965" w:rsidR="767F7A6B" w:rsidRDefault="767F7A6B" w:rsidP="003359A2">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Establishment reviews </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="45DF2E03">
+            <w:r w:rsidR="45DF2E03" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">re underway across all </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="1F95E2F1">
+            <w:r w:rsidR="1F95E2F1" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">ental </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="6A809EA6">
+            <w:r w:rsidR="6A809EA6" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">ealth </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="76B1EC1D">
+            <w:r w:rsidR="76B1EC1D" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ervices to assess workforce needs and potential alternative staffing models.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="55D9A87C" w:rsidP="6909D9DE" w:rsidRDefault="55D9A87C" w14:paraId="2B6C79F1" w14:textId="773718BA">
+          <w:p w14:paraId="2B6C79F1" w14:textId="773718BA" w:rsidR="55D9A87C" w:rsidRDefault="55D9A87C" w:rsidP="6909D9DE">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ALF inv</w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="0778DDFF">
+            <w:r w:rsidR="0778DDFF" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">ted questions: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="1BA7816B" w:rsidP="6909D9DE" w:rsidRDefault="1BA7816B" w14:paraId="68977A80" w14:textId="1642086E">
+          <w:p w14:paraId="68977A80" w14:textId="1642086E" w:rsidR="1BA7816B" w:rsidRDefault="1BA7816B" w:rsidP="6909D9DE">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ALF asked DN how the data issue around CAMHS was being resolved and specifically how better information was now being obtained.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="1BA7816B" w:rsidP="6909D9DE" w:rsidRDefault="1BA7816B" w14:paraId="38BCFDA5" w14:textId="5F21F5B2">
+          <w:p w14:paraId="38BCFDA5" w14:textId="5F21F5B2" w:rsidR="1BA7816B" w:rsidRDefault="1BA7816B" w:rsidP="6909D9DE">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">DN explained that the issue was identified and resolved immediately. The problem involved how data was entered into the system, particularly regarding the timing of assessments and the 28-day intervention window. DN said to ensure accuracy, the divisional manager and Head of Nursing meet weekly with the CAMHS team to review data. DN </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="038EA0E8">
+            <w:r w:rsidR="038EA0E8" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>explained</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> additional measures included reallocating practitioner sessions within CAMHS to improve compliance, alongside recruiting new staff.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="47E69161" w:rsidP="6909D9DE" w:rsidRDefault="47E69161" w14:paraId="09F4E35E" w14:textId="771D5CD3">
+          <w:p w14:paraId="09F4E35E" w14:textId="771D5CD3" w:rsidR="47E69161" w:rsidRDefault="47E69161" w:rsidP="6909D9DE">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ALF asked whether recruitment challenges in CAMHS were a Wales-wide issue or specific to SBUHB.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="47E69161" w:rsidP="6909D9DE" w:rsidRDefault="47E69161" w14:paraId="5DBDA28A" w14:textId="25C217BB">
+          <w:p w14:paraId="5DBDA28A" w14:textId="25C217BB" w:rsidR="47E69161" w:rsidRDefault="47E69161" w:rsidP="6909D9DE">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>DN explained that recruitment challenges in CAMHS were not unique to SBUHB but were experienced across Wales due to a limited pool of specialist clinicians, resulting in significant competition among Health Boards. When SBUHB took over CAMHS, they inherited a number of agency staff, which further highlighted the recruitment difficulties. DN explained while some CAMHS roles were more attractive than others, the service currently did not have a high number of vacancies. DN informed that recent positive steps included the appointment of three new CAMHS consultants and several psychologists, which had strengthened the team.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="086FDDE4" w:rsidP="6909D9DE" w:rsidRDefault="086FDDE4" w14:paraId="52F8B569" w14:textId="404308BF">
+          <w:p w14:paraId="52F8B569" w14:textId="404308BF" w:rsidR="086FDDE4" w:rsidRDefault="086FDDE4" w:rsidP="6909D9DE">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ER informed the Committee that establishment reviews were currently being undertaken across all Mental Health Services, including benchmarking against other organisations. ER highlighted that the process had not previously been done for CAMHS, but would commence soon, providing an opportunity to consider alternative workforce models and ensure the service was appropriately resourced. ER assured the Committee that all areas would be reviewed to determine workforce needs and the best way to meet them.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006E21C3" w:rsidP="006E21C3" w:rsidRDefault="006E21C3" w14:paraId="2D958C2F" w14:textId="77777777">
+          <w:p w14:paraId="2D958C2F" w14:textId="77777777" w:rsidR="006E21C3" w:rsidRDefault="006E21C3" w:rsidP="006E21C3">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="006E21C3" w:rsidR="006E21C3" w:rsidP="003359A2" w:rsidRDefault="006E21C3" w14:paraId="38965072" w14:textId="3964B478">
+          <w:p w14:paraId="38965072" w14:textId="3964B478" w:rsidR="006E21C3" w:rsidRPr="006E21C3" w:rsidRDefault="006E21C3" w:rsidP="003359A2">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E21C3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Were assured</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> by the </w:t>
             </w:r>
             <w:r w:rsidRPr="006E21C3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Mental Health Measure Monitoring Report</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="459E43AB" w14:paraId="2E52B379" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="2E52B379" w14:textId="77777777" w:rsidTr="459E43AB">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="1037658C" w:rsidRDefault="4152B3E8" w14:paraId="0B13A45A" w14:textId="54161B5F">
+          <w:p w14:paraId="0B13A45A" w14:textId="54161B5F" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="4152B3E8" w:rsidP="1037658C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>33</w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="73192FC5">
+            <w:r w:rsidR="73192FC5" w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="006E21C3" w:rsidR="00F56535" w:rsidP="6909D9DE" w:rsidRDefault="0F77888B" w14:paraId="0B94CAFE" w14:textId="05ED9108">
+          <w:p w14:paraId="0B94CAFE" w14:textId="05ED9108" w:rsidR="00F56535" w:rsidRPr="006E21C3" w:rsidRDefault="0F77888B" w:rsidP="6909D9DE">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">COMMITTEE EFFECTIVENESS SELF-ASSESSMENT </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="459E43AB" w14:paraId="0178C9EA" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="0178C9EA" w14:textId="77777777" w:rsidTr="459E43AB">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="00A4400F" w:rsidRDefault="00F56535" w14:paraId="78624135" w14:textId="77777777">
+          <w:p w14:paraId="78624135" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="00A4400F">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BF6A7F" w:rsidP="6909D9DE" w:rsidRDefault="0F44613A" w14:paraId="53BB8F79" w14:textId="29DCD871">
+          <w:p w14:paraId="53BB8F79" w14:textId="29DCD871" w:rsidR="00BF6A7F" w:rsidRDefault="0F44613A" w:rsidP="6909D9DE">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="73233F7E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="73233F7E" w:rsidRPr="6909D9DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Committee Effectiveness Self-Assessment</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> was received. </w:t>
             </w:r>
-            <w:r w:rsidRPr="6909D9DE" w:rsidR="04200E8A">
+            <w:r w:rsidR="04200E8A" w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>HL</w:t>
             </w:r>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> highlighted the following key points;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6909D9DE" w:rsidP="6909D9DE" w:rsidRDefault="6909D9DE" w14:paraId="387C0E0E" w14:textId="5F02E903">
+          <w:p w14:paraId="387C0E0E" w14:textId="5F02E903" w:rsidR="6909D9DE" w:rsidRDefault="6909D9DE" w:rsidP="6909D9DE">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="494EA933" w:rsidP="6909D9DE" w:rsidRDefault="494EA933" w14:paraId="476689E9" w14:textId="2428A5AA">
+          <w:p w14:paraId="476689E9" w14:textId="2428A5AA" w:rsidR="494EA933" w:rsidRDefault="494EA933" w:rsidP="6909D9DE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6909D9DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>HL reported that the overall Committee Self-Assessment was positive, with only a few areas identified for further action. One key area was the coordination of Independent Member (IM) visits, particularly within Mental Health Services. HL suggested linking with DN or another team member to determine the most appropriate locations for these visits.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006E21C3" w:rsidP="00C91D5A" w:rsidRDefault="006E21C3" w14:paraId="537A6FAC" w14:textId="1B1B0A67">
+          <w:p w14:paraId="537A6FAC" w14:textId="1B1B0A67" w:rsidR="006E21C3" w:rsidRDefault="006E21C3" w:rsidP="00C91D5A">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="004D5B3E" w:rsidR="004D5B3E" w:rsidP="1037658C" w:rsidRDefault="3DCD134E" w14:paraId="6C6C85FD" w14:textId="11BB541B">
+          <w:p w14:paraId="6C6C85FD" w14:textId="11BB541B" w:rsidR="004D5B3E" w:rsidRPr="004D5B3E" w:rsidRDefault="3DCD134E" w:rsidP="1037658C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">HL highlighted that report authors have not been held accountable for late reports and overdue actions, flagged this as an issue, and committed to addressing it by ensuring accountability and linking in with report authors going forward. Overall, the </w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="05563E02">
+            <w:r w:rsidR="05563E02" w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ommittee </w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="1772C750">
+            <w:r w:rsidR="1772C750" w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>elf-</w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="0BA32F3A">
+            <w:r w:rsidR="0BA32F3A" w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ssessment feedback was positive.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="459E43AB" w14:paraId="1D357E2F" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="1D357E2F" w14:textId="77777777" w:rsidTr="459E43AB">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="1037658C" w:rsidRDefault="1DDAD9E6" w14:paraId="5C7F3860" w14:textId="6F942794">
+          <w:p w14:paraId="5C7F3860" w14:textId="6F942794" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="1DDAD9E6" w:rsidP="1037658C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="54A63BF9">
+            <w:r w:rsidR="54A63BF9" w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="201B0603">
+            <w:r w:rsidR="201B0603" w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="0095014B" w:rsidRDefault="000205EF" w14:paraId="17A292EB" w14:textId="01DC0A5F">
+          <w:p w14:paraId="17A292EB" w14:textId="01DC0A5F" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="000205EF" w:rsidP="0095014B">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ANY OTHER BUSINESS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="459E43AB" w14:paraId="4CCB99CA" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="4CCB99CA" w14:textId="77777777" w:rsidTr="459E43AB">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="0088183E" w:rsidRDefault="00F56535" w14:paraId="1AA29544" w14:textId="77777777">
+          <w:p w14:paraId="1AA29544" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="0088183E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="000067F9" w:rsidP="1037658C" w:rsidRDefault="7ECF476A" w14:paraId="3B3C8701" w14:textId="471F50C7">
+          <w:p w14:paraId="3B3C8701" w14:textId="471F50C7" w:rsidR="000067F9" w:rsidRDefault="7ECF476A" w:rsidP="1037658C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">There was no Other Business. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004B1346" w:rsidR="004F0777" w:rsidP="1037658C" w:rsidRDefault="004F0777" w14:paraId="6A450ACC" w14:textId="6DAD099C">
+          <w:p w14:paraId="6A450ACC" w14:textId="6DAD099C" w:rsidR="004F0777" w:rsidRPr="004B1346" w:rsidRDefault="004F0777" w:rsidP="1037658C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="459E43AB" w14:paraId="559C4A4F" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="559C4A4F" w14:textId="77777777" w:rsidTr="459E43AB">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="1037658C" w:rsidRDefault="4D34F5B7" w14:paraId="6D38C8BF" w14:textId="0A9FF10E">
+          <w:p w14:paraId="6D38C8BF" w14:textId="0A9FF10E" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="4D34F5B7" w:rsidP="1037658C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>35</w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="201B0603">
+            <w:r w:rsidR="201B0603" w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="0095014B" w:rsidRDefault="00F56535" w14:paraId="367A2FB0" w14:textId="77777777">
+          <w:p w14:paraId="367A2FB0" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="0095014B">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1346">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">DATE OF NEXT MEETING </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidTr="459E43AB" w14:paraId="7E8644CB" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="004B1346" w14:paraId="7E8644CB" w14:textId="77777777" w:rsidTr="459E43AB">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="0095014B" w:rsidRDefault="00F56535" w14:paraId="67DBA8DD" w14:textId="77777777">
+          <w:p w14:paraId="67DBA8DD" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="0095014B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004B1346" w:rsidR="00F56535" w:rsidP="00E8181C" w:rsidRDefault="00F56535" w14:paraId="70EA2343" w14:textId="50F19950">
+          <w:p w14:paraId="70EA2343" w14:textId="50F19950" w:rsidR="00F56535" w:rsidRPr="004B1346" w:rsidRDefault="00F56535" w:rsidP="00E8181C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">The date of the next meeting </w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="1A557EFF">
+            <w:r w:rsidR="1A557EFF" w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">is Tuesday, 4 November </w:t>
             </w:r>
-            <w:r w:rsidRPr="1037658C" w:rsidR="2A9A697B">
+            <w:r w:rsidR="2A9A697B" w:rsidRPr="1037658C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">2025. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="004B1346" w:rsidR="00FE5E56" w:rsidP="00935B89" w:rsidRDefault="00FE5E56" w14:paraId="000A0B33" w14:textId="77777777">
+    <w:p w14:paraId="000A0B33" w14:textId="77777777" w:rsidR="00FE5E56" w:rsidRPr="004B1346" w:rsidRDefault="00FE5E56" w:rsidP="00935B89">
       <w:pPr>
         <w:pStyle w:val="BodyA"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="004B1346" w:rsidR="00FE5E56">
-[...6 lines deleted...]
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+    <w:sectPr w:rsidR="00FE5E56" w:rsidRPr="004B1346">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="978" w:right="900" w:bottom="270" w:left="990" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003359A2" w:rsidRDefault="003359A2" w14:paraId="5589C67C" w14:textId="77777777">
+    <w:p w14:paraId="0F32572D" w14:textId="77777777" w:rsidR="001A224A" w:rsidRDefault="001A224A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003359A2" w:rsidRDefault="003359A2" w14:paraId="3C7E88A9" w14:textId="77777777">
+    <w:p w14:paraId="564DC61E" w14:textId="77777777" w:rsidR="001A224A" w:rsidRDefault="001A224A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:altName w:val="Cambria"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
@@ -8024,81 +7718,81 @@
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00F56535" w:rsidRDefault="00F56535" w14:paraId="749BF400" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="749BF400" w14:textId="77777777" w:rsidR="00F56535" w:rsidRDefault="00F56535">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1964920134"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
         <w:spacing w:val="60"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="00D65434" w:rsidP="004612A3" w:rsidRDefault="00A45AAE" w14:paraId="15AA2B30" w14:textId="7B679DC7">
+      <w:p w14:paraId="15AA2B30" w14:textId="7B679DC7" w:rsidR="00D65434" w:rsidRDefault="00A45AAE" w:rsidP="004612A3">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:pBdr>
-            <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="1"/>
+            <w:top w:val="single" w:sz="4" w:space="1" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           </w:pBdr>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:t xml:space="preserve">Page </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
@@ -8143,177 +7837,105 @@
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00910681">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidRPr="004612A3" w:rsidR="00D65434" w:rsidP="004612A3" w:rsidRDefault="00D65434" w14:paraId="3C479D64" w14:textId="77777777">
+  <w:p w14:paraId="3C479D64" w14:textId="77777777" w:rsidR="00D65434" w:rsidRPr="004612A3" w:rsidRDefault="00D65434" w:rsidP="004612A3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00F56535" w:rsidRDefault="00F56535" w14:paraId="4C727743" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C727743" w14:textId="77777777" w:rsidR="00F56535" w:rsidRDefault="00F56535">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003359A2" w:rsidRDefault="003359A2" w14:paraId="6BEB1E2E" w14:textId="77777777">
+    <w:p w14:paraId="342B5D26" w14:textId="77777777" w:rsidR="001A224A" w:rsidRDefault="001A224A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003359A2" w:rsidRDefault="003359A2" w14:paraId="147E8D50" w14:textId="77777777">
+    <w:p w14:paraId="0A7BDAAF" w14:textId="77777777" w:rsidR="001A224A" w:rsidRDefault="001A224A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00F56535" w:rsidRDefault="003359A2" w14:paraId="25566C56" w14:textId="733C8BD0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="25566C56" w14:textId="159EE34A" w:rsidR="00F56535" w:rsidRDefault="00F56535">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...34 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidRPr="00682A9B" w:rsidR="00D65434" w:rsidP="00682A9B" w:rsidRDefault="003359A2" w14:paraId="3F6D2EF6" w14:textId="787E4E49">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F6D2EF6" w14:textId="0B823D51" w:rsidR="00D65434" w:rsidRPr="00682A9B" w:rsidRDefault="00D65434" w:rsidP="00682A9B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...34 lines deleted...]
-    <w:r w:rsidR="00D65434">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="75DA241C" wp14:editId="4CA83032">
           <wp:extent cx="1762125" cy="448398"/>
           <wp:effectExtent l="0" t="0" r="0" b="8890"/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Lo res Swansea Bay logo.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
@@ -8321,11317 +7943,11276 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1766578" cy="449531"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00F56535" w:rsidRDefault="003359A2" w14:paraId="1A3632B6" w14:textId="1F7C692D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A3632B6" w14:textId="311F3772" w:rsidR="00F56535" w:rsidRDefault="00F56535">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...34 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="010A1C3D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E7900136"/>
     <w:styleLink w:val="ImportedStyle2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="730"/>
         </w:tabs>
         <w:ind w:left="730" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1450"/>
         </w:tabs>
         <w:ind w:left="1450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2170"/>
         </w:tabs>
         <w:ind w:left="2170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2890"/>
         </w:tabs>
         <w:ind w:left="2890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3610"/>
         </w:tabs>
         <w:ind w:left="3610" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4330"/>
         </w:tabs>
         <w:ind w:left="4330" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5050"/>
         </w:tabs>
         <w:ind w:left="5050" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5770"/>
         </w:tabs>
         <w:ind w:left="5770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6490"/>
         </w:tabs>
         <w:ind w:left="6490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="029A6DA3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A0E034D0"/>
     <w:styleLink w:val="ImportedStyle12"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04F0238B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8AC06580"/>
     <w:styleLink w:val="ImportedStyle8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="731"/>
         </w:tabs>
         <w:ind w:left="731" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1451"/>
         </w:tabs>
         <w:ind w:left="1451" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2171"/>
         </w:tabs>
         <w:ind w:left="2171" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2891"/>
         </w:tabs>
         <w:ind w:left="2891" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3611"/>
         </w:tabs>
         <w:ind w:left="3611" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4331"/>
         </w:tabs>
         <w:ind w:left="4331" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5051"/>
         </w:tabs>
         <w:ind w:left="5051" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5771"/>
         </w:tabs>
         <w:ind w:left="5771" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6491"/>
         </w:tabs>
         <w:ind w:left="6491" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07DB12ED"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="96747B74"/>
     <w:styleLink w:val="ImportedStyle17"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09B353EE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5782ADE6"/>
     <w:styleLink w:val="List0"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="714"/>
         </w:tabs>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12602471"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="82BA7EE4"/>
     <w:styleLink w:val="ImportedStyle4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="730"/>
         </w:tabs>
         <w:ind w:left="730" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1450"/>
         </w:tabs>
         <w:ind w:left="1450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2170"/>
         </w:tabs>
         <w:ind w:left="2170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2890"/>
         </w:tabs>
         <w:ind w:left="2890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3610"/>
         </w:tabs>
         <w:ind w:left="3610" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4330"/>
         </w:tabs>
         <w:ind w:left="4330" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5050"/>
         </w:tabs>
         <w:ind w:left="5050" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5770"/>
         </w:tabs>
         <w:ind w:left="5770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6490"/>
         </w:tabs>
         <w:ind w:left="6490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22861A98"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E466B48A"/>
     <w:styleLink w:val="ImportedStyle6"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="268333A1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E6EA5EAA"/>
     <w:styleLink w:val="List41"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="759"/>
         </w:tabs>
         <w:ind w:left="759" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="291A180A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D2F6CB74"/>
     <w:styleLink w:val="List1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1043"/>
         </w:tabs>
         <w:ind w:left="1043" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3156754D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CC706732"/>
     <w:styleLink w:val="List31"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="480"/>
         </w:tabs>
         <w:ind w:left="480" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1450"/>
         </w:tabs>
         <w:ind w:left="1450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2170"/>
         </w:tabs>
         <w:ind w:left="2170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2890"/>
         </w:tabs>
         <w:ind w:left="2890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3610"/>
         </w:tabs>
         <w:ind w:left="3610" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4330"/>
         </w:tabs>
         <w:ind w:left="4330" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5050"/>
         </w:tabs>
         <w:ind w:left="5050" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5770"/>
         </w:tabs>
         <w:ind w:left="5770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6490"/>
         </w:tabs>
         <w:ind w:left="6490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="331C7AEC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0D9437EA"/>
     <w:styleLink w:val="ImportedStyle5"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34C64825"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C8D2BD9E"/>
     <w:styleLink w:val="ImportedStyle23"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="730"/>
         </w:tabs>
         <w:ind w:left="730" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1450"/>
         </w:tabs>
         <w:ind w:left="1450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2170"/>
         </w:tabs>
         <w:ind w:left="2170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2890"/>
         </w:tabs>
         <w:ind w:left="2890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3610"/>
         </w:tabs>
         <w:ind w:left="3610" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4330"/>
         </w:tabs>
         <w:ind w:left="4330" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5050"/>
         </w:tabs>
         <w:ind w:left="5050" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5770"/>
         </w:tabs>
         <w:ind w:left="5770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6490"/>
         </w:tabs>
         <w:ind w:left="6490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36F80301"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B2C0FCC6"/>
     <w:styleLink w:val="List21"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="386"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39031954"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8249D80"/>
     <w:lvl w:ilvl="0" w:tplc="A694050E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="249CE38E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="4E9C14BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="D6FC087E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="22BABAD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="674C65A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="123E29A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="636A46E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="50DA24E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A197DEF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2C447178"/>
     <w:styleLink w:val="List10"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="618"/>
         </w:tabs>
         <w:ind w:left="618" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B531073"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7850F9F2"/>
     <w:styleLink w:val="ImportedStyle13"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BAC877C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F9E8C01E"/>
     <w:lvl w:ilvl="0" w:tplc="EF261EFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B3846380">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="B2BA1D4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="927AB9F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="67E07ECE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="32BE28C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="F8B247F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="162619BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8CBEFE8E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C4C7A16"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CA7C9BA0"/>
     <w:styleLink w:val="List7"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="475"/>
         </w:tabs>
         <w:ind w:left="475" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E29FFDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A0A9404"/>
     <w:lvl w:ilvl="0" w:tplc="D02CE8C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0CE8882E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="C62C3716">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="C524AC6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="78C8EC90">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="F70ACFB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="8168E002">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="37ECEAF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8F32163E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="409C618C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EA7E96F2"/>
     <w:styleLink w:val="List9"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1043"/>
         </w:tabs>
         <w:ind w:left="1043" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42184F2D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="917006DA"/>
     <w:styleLink w:val="ImportedStyle11"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44CE6378"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A190C344"/>
     <w:styleLink w:val="List51"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="333"/>
         </w:tabs>
         <w:ind w:left="333" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1490"/>
         </w:tabs>
         <w:ind w:left="1490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2210"/>
         </w:tabs>
         <w:ind w:left="2210" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2930"/>
         </w:tabs>
         <w:ind w:left="2930" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3650"/>
         </w:tabs>
         <w:ind w:left="3650" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4370"/>
         </w:tabs>
         <w:ind w:left="4370" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5090"/>
         </w:tabs>
         <w:ind w:left="5090" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5810"/>
         </w:tabs>
         <w:ind w:left="5810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6530"/>
         </w:tabs>
         <w:ind w:left="6530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AAC603E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0A0A9E36"/>
     <w:styleLink w:val="List11"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="618"/>
         </w:tabs>
         <w:ind w:left="618" w:hanging="426"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C7F67EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF2C92F2"/>
     <w:lvl w:ilvl="0" w:tplc="2040A984">
       <w:start w:val="2024"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Segoe UI" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CF0652A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7DB40AB0"/>
     <w:styleLink w:val="List8"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="476"/>
         </w:tabs>
         <w:ind w:left="476" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4ED15F85"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5824F9DE"/>
     <w:styleLink w:val="List12"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="714"/>
         </w:tabs>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F99677F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A4C21D48"/>
     <w:styleLink w:val="ImportedStyle21"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51347EA5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="87AC6E5A"/>
     <w:styleLink w:val="List6"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="480"/>
         </w:tabs>
         <w:ind w:left="480" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54D40A37"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FE827BDA"/>
     <w:styleLink w:val="ImportedStyle3"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="800"/>
         </w:tabs>
         <w:ind w:left="800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1520"/>
         </w:tabs>
         <w:ind w:left="1520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2240"/>
         </w:tabs>
         <w:ind w:left="2240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2960"/>
         </w:tabs>
         <w:ind w:left="2960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3680"/>
         </w:tabs>
         <w:ind w:left="3680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4400"/>
         </w:tabs>
         <w:ind w:left="4400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5120"/>
         </w:tabs>
         <w:ind w:left="5120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5840"/>
         </w:tabs>
         <w:ind w:left="5840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6560"/>
         </w:tabs>
         <w:ind w:left="6560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57BD34B2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8534BB8A"/>
     <w:styleLink w:val="ImportedStyle10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="583E0BC9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="90DE0F90"/>
     <w:styleLink w:val="ImportedStyle270"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A021430"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0F72D0CC"/>
     <w:styleLink w:val="ImportedStyle16"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B2A7526"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18585BEE"/>
     <w:lvl w:ilvl="0" w:tplc="25801650">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7516661A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="8FC04714">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="32CC3A30">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="C1F2F7FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="46EE9316">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="4BB269DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="A5CE670C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8CAC4EA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DBA5463"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="469E66D4"/>
     <w:styleLink w:val="ImportedStyle27"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77431088"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E690A14C"/>
     <w:styleLink w:val="ImportedStyle19"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="770"/>
         </w:tabs>
         <w:ind w:left="770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1490"/>
         </w:tabs>
         <w:ind w:left="1490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2210"/>
         </w:tabs>
         <w:ind w:left="2210" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2930"/>
         </w:tabs>
         <w:ind w:left="2930" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3650"/>
         </w:tabs>
         <w:ind w:left="3650" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4370"/>
         </w:tabs>
         <w:ind w:left="4370" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5090"/>
         </w:tabs>
         <w:ind w:left="5090" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5810"/>
         </w:tabs>
         <w:ind w:left="5810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6530"/>
         </w:tabs>
         <w:ind w:left="6530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77F70C2E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FC806280"/>
     <w:styleLink w:val="ImportedStyle1"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78EE0B98"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="05A00DB2"/>
     <w:styleLink w:val="ImportedStyle15"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79340316"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="01383FD8"/>
     <w:styleLink w:val="ImportedStyle14"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79CC4E70"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E848AE2E"/>
     <w:styleLink w:val="ImportedStyle160"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="523134175">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="974262390">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="481115274">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="683048300">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1647779947">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="35080244">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="887227043">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="43062797">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1862552296">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1613782427">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="510338043">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="586765876">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1387991617">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="2039769365">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1803376824">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="860164807">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1131191">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1682388890">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1128006967">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="599995224">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1555391084">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1456869406">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1771928606">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="1646395675">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1541360072">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="1275088791">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1413576713">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1466898317">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="599796033">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="1104034606">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1847361040">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1722368329">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1220677412">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="571039195">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="314648130">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="719016941">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="64494417">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="1475874464">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="1572933412">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="39"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...3 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2052"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FE5E56"/>
     <w:rsid w:val="000018FD"/>
     <w:rsid w:val="00004CEE"/>
     <w:rsid w:val="00005B11"/>
     <w:rsid w:val="000067F9"/>
     <w:rsid w:val="000112F4"/>
     <w:rsid w:val="000141BA"/>
@@ -19790,50 +19371,51 @@
     <w:rsid w:val="001729C1"/>
     <w:rsid w:val="001737B3"/>
     <w:rsid w:val="00174F0E"/>
     <w:rsid w:val="00174F50"/>
     <w:rsid w:val="001754F9"/>
     <w:rsid w:val="0017578A"/>
     <w:rsid w:val="0017593C"/>
     <w:rsid w:val="00176AD9"/>
     <w:rsid w:val="001814A1"/>
     <w:rsid w:val="00181DDE"/>
     <w:rsid w:val="00181E1E"/>
     <w:rsid w:val="00182FC6"/>
     <w:rsid w:val="001842F7"/>
     <w:rsid w:val="00190015"/>
     <w:rsid w:val="00190A29"/>
     <w:rsid w:val="00190E84"/>
     <w:rsid w:val="001918EE"/>
     <w:rsid w:val="0019200E"/>
     <w:rsid w:val="00195E21"/>
     <w:rsid w:val="00196292"/>
     <w:rsid w:val="00196B98"/>
     <w:rsid w:val="0019764F"/>
     <w:rsid w:val="001979A6"/>
     <w:rsid w:val="001A02C5"/>
     <w:rsid w:val="001A1A09"/>
+    <w:rsid w:val="001A224A"/>
     <w:rsid w:val="001A23EA"/>
     <w:rsid w:val="001A265B"/>
     <w:rsid w:val="001A2EC2"/>
     <w:rsid w:val="001A32A9"/>
     <w:rsid w:val="001A4063"/>
     <w:rsid w:val="001A55F0"/>
     <w:rsid w:val="001A5C2D"/>
     <w:rsid w:val="001B0923"/>
     <w:rsid w:val="001B18D7"/>
     <w:rsid w:val="001B2486"/>
     <w:rsid w:val="001B40D8"/>
     <w:rsid w:val="001B49AB"/>
     <w:rsid w:val="001B501F"/>
     <w:rsid w:val="001B56C6"/>
     <w:rsid w:val="001B74C7"/>
     <w:rsid w:val="001C1128"/>
     <w:rsid w:val="001C1FD1"/>
     <w:rsid w:val="001C3FC1"/>
     <w:rsid w:val="001C5C2C"/>
     <w:rsid w:val="001C7A29"/>
     <w:rsid w:val="001C7F03"/>
     <w:rsid w:val="001D324F"/>
     <w:rsid w:val="001D48AE"/>
     <w:rsid w:val="001D62CA"/>
     <w:rsid w:val="001D7A82"/>
@@ -20439,50 +20021,51 @@
     <w:rsid w:val="006A5D4D"/>
     <w:rsid w:val="006A643D"/>
     <w:rsid w:val="006A698E"/>
     <w:rsid w:val="006A75B9"/>
     <w:rsid w:val="006A7CA1"/>
     <w:rsid w:val="006A7F57"/>
     <w:rsid w:val="006B0ED3"/>
     <w:rsid w:val="006B0F53"/>
     <w:rsid w:val="006B304C"/>
     <w:rsid w:val="006B31AC"/>
     <w:rsid w:val="006B34D7"/>
     <w:rsid w:val="006B4F46"/>
     <w:rsid w:val="006C16F1"/>
     <w:rsid w:val="006C1716"/>
     <w:rsid w:val="006C2332"/>
     <w:rsid w:val="006C23F2"/>
     <w:rsid w:val="006C3148"/>
     <w:rsid w:val="006C34FF"/>
     <w:rsid w:val="006C49E6"/>
     <w:rsid w:val="006C49FD"/>
     <w:rsid w:val="006C4C1B"/>
     <w:rsid w:val="006D0DB2"/>
     <w:rsid w:val="006D10EE"/>
     <w:rsid w:val="006D174D"/>
     <w:rsid w:val="006D1A38"/>
+    <w:rsid w:val="006D1F7A"/>
     <w:rsid w:val="006D4DAC"/>
     <w:rsid w:val="006D5980"/>
     <w:rsid w:val="006D6770"/>
     <w:rsid w:val="006D6C71"/>
     <w:rsid w:val="006E09FA"/>
     <w:rsid w:val="006E1270"/>
     <w:rsid w:val="006E1587"/>
     <w:rsid w:val="006E21C3"/>
     <w:rsid w:val="006E2E21"/>
     <w:rsid w:val="006E3CED"/>
     <w:rsid w:val="006E4C8D"/>
     <w:rsid w:val="006E6FA7"/>
     <w:rsid w:val="006E7967"/>
     <w:rsid w:val="006F0654"/>
     <w:rsid w:val="006F0969"/>
     <w:rsid w:val="006F10C8"/>
     <w:rsid w:val="006F26FE"/>
     <w:rsid w:val="006F2961"/>
     <w:rsid w:val="006F2AF3"/>
     <w:rsid w:val="006F2B00"/>
     <w:rsid w:val="006F30D9"/>
     <w:rsid w:val="006F367A"/>
     <w:rsid w:val="006F7A50"/>
     <w:rsid w:val="00700AAE"/>
     <w:rsid w:val="00700C5B"/>
@@ -20653,50 +20236,51 @@
     <w:rsid w:val="00847758"/>
     <w:rsid w:val="00850422"/>
     <w:rsid w:val="00853966"/>
     <w:rsid w:val="008544DD"/>
     <w:rsid w:val="00856B92"/>
     <w:rsid w:val="00862B6A"/>
     <w:rsid w:val="00862C45"/>
     <w:rsid w:val="00863B70"/>
     <w:rsid w:val="00863F9E"/>
     <w:rsid w:val="00865B5E"/>
     <w:rsid w:val="00865E39"/>
     <w:rsid w:val="008664B4"/>
     <w:rsid w:val="00870A9B"/>
     <w:rsid w:val="00870EE1"/>
     <w:rsid w:val="0087170A"/>
     <w:rsid w:val="00871CF1"/>
     <w:rsid w:val="0087356F"/>
     <w:rsid w:val="0087381B"/>
     <w:rsid w:val="00874340"/>
     <w:rsid w:val="0087495C"/>
     <w:rsid w:val="0087518A"/>
     <w:rsid w:val="00875244"/>
     <w:rsid w:val="008753A6"/>
     <w:rsid w:val="0088183E"/>
     <w:rsid w:val="00881931"/>
+    <w:rsid w:val="0088246C"/>
     <w:rsid w:val="00882AC9"/>
     <w:rsid w:val="00882AD5"/>
     <w:rsid w:val="00891337"/>
     <w:rsid w:val="00891705"/>
     <w:rsid w:val="0089314E"/>
     <w:rsid w:val="00894C4B"/>
     <w:rsid w:val="0089713D"/>
     <w:rsid w:val="008A07A6"/>
     <w:rsid w:val="008A1397"/>
     <w:rsid w:val="008A1AAC"/>
     <w:rsid w:val="008A23F5"/>
     <w:rsid w:val="008A26A4"/>
     <w:rsid w:val="008A66C3"/>
     <w:rsid w:val="008A6936"/>
     <w:rsid w:val="008A6985"/>
     <w:rsid w:val="008A69A5"/>
     <w:rsid w:val="008A74C8"/>
     <w:rsid w:val="008B133F"/>
     <w:rsid w:val="008B13A7"/>
     <w:rsid w:val="008B16DD"/>
     <w:rsid w:val="008B1B3C"/>
     <w:rsid w:val="008B23C2"/>
     <w:rsid w:val="008B4199"/>
     <w:rsid w:val="008B5133"/>
     <w:rsid w:val="008B628C"/>
@@ -22038,152 +21622,152 @@
     <w:rsid w:val="7EB743DF"/>
     <w:rsid w:val="7ECF476A"/>
     <w:rsid w:val="7F4DF6BB"/>
     <w:rsid w:val="7F62BDA5"/>
     <w:rsid w:val="7FDCE366"/>
     <w:rsid w:val="7FF3073C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2052"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="22211E7C"/>
   <w15:docId w15:val="{F023260D-00D2-4A5B-8F94-15C2FA4C128B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:bdr w:val="nil"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -22339,52 +21923,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -22442,856 +22026,856 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:rsid w:val="00953FB4"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="008B5133"/>
     <w:pPr>
       <w:keepNext/>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Body" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body">
     <w:name w:val="Body"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="Bulleted list,Dot pt,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,List Paragraph1,Bullet Points,MAIN CONTENT,Bullet 1,List Paragraph11,List Paragraph12,F5 List Paragraph,Colorful List - Accent 11,Bullet Style,L"/>
     <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle1" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle1">
     <w:name w:val="Imported Style 1"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyA" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyA">
     <w:name w:val="Body A"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle2" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle2">
     <w:name w:val="Imported Style 2"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle3" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle3">
     <w:name w:val="Imported Style 3"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="7"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle4" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle4">
     <w:name w:val="Imported Style 4"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle5" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle5">
     <w:name w:val="Imported Style 5"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="9"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle6" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle6">
     <w:name w:val="Imported Style 6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="10"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List0" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List0">
     <w:name w:val="List 0"/>
     <w:basedOn w:val="ImportedStyle6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="11"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List1" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List1">
     <w:name w:val="List 1"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="12"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List21" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List21">
     <w:name w:val="List 21"/>
     <w:basedOn w:val="ImportedStyle6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle8" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle8">
     <w:name w:val="Imported Style 8"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List31" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List31">
     <w:name w:val="List 31"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="15"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle10" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle10">
     <w:name w:val="Imported Style 10"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="16"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle11" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle11">
     <w:name w:val="Imported Style 11"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="17"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle12" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle12">
     <w:name w:val="Imported Style 12"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="18"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle13" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle13">
     <w:name w:val="Imported Style 13"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="19"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle14" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle14">
     <w:name w:val="Imported Style 14"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="20"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle15" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle15">
     <w:name w:val="Imported Style 15"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="21"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle16" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle16">
     <w:name w:val="Imported Style 16"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="38"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle160" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle160">
     <w:name w:val="Imported Style 16.0"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="22"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle17" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle17">
     <w:name w:val="Imported Style 17"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="24"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List41" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List41">
     <w:name w:val="List 41"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="23"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle19" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle19">
     <w:name w:val="Imported Style 19"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="25"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List51" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List51">
     <w:name w:val="List 51"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="26"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle21" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle21">
     <w:name w:val="Imported Style 21"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="27"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List6" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List6">
     <w:name w:val="List 6"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="28"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List7" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List7">
     <w:name w:val="List 7"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="29"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle23" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle23">
     <w:name w:val="Imported Style 23"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="30"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List8" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List8">
     <w:name w:val="List 8"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="31"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List9" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List9">
     <w:name w:val="List 9"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="32"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List10" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List10">
     <w:name w:val="List 10"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="33"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle27" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle27">
     <w:name w:val="Imported Style 27"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="34"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List11" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List11">
     <w:name w:val="List 11"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="35"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle270" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle270">
     <w:name w:val="Imported Style 27.0"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="36"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List12" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List12">
     <w:name w:val="List 12"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="37"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PlainTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F96AB2"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlainTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
     <w:name w:val="Plain Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="PlainText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F96AB2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="004A7AE9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004612A3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00633080"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00633080"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C41E8"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C41E8"/>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003C41E8"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C41E8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003C41E8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00B079A9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="questionvalue1" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="questionvalue1">
     <w:name w:val="questionvalue1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00F776DE"/>
     <w:rPr>
-      <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ListParagraphChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:aliases w:val="Bulleted list Char,Dot pt Char,No Spacing1 Char,List Paragraph Char Char Char Char,Indicator Text Char,Numbered Para 1 Char,List Paragraph1 Char,Bullet Points Char,MAIN CONTENT Char,Bullet 1 Char,List Paragraph11 Char,L Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="003422AC"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="003C67A6"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Table9" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Table9">
     <w:name w:val="Table9"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Table9Char"/>
     <w:qFormat/>
     <w:rsid w:val="00552729"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cstheme="minorBidi"/>
       <w:color w:val="253C61"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Table9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Table9Char">
     <w:name w:val="Table9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Table9"/>
     <w:rsid w:val="00552729"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cstheme="minorBidi"/>
       <w:color w:val="253C61"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008B5133"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="000B2509"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00F76032"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00545AFE"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00142C0A"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="133525769">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="197158169">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -23630,59 +23214,60 @@
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2140297939">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -23915,52 +23500,78 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010001C022EFBB18C64ABE3B9933434D2554" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f943177ea8763000a8499e1c2226e28c">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="60b0568e-e574-4342-a9c0-c22c6fec6509" xmlns:ns3="fdfaf355-f7ae-47f3-8f93-739a60756710" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="88fda345858a4b69abf4f7695f2c7751" ns1:_="" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="60b0568e-e574-4342-a9c0-c22c6fec6509">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fdfaf355-f7ae-47f3-8f93-739a60756710" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010001C022EFBB18C64ABE3B9933434D2554" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2b64952811415c62d0d0df39f3d34ba2">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="60b0568e-e574-4342-a9c0-c22c6fec6509" xmlns:ns3="fdfaf355-f7ae-47f3-8f93-739a60756710" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b85015dbfa83b7beca0f1d5edc8036d9" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
     <xsd:import namespace="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -24138,123 +23749,128 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...24 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC42FE70-F2C2-41AC-AC37-7BA0EEAC6F99}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4CF4A0B-E93F-4AC2-9FE8-FE95C891C074}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
+    <ds:schemaRef ds:uri="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC971249-E7FD-4CFF-B3BB-8DCBB04C80C8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33C319E3-D844-4861-AE6F-62DC39A8A867}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC971249-E7FD-4CFF-B3BB-8DCBB04C80C8}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6CEAA9FF-A464-41E1-895B-98F4FEE77A8B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
+    <ds:schemaRef ds:uri="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>12</Pages>
+  <Words>3318</Words>
+  <Characters>18916</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>157</Lines>
+  <Paragraphs>44</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>ABM LHB</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>22190</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Wendy Penrhyn-Jones (ABM ULHB - Administration)</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Amelia Cole (Swansea Bay UHB - Corporate)</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2024-08-14T11:41:00.0000000Z</lastPrinted>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010001C022EFBB18C64ABE3B9933434D2554</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="GrammarlyDocumentId">
     <vt:lpwstr>c35047bd6a6cdce546d302213c74cfe83bb83a2c3aea1913d0d4c81602f9ca59</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
     <vt:r8>4127000</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="docLang">
     <vt:lpwstr>en</vt:lpwstr>
   </property>
 </Properties>
 </file>