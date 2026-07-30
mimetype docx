--- v0 (2026-04-29)
+++ v1 (2026-07-30)
@@ -1,9026 +1,9042 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A53C4D" w:rsidP="6246D396" w:rsidRDefault="004A037B" w14:paraId="72462DB6" w14:textId="030DF2D6">
+    <w:p w14:paraId="72462DB6" w14:textId="030DF2D6" w:rsidR="00A53C4D" w:rsidRDefault="00F244D5" w:rsidP="6246D396">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:ind w:right="2"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="6246D396" w:rsidR="00F244D5">
+      <w:r w:rsidRPr="6246D396">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="6246D396" w:rsidR="004A037B">
+      <w:r w:rsidR="004A037B" w:rsidRPr="6246D396">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>wansea Bay University Health Board</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A53C4D" w:rsidP="6246D396" w:rsidRDefault="004A037B" w14:paraId="52808378" w14:textId="2416A7D2">
+    <w:p w14:paraId="52808378" w14:textId="2416A7D2" w:rsidR="00A53C4D" w:rsidRDefault="14A03C32" w:rsidP="6246D396">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:ind w:right="2"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="6246D396" w:rsidR="14A03C32">
+      <w:r w:rsidRPr="6246D396">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>CONFIRMED</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A53C4D" w:rsidP="6246D396" w:rsidRDefault="004A037B" w14:paraId="015B77BB" w14:textId="245570F3">
+    <w:p w14:paraId="015B77BB" w14:textId="245570F3" w:rsidR="00A53C4D" w:rsidRDefault="00306909" w:rsidP="6246D396">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:ind w:right="2"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="6246D396" w:rsidR="00306909">
+      <w:r w:rsidRPr="6246D396">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="6246D396" w:rsidR="004A037B">
+      <w:r w:rsidR="004A037B" w:rsidRPr="6246D396">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Minutes of </w:t>
       </w:r>
-      <w:r w:rsidRPr="6246D396" w:rsidR="00DF6946">
+      <w:r w:rsidR="00DF6946" w:rsidRPr="6246D396">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="6246D396" w:rsidR="009910E0">
+      <w:r w:rsidR="009910E0" w:rsidRPr="6246D396">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A53C4D" w:rsidR="004A037B" w:rsidP="00A53C4D" w:rsidRDefault="008C1E00" w14:paraId="7C064858" w14:textId="1B03F1AF">
+    <w:p w14:paraId="7C064858" w14:textId="1B03F1AF" w:rsidR="004A037B" w:rsidRPr="00A53C4D" w:rsidRDefault="008C1E00" w:rsidP="00A53C4D">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00277740">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Digital, Data, Research and Innovation Committee</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00277740" w:rsidR="004978F5" w:rsidP="00306909" w:rsidRDefault="640B0729" w14:paraId="12FA9E2C" w14:textId="5B4442F2">
+    <w:p w14:paraId="12FA9E2C" w14:textId="5B4442F2" w:rsidR="004978F5" w:rsidRPr="00277740" w:rsidRDefault="640B0729" w:rsidP="00306909">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5D68D2CA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>held on</w:t>
       </w:r>
-      <w:r w:rsidRPr="5D68D2CA" w:rsidR="2326AB51">
+      <w:r w:rsidR="2326AB51" w:rsidRPr="5D68D2CA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="5D68D2CA" w:rsidR="18E56588">
+      <w:r w:rsidR="18E56588" w:rsidRPr="5D68D2CA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="5D68D2CA" w:rsidR="087EBDB0">
+      <w:r w:rsidR="087EBDB0" w:rsidRPr="5D68D2CA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>3 November</w:t>
       </w:r>
-      <w:r w:rsidRPr="5D68D2CA" w:rsidR="0288AAE9">
+      <w:r w:rsidR="0288AAE9" w:rsidRPr="5D68D2CA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="5D68D2CA" w:rsidR="2D385B72">
+      <w:r w:rsidR="2D385B72" w:rsidRPr="5D68D2CA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>2025</w:t>
       </w:r>
-      <w:r w:rsidRPr="5D68D2CA" w:rsidR="0CF82952">
+      <w:r w:rsidR="0CF82952" w:rsidRPr="5D68D2CA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> at </w:t>
       </w:r>
-      <w:r w:rsidRPr="5D68D2CA" w:rsidR="608E2F71">
+      <w:r w:rsidR="608E2F71" w:rsidRPr="5D68D2CA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>2:30p</w:t>
       </w:r>
-      <w:r w:rsidRPr="5D68D2CA" w:rsidR="0B044DBC">
+      <w:r w:rsidR="0B044DBC" w:rsidRPr="5D68D2CA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00E2257D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> – 4:25pm</w:t>
       </w:r>
       <w:r w:rsidR="47F7B8B0">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A53C4D" w:rsidR="004978F5" w:rsidP="00306909" w:rsidRDefault="004978F5" w14:paraId="13C2420E" w14:textId="1BE343DA">
+    <w:p w14:paraId="13C2420E" w14:textId="1BE343DA" w:rsidR="004978F5" w:rsidRPr="00A53C4D" w:rsidRDefault="004978F5" w:rsidP="00306909">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A53C4D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Via TEAMS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC1D54" w:rsidR="002A7861" w:rsidP="00306909" w:rsidRDefault="002A7861" w14:paraId="7BA6EA37" w14:textId="77777777">
+    <w:p w14:paraId="7BA6EA37" w14:textId="77777777" w:rsidR="002A7861" w:rsidRPr="00DC1D54" w:rsidRDefault="002A7861" w:rsidP="00306909">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11194" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="7797"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="5D68D2CA" w14:paraId="4D9150A4" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="4D9150A4" w14:textId="77777777" w:rsidTr="5D68D2CA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11194" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="000565D6" w:rsidP="00DC1D54" w:rsidRDefault="000565D6" w14:paraId="4C8CB890" w14:textId="77777777">
+          <w:p w14:paraId="4C8CB890" w14:textId="77777777" w:rsidR="000565D6" w:rsidRPr="00277740" w:rsidRDefault="000565D6" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>Present:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="5D68D2CA" w14:paraId="7CCB8F2E" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="7CCB8F2E" w14:textId="77777777" w:rsidTr="5D68D2CA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="1A70E6FF" w14:textId="5B156371">
+          <w:p w14:paraId="1A70E6FF" w14:textId="5B156371" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Andrew Griffiths </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="785A91E2" w14:textId="5E94CA61">
+          <w:p w14:paraId="785A91E2" w14:textId="5E94CA61" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>(AG)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="459B95B8" w14:textId="0EE48DA8">
+          <w:p w14:paraId="459B95B8" w14:textId="0EE48DA8" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Independent Member</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="00B47A70">
+            <w:r w:rsidR="00B47A70" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="00B47A70">
-[...2 lines deleted...]
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:r w:rsidR="00B47A70" w:rsidRPr="00277740">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>(in the Chair)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="510CB3EC" w:rsidTr="5D68D2CA" w14:paraId="349F8414" w14:textId="77777777">
+      <w:tr w:rsidR="510CB3EC" w14:paraId="349F8414" w14:textId="77777777" w:rsidTr="5D68D2CA">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="18E390BE" w:rsidP="510CB3EC" w:rsidRDefault="18E390BE" w14:paraId="3BDB6745" w14:textId="40A7FE62">
+          <w:p w14:paraId="3BDB6745" w14:textId="40A7FE62" w:rsidR="18E390BE" w:rsidRDefault="18E390BE" w:rsidP="510CB3EC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Keith Lloyd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="18E390BE" w:rsidP="510CB3EC" w:rsidRDefault="18E390BE" w14:paraId="1DE1F5FC" w14:textId="50034248">
+          <w:p w14:paraId="1DE1F5FC" w14:textId="50034248" w:rsidR="18E390BE" w:rsidRDefault="18E390BE" w:rsidP="510CB3EC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>(KL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="18E390BE" w:rsidP="510CB3EC" w:rsidRDefault="18E390BE" w14:paraId="5C06F2D4" w14:textId="3CBB67B4">
+          <w:p w14:paraId="5C06F2D4" w14:textId="3CBB67B4" w:rsidR="18E390BE" w:rsidRDefault="18E390BE" w:rsidP="510CB3EC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Independent Member</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="004046AE" w:rsidTr="5D68D2CA" w14:paraId="4683D943" w14:textId="77777777">
+      <w:tr w:rsidR="004046AE" w:rsidRPr="003C5225" w14:paraId="4683D943" w14:textId="77777777" w:rsidTr="5D68D2CA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="004046AE" w:rsidP="00DC1D54" w:rsidRDefault="004046AE" w14:paraId="43B4AA81" w14:textId="0AC566F7">
+          <w:p w14:paraId="43B4AA81" w14:textId="0AC566F7" w:rsidR="004046AE" w:rsidRPr="00277740" w:rsidRDefault="004046AE" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Nuria Zolle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="004046AE" w:rsidP="00DC1D54" w:rsidRDefault="004046AE" w14:paraId="04FDEE9C" w14:textId="10066BD5">
+          <w:p w14:paraId="04FDEE9C" w14:textId="10066BD5" w:rsidR="004046AE" w:rsidRPr="00277740" w:rsidRDefault="004046AE" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>(NZ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="004046AE" w:rsidP="00DC1D54" w:rsidRDefault="004046AE" w14:paraId="1CB77EB0" w14:textId="115E9A2C">
+          <w:p w14:paraId="1CB77EB0" w14:textId="115E9A2C" w:rsidR="004046AE" w:rsidRPr="00277740" w:rsidRDefault="004046AE" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>Independent Member</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="5D68D2CA" w14:paraId="148E9491" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="148E9491" w14:textId="77777777" w:rsidTr="5D68D2CA">
         <w:trPr>
           <w:trHeight w:val="345"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11194" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007A06F1" w:rsidP="00DC1D54" w:rsidRDefault="007A06F1" w14:paraId="2A839241" w14:textId="7666AF51">
+          <w:p w14:paraId="2A839241" w14:textId="7666AF51" w:rsidR="007A06F1" w:rsidRPr="00277740" w:rsidRDefault="007A06F1" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>In Attendance:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="5D68D2CA" w14:paraId="18148D76" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="18148D76" w14:textId="77777777" w:rsidTr="5D68D2CA">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="38AF3990" w14:textId="51DE0FD0">
+          <w:p w14:paraId="38AF3990" w14:textId="51DE0FD0" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Amelia Cole </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="35401837" w14:textId="4F117D6C">
+          <w:p w14:paraId="35401837" w14:textId="4F117D6C" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>(AC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="76EDB3B8" w14:textId="657562FA">
+          <w:p w14:paraId="76EDB3B8" w14:textId="657562FA" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Corporate Governance Officer </w:t>
             </w:r>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>(Note taker)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="5D68D2CA" w14:paraId="5900FAC9" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="5900FAC9" w14:textId="77777777" w:rsidTr="5D68D2CA">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="11CAD3AA" w14:textId="6A5FAA54">
+          <w:p w14:paraId="11CAD3AA" w14:textId="6A5FAA54" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Matt John </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="2D26DEA6" w14:textId="731637D2">
+          <w:p w14:paraId="2D26DEA6" w14:textId="731637D2" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">(MJ) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="5D68D2CA" w:rsidRDefault="73A5A36D" w14:paraId="4738617E" w14:textId="7DE864F8">
+          <w:p w14:paraId="4738617E" w14:textId="7DE864F8" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="73A5A36D" w:rsidP="5D68D2CA">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Director of Digital</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="5D68D2CA" w:rsidTr="5D68D2CA" w14:paraId="701F13A7" w14:textId="77777777">
+      <w:tr w:rsidR="5D68D2CA" w14:paraId="701F13A7" w14:textId="77777777" w:rsidTr="5D68D2CA">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="110B655C" w:rsidP="5D68D2CA" w:rsidRDefault="110B655C" w14:paraId="098CE9DC" w14:textId="27B13455">
+          <w:p w14:paraId="098CE9DC" w14:textId="27B13455" w:rsidR="110B655C" w:rsidRDefault="110B655C" w:rsidP="5D68D2CA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Raj Krishnan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="110B655C" w:rsidP="5D68D2CA" w:rsidRDefault="110B655C" w14:paraId="4EAFCFE7" w14:textId="38C53218">
+          <w:p w14:paraId="4EAFCFE7" w14:textId="38C53218" w:rsidR="110B655C" w:rsidRDefault="110B655C" w:rsidP="5D68D2CA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>(RK)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="110B655C" w:rsidP="5D68D2CA" w:rsidRDefault="110B655C" w14:paraId="28F05BA8" w14:textId="4A84A386">
+          <w:p w14:paraId="28F05BA8" w14:textId="4A84A386" w:rsidR="110B655C" w:rsidRDefault="110B655C" w:rsidP="5D68D2CA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Deputy Executive Medical Director</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="5D68D2CA" w14:paraId="087ED7A7" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="087ED7A7" w14:textId="77777777" w:rsidTr="5D68D2CA">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="15A1CCF6" w14:textId="0E629D5A">
+          <w:p w14:paraId="15A1CCF6" w14:textId="0E629D5A" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Rachel Levi </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="7B40A7F8" w14:textId="783B2B9C">
+          <w:p w14:paraId="7B40A7F8" w14:textId="783B2B9C" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">(RL) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="7A78D48B" w14:textId="1104ED12">
+          <w:p w14:paraId="7A78D48B" w14:textId="1104ED12" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>Interim Head of Digital Applications</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="5D68D2CA" w:rsidTr="5D68D2CA" w14:paraId="0B206003" w14:textId="77777777">
+      <w:tr w:rsidR="5D68D2CA" w14:paraId="0B206003" w14:textId="77777777" w:rsidTr="5D68D2CA">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="4F2E3AE7" w:rsidP="5D68D2CA" w:rsidRDefault="4F2E3AE7" w14:paraId="580A652F" w14:textId="45FF2720">
+          <w:p w14:paraId="580A652F" w14:textId="45FF2720" w:rsidR="4F2E3AE7" w:rsidRDefault="4F2E3AE7" w:rsidP="5D68D2CA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Hazel Lloyd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="4F2E3AE7" w:rsidP="5D68D2CA" w:rsidRDefault="4F2E3AE7" w14:paraId="3F7CE314" w14:textId="1C24B17C">
+          <w:p w14:paraId="3F7CE314" w14:textId="1C24B17C" w:rsidR="4F2E3AE7" w:rsidRDefault="4F2E3AE7" w:rsidP="5D68D2CA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>(HL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="4F2E3AE7" w:rsidP="5D68D2CA" w:rsidRDefault="4F2E3AE7" w14:paraId="7F302F78" w14:textId="14C8E777">
+          <w:p w14:paraId="7F302F78" w14:textId="14C8E777" w:rsidR="4F2E3AE7" w:rsidRDefault="4F2E3AE7" w:rsidP="5D68D2CA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Director of Corporate Governance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="510CB3EC" w:rsidTr="5D68D2CA" w14:paraId="408669DA" w14:textId="77777777">
+      <w:tr w:rsidR="510CB3EC" w14:paraId="408669DA" w14:textId="77777777" w:rsidTr="5D68D2CA">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="2F35BE5E" w:rsidP="510CB3EC" w:rsidRDefault="2F35BE5E" w14:paraId="0A76F7E9" w14:textId="3434CD9A">
+          <w:p w14:paraId="0A76F7E9" w14:textId="3434CD9A" w:rsidR="2F35BE5E" w:rsidRDefault="2F35BE5E" w:rsidP="510CB3EC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Osian Lloyd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="2F35BE5E" w:rsidP="510CB3EC" w:rsidRDefault="2F35BE5E" w14:paraId="02F98EBB" w14:textId="585A4EA8">
+          <w:p w14:paraId="02F98EBB" w14:textId="585A4EA8" w:rsidR="2F35BE5E" w:rsidRDefault="2F35BE5E" w:rsidP="510CB3EC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>(OL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="2F35BE5E" w:rsidP="510CB3EC" w:rsidRDefault="2F35BE5E" w14:paraId="6017E486" w14:textId="28E03D04">
+          <w:p w14:paraId="6017E486" w14:textId="28E03D04" w:rsidR="2F35BE5E" w:rsidRDefault="2F35BE5E" w:rsidP="510CB3EC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Head of Internal Audit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="5D68D2CA" w14:paraId="0F0BBA16" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="0F0BBA16" w14:textId="77777777" w:rsidTr="5D68D2CA">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="5D68D2CA" w:rsidRDefault="1B3B83A5" w14:paraId="07C90B91" w14:textId="3B00EE3C">
+          <w:p w14:paraId="07C90B91" w14:textId="3B00EE3C" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="1B3B83A5" w:rsidP="5D68D2CA">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Lee Morgan </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="5D68D2CA" w:rsidRDefault="1B3B83A5" w14:paraId="46CD606A" w14:textId="2DC0543B">
+          <w:p w14:paraId="46CD606A" w14:textId="2DC0543B" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="1B3B83A5" w:rsidP="5D68D2CA">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">(LM) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="5D68D2CA" w:rsidRDefault="73A5A36D" w14:paraId="4FF898D3" w14:textId="19B4E4BD">
+          <w:p w14:paraId="4FF898D3" w14:textId="19B4E4BD" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="73A5A36D" w:rsidP="5D68D2CA">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>Assistant Director of Digital Intelligence</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="6E086AE6">
-[...2 lines deleted...]
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:r w:rsidR="6E086AE6" w:rsidRPr="00277740">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F7D87" w:rsidR="005F7D87">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidR="005F7D87" w:rsidRPr="005F7D87">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>(For item 88/25)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="5D68D2CA" w14:paraId="0C0DC6CD" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="0C0DC6CD" w14:textId="77777777" w:rsidTr="5D68D2CA">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="5D68D2CA" w:rsidRDefault="1B3B83A5" w14:paraId="4FEE92E4" w14:textId="23C5A19D">
+          <w:p w14:paraId="4FEE92E4" w14:textId="23C5A19D" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="1B3B83A5" w:rsidP="5D68D2CA">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>Carl Mustad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="0E8617D0" w14:textId="6E2D5174">
+          <w:p w14:paraId="0E8617D0" w14:textId="6E2D5174" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>(CM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="5D68D2CA" w:rsidRDefault="73A5A36D" w14:paraId="494C3804" w14:textId="02AFDA2D">
+          <w:p w14:paraId="494C3804" w14:textId="02AFDA2D" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="73A5A36D" w:rsidP="5D68D2CA">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Assistant Director of Digital Technology </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F7D87" w:rsidR="005F7D87">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidR="005F7D87" w:rsidRPr="005F7D87">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>(For item 87/25)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="5D68D2CA" w14:paraId="78065162" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="78065162" w14:textId="77777777" w:rsidTr="5D68D2CA">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="005C04AE" w:rsidP="00DC1D54" w:rsidRDefault="005C04AE" w14:paraId="418433C6" w14:textId="4DAAE0BA">
+          <w:p w14:paraId="418433C6" w14:textId="4DAAE0BA" w:rsidR="005C04AE" w:rsidRPr="00277740" w:rsidRDefault="005C04AE" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Deirdre Roberts </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="005C04AE" w:rsidP="00DC1D54" w:rsidRDefault="005C04AE" w14:paraId="07C3013C" w14:textId="2F7C18D0">
+          <w:p w14:paraId="07C3013C" w14:textId="2F7C18D0" w:rsidR="005C04AE" w:rsidRPr="00277740" w:rsidRDefault="005C04AE" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>(DR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="005C04AE" w:rsidP="5D68D2CA" w:rsidRDefault="2D385B72" w14:paraId="5F130727" w14:textId="1ACFD77B">
+          <w:p w14:paraId="5F130727" w14:textId="1ACFD77B" w:rsidR="005C04AE" w:rsidRPr="00277740" w:rsidRDefault="2D385B72" w:rsidP="5D68D2CA">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>Assistant Director of Digital Transformation</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="59766FCD">
-[...2 lines deleted...]
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:r w:rsidR="59766FCD" w:rsidRPr="00277740">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B415F8" w:rsidR="00B415F8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidR="00B415F8" w:rsidRPr="00B415F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>(For item 86/25, 89/25)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6C66339A" w:rsidTr="5D68D2CA" w14:paraId="27653DE3" w14:textId="77777777">
+      <w:tr w:rsidR="6C66339A" w14:paraId="27653DE3" w14:textId="77777777" w:rsidTr="5D68D2CA">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="45840456" w:rsidP="6C66339A" w:rsidRDefault="45840456" w14:paraId="1BFBAC89" w14:textId="674F8AA7">
+          <w:p w14:paraId="1BFBAC89" w14:textId="674F8AA7" w:rsidR="45840456" w:rsidRDefault="45840456" w:rsidP="6C66339A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Neil Thomas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="45840456" w:rsidP="6C66339A" w:rsidRDefault="45840456" w14:paraId="730D8BE4" w14:textId="185D5F4D">
+          <w:p w14:paraId="730D8BE4" w14:textId="185D5F4D" w:rsidR="45840456" w:rsidRDefault="45840456" w:rsidP="6C66339A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>(NT)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="45840456" w:rsidP="5D68D2CA" w:rsidRDefault="2A02E02F" w14:paraId="103898DA" w14:textId="49AF7093">
+          <w:p w14:paraId="103898DA" w14:textId="49AF7093" w:rsidR="45840456" w:rsidRDefault="2A02E02F" w:rsidP="5D68D2CA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Assistant Head of Risk and Assurance </w:t>
             </w:r>
-            <w:r w:rsidRPr="008E2A56" w:rsidR="00BC3022">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidR="00BC3022" w:rsidRPr="008E2A56">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(For item 82/25)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="5D68D2CA" w:rsidTr="5D68D2CA" w14:paraId="4CE54097" w14:textId="77777777">
+      <w:tr w:rsidR="5D68D2CA" w14:paraId="4CE54097" w14:textId="77777777" w:rsidTr="5D68D2CA">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="1DEFA35C" w:rsidP="5D68D2CA" w:rsidRDefault="1DEFA35C" w14:paraId="0684CA5A" w14:textId="14217895">
+          <w:p w14:paraId="0684CA5A" w14:textId="14217895" w:rsidR="1DEFA35C" w:rsidRDefault="1DEFA35C" w:rsidP="5D68D2CA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Sara Utley </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="1DEFA35C" w:rsidP="5D68D2CA" w:rsidRDefault="1DEFA35C" w14:paraId="0CF4EF15" w14:textId="7894FE2A">
+          <w:p w14:paraId="0CF4EF15" w14:textId="7894FE2A" w:rsidR="1DEFA35C" w:rsidRDefault="1DEFA35C" w:rsidP="5D68D2CA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>(SU)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="1DEFA35C" w:rsidP="5D68D2CA" w:rsidRDefault="1DEFA35C" w14:paraId="4286B4A3" w14:textId="725743AB">
+          <w:p w14:paraId="4286B4A3" w14:textId="725743AB" w:rsidR="1DEFA35C" w:rsidRDefault="1DEFA35C" w:rsidP="5D68D2CA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Audit Wales</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="008C2F23" w:rsidTr="5D68D2CA" w14:paraId="3FD44269" w14:textId="77777777">
+      <w:tr w:rsidR="008C2F23" w:rsidRPr="003C5225" w14:paraId="3FD44269" w14:textId="77777777" w:rsidTr="5D68D2CA">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="008C2F23" w:rsidP="00DC1D54" w:rsidRDefault="008C2F23" w14:paraId="5AAFF458" w14:textId="089DFAEA">
+          <w:p w14:paraId="5AAFF458" w14:textId="089DFAEA" w:rsidR="008C2F23" w:rsidRPr="00277740" w:rsidRDefault="008C2F23" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Gareth Westlake </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="008C2F23" w:rsidP="00DC1D54" w:rsidRDefault="008C2F23" w14:paraId="2B3DBC32" w14:textId="553BC0B8">
+          <w:p w14:paraId="2B3DBC32" w14:textId="553BC0B8" w:rsidR="008C2F23" w:rsidRPr="00277740" w:rsidRDefault="008C2F23" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">(GW) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="008C2F23" w:rsidP="5D68D2CA" w:rsidRDefault="379961E2" w14:paraId="7A69970A" w14:textId="195282B4">
+          <w:p w14:paraId="7A69970A" w14:textId="195282B4" w:rsidR="008C2F23" w:rsidRPr="00277740" w:rsidRDefault="379961E2" w:rsidP="5D68D2CA">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>Assistant Director of Digital Services</w:t>
             </w:r>
             <w:r w:rsidR="008E2A56">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008E2A56" w:rsidR="008E2A56">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidR="008E2A56" w:rsidRPr="008E2A56">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>(For item 83/25, 84/25)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="5D68D2CA" w14:paraId="3C3E625C" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="3C3E625C" w14:textId="77777777" w:rsidTr="5D68D2CA">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="005C04AE" w14:paraId="0642C12F" w14:textId="37E5ADC4">
+          <w:p w14:paraId="0642C12F" w14:textId="37E5ADC4" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="005C04AE" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Liz Wonnacott </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="005C04AE" w14:paraId="49F9D6E7" w14:textId="312F49AD">
+          <w:p w14:paraId="49F9D6E7" w14:textId="312F49AD" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="005C04AE" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>(LW)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="5D68D2CA" w:rsidRDefault="2D385B72" w14:paraId="10B649EA" w14:textId="1529930F">
+          <w:p w14:paraId="10B649EA" w14:textId="1529930F" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="2D385B72" w:rsidP="5D68D2CA">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Head of Service </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B415F8" w:rsidR="00B415F8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidR="00B415F8" w:rsidRPr="00B415F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>(For item 85/25)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00FC598B" w:rsidR="00D25BB8" w:rsidP="00DC1D54" w:rsidRDefault="00D25BB8" w14:paraId="306B20B1" w14:textId="77777777">
+    <w:p w14:paraId="306B20B1" w14:textId="77777777" w:rsidR="00D25BB8" w:rsidRPr="00FC598B" w:rsidRDefault="00D25BB8" w:rsidP="00DC1D54">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC598B" w:rsidP="00F22642" w:rsidRDefault="00FC598B" w14:paraId="1B02D43B" w14:textId="77777777">
+    <w:p w14:paraId="1B02D43B" w14:textId="77777777" w:rsidR="00FC598B" w:rsidRDefault="00FC598B" w:rsidP="00F22642">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11194" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="7797"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00277740" w:rsidR="00FC598B" w:rsidTr="5D68D2CA" w14:paraId="385AF507" w14:textId="77777777">
+      <w:tr w:rsidR="00FC598B" w:rsidRPr="00277740" w14:paraId="385AF507" w14:textId="77777777" w:rsidTr="5D68D2CA">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11194" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="00FC598B" w:rsidP="006A1C1C" w:rsidRDefault="00FC598B" w14:paraId="487129BC" w14:textId="77777777">
+          <w:p w14:paraId="487129BC" w14:textId="77777777" w:rsidR="00FC598B" w:rsidRPr="00277740" w:rsidRDefault="00FC598B" w:rsidP="006A1C1C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>Apologies:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="5D68D2CA" w:rsidTr="5D68D2CA" w14:paraId="75A2AF5B" w14:textId="77777777">
+      <w:tr w:rsidR="5D68D2CA" w14:paraId="75A2AF5B" w14:textId="77777777" w:rsidTr="5D68D2CA">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="6F96E403" w:rsidP="5D68D2CA" w:rsidRDefault="6F96E403" w14:paraId="5438BC88" w14:textId="4842F71E">
+          <w:p w14:paraId="5438BC88" w14:textId="4842F71E" w:rsidR="6F96E403" w:rsidRDefault="6F96E403" w:rsidP="5D68D2CA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>James Chess</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="6F96E403" w:rsidP="5D68D2CA" w:rsidRDefault="6F96E403" w14:paraId="16952207" w14:textId="7CCBC214">
+          <w:p w14:paraId="16952207" w14:textId="7CCBC214" w:rsidR="6F96E403" w:rsidRDefault="6F96E403" w:rsidP="5D68D2CA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>(JC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="6F96E403" w:rsidP="5D68D2CA" w:rsidRDefault="6F96E403" w14:paraId="7F8C4382" w14:textId="0262C984">
+          <w:p w14:paraId="7F8C4382" w14:textId="0262C984" w:rsidR="6F96E403" w:rsidRDefault="6F96E403" w:rsidP="5D68D2CA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Consultant Nephrologist </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00277740" w:rsidR="00FC598B" w:rsidTr="5D68D2CA" w14:paraId="5FF867FA" w14:textId="77777777">
+      <w:tr w:rsidR="00FC598B" w:rsidRPr="00277740" w14:paraId="5FF867FA" w14:textId="77777777" w:rsidTr="5D68D2CA">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="5D68D2CA" w:rsidP="5D68D2CA" w:rsidRDefault="5D68D2CA" w14:paraId="2985F1A3" w14:textId="3F0E5C3F">
+          <w:p w14:paraId="2985F1A3" w14:textId="3F0E5C3F" w:rsidR="5D68D2CA" w:rsidRDefault="5D68D2CA" w:rsidP="5D68D2CA">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Jean Church</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="5D68D2CA" w:rsidP="5D68D2CA" w:rsidRDefault="5D68D2CA" w14:paraId="47FB95D9" w14:textId="02535981">
+          <w:p w14:paraId="47FB95D9" w14:textId="02535981" w:rsidR="5D68D2CA" w:rsidRDefault="5D68D2CA" w:rsidP="5D68D2CA">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">(JC) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="5D68D2CA" w:rsidP="5D68D2CA" w:rsidRDefault="5D68D2CA" w14:paraId="51E35C47" w14:textId="28E5C742">
+          <w:p w14:paraId="51E35C47" w14:textId="28E5C742" w:rsidR="5D68D2CA" w:rsidRDefault="5D68D2CA" w:rsidP="5D68D2CA">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Independent Member </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00277740" w:rsidR="00FC598B" w:rsidTr="5D68D2CA" w14:paraId="21AFAAC0" w14:textId="77777777">
+      <w:tr w:rsidR="00FC598B" w:rsidRPr="00277740" w14:paraId="21AFAAC0" w14:textId="77777777" w:rsidTr="5D68D2CA">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="5D68D2CA" w:rsidP="5D68D2CA" w:rsidRDefault="5D68D2CA" w14:paraId="32722CF0" w14:textId="14511B0A">
+          <w:p w14:paraId="32722CF0" w14:textId="14511B0A" w:rsidR="5D68D2CA" w:rsidRDefault="5D68D2CA" w:rsidP="5D68D2CA">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Richard Evans</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="5D68D2CA" w:rsidP="5D68D2CA" w:rsidRDefault="5D68D2CA" w14:paraId="3266FB57" w14:textId="06870303">
+          <w:p w14:paraId="3266FB57" w14:textId="06870303" w:rsidR="5D68D2CA" w:rsidRDefault="5D68D2CA" w:rsidP="5D68D2CA">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">(RE) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="5D68D2CA" w:rsidP="5D68D2CA" w:rsidRDefault="5D68D2CA" w14:paraId="68F0EEA5" w14:textId="048B3C4C">
+          <w:p w14:paraId="68F0EEA5" w14:textId="048B3C4C" w:rsidR="5D68D2CA" w:rsidRDefault="5D68D2CA" w:rsidP="5D68D2CA">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Executive Medical Director </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="5D68D2CA" w:rsidTr="5D68D2CA" w14:paraId="3D5349E3" w14:textId="77777777">
+      <w:tr w:rsidR="5D68D2CA" w14:paraId="3D5349E3" w14:textId="77777777" w:rsidTr="5D68D2CA">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="459C2928" w:rsidP="5D68D2CA" w:rsidRDefault="459C2928" w14:paraId="578D5C9E" w14:textId="70E2B0A1">
+          <w:p w14:paraId="578D5C9E" w14:textId="70E2B0A1" w:rsidR="459C2928" w:rsidRDefault="459C2928" w:rsidP="5D68D2CA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Kerith Jones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="459C2928" w:rsidP="5D68D2CA" w:rsidRDefault="459C2928" w14:paraId="3C72692E" w14:textId="0723D461">
+          <w:p w14:paraId="3C72692E" w14:textId="0723D461" w:rsidR="459C2928" w:rsidRDefault="459C2928" w:rsidP="5D68D2CA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>(KJ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="459C2928" w:rsidP="5D68D2CA" w:rsidRDefault="459C2928" w14:paraId="6ECE1314" w14:textId="6377D642">
+          <w:p w14:paraId="6ECE1314" w14:textId="6377D642" w:rsidR="459C2928" w:rsidRDefault="459C2928" w:rsidP="5D68D2CA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Interim Head of Value Based Healthcare</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="5D68D2CA" w:rsidRDefault="5D68D2CA" w14:paraId="21800BF8" w14:textId="111DF71D"/>
-    <w:p w:rsidR="00FC598B" w:rsidP="00F22642" w:rsidRDefault="00FC598B" w14:paraId="1BB9F823" w14:textId="77777777">
+    <w:p w14:paraId="21800BF8" w14:textId="111DF71D" w:rsidR="5D68D2CA" w:rsidRDefault="5D68D2CA"/>
+    <w:p w14:paraId="1BB9F823" w14:textId="77777777" w:rsidR="00FC598B" w:rsidRDefault="00FC598B" w:rsidP="00F22642">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC598B" w:rsidP="00F22642" w:rsidRDefault="00FC598B" w14:paraId="480249A6" w14:textId="77777777">
+    <w:p w14:paraId="480249A6" w14:textId="77777777" w:rsidR="00FC598B" w:rsidRDefault="00FC598B" w:rsidP="00F22642">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC598B" w:rsidP="00F22642" w:rsidRDefault="00FC598B" w14:paraId="422A3F14" w14:textId="77777777">
+    <w:p w14:paraId="422A3F14" w14:textId="77777777" w:rsidR="00FC598B" w:rsidRDefault="00FC598B" w:rsidP="00F22642">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC598B" w:rsidP="00F22642" w:rsidRDefault="00FC598B" w14:paraId="6F74E0F1" w14:textId="77777777">
+    <w:p w14:paraId="6F74E0F1" w14:textId="77777777" w:rsidR="00FC598B" w:rsidRDefault="00FC598B" w:rsidP="00F22642">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC598B" w:rsidP="00F22642" w:rsidRDefault="00FC598B" w14:paraId="31DDAD96" w14:textId="77777777">
+    <w:p w14:paraId="31DDAD96" w14:textId="77777777" w:rsidR="00FC598B" w:rsidRDefault="00FC598B" w:rsidP="00F22642">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC598B" w:rsidP="00F22642" w:rsidRDefault="00FC598B" w14:paraId="16C87797" w14:textId="77777777">
+    <w:p w14:paraId="16C87797" w14:textId="77777777" w:rsidR="00FC598B" w:rsidRDefault="00FC598B" w:rsidP="00F22642">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC598B" w:rsidP="00F22642" w:rsidRDefault="00FC598B" w14:paraId="636DAD1E" w14:textId="77777777">
+    <w:p w14:paraId="636DAD1E" w14:textId="77777777" w:rsidR="00FC598B" w:rsidRDefault="00FC598B" w:rsidP="00F22642">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC598B" w:rsidP="00F22642" w:rsidRDefault="00FC598B" w14:paraId="2072F04D" w14:textId="77777777">
+    <w:p w14:paraId="2072F04D" w14:textId="77777777" w:rsidR="00FC598B" w:rsidRDefault="00FC598B" w:rsidP="00F22642">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC598B" w:rsidP="00F22642" w:rsidRDefault="00FC598B" w14:paraId="7226696A" w14:textId="77777777">
+    <w:p w14:paraId="7226696A" w14:textId="77777777" w:rsidR="00FC598B" w:rsidRDefault="00FC598B" w:rsidP="00F22642">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000A1EAC" w:rsidP="00FC598B" w:rsidRDefault="00D25BB8" w14:paraId="58F168EC" w14:textId="46E850FE">
+    <w:p w14:paraId="58F168EC" w14:textId="46E850FE" w:rsidR="000A1EAC" w:rsidRDefault="00D25BB8" w:rsidP="00FC598B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC1D54">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The meeting commenced </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC1D54" w:rsidR="00CF3D4C">
+      <w:r w:rsidR="00CF3D4C" w:rsidRPr="00DC1D54">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">at </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC1D54" w:rsidR="008C1E00">
+      <w:r w:rsidR="008C1E00" w:rsidRPr="00DC1D54">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>9.30am</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC1D54" w:rsidR="0011258B" w:rsidP="0011258B" w:rsidRDefault="0011258B" w14:paraId="7814FEE8" w14:textId="77777777">
+    <w:p w14:paraId="7814FEE8" w14:textId="77777777" w:rsidR="0011258B" w:rsidRPr="00DC1D54" w:rsidRDefault="0011258B" w:rsidP="0011258B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11057" w:type="dxa"/>
         <w:tblInd w:w="-289" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1695"/>
         <w:gridCol w:w="9362"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="63D1FE15" w14:paraId="46ED2533" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="46ED2533" w14:textId="77777777" w:rsidTr="63D1FE15">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent5" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="000A1EAC" w:rsidP="00DC1D54" w:rsidRDefault="000A1EAC" w14:paraId="2C41079A" w14:textId="77777777">
+          <w:p w14:paraId="2C41079A" w14:textId="77777777" w:rsidR="000A1EAC" w:rsidRPr="00277740" w:rsidRDefault="000A1EAC" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011258B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Minute No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent5" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="000A1EAC" w:rsidP="0065088D" w:rsidRDefault="0011258B" w14:paraId="55CD7ACE" w14:textId="612BA871">
+          <w:p w14:paraId="55CD7ACE" w14:textId="612BA871" w:rsidR="000A1EAC" w:rsidRPr="00277740" w:rsidRDefault="0011258B" w:rsidP="0065088D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011258B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Agenda Item</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="63D1FE15" w14:paraId="594300F3" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="594300F3" w14:textId="77777777" w:rsidTr="63D1FE15">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11057" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent5" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="00F07A23" w:rsidP="00F22642" w:rsidRDefault="00F07A23" w14:paraId="170C987F" w14:textId="027CFF8E">
+          <w:p w14:paraId="170C987F" w14:textId="027CFF8E" w:rsidR="00F07A23" w:rsidRPr="00277740" w:rsidRDefault="00F07A23" w:rsidP="00F22642">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>PART 1: PRELIMINARY MATTERS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="63D1FE15" w14:paraId="614380C2" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="614380C2" w14:textId="77777777" w:rsidTr="63D1FE15">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="000A1EAC" w:rsidP="00306909" w:rsidRDefault="5E1D672C" w14:paraId="12B8F2BE" w14:textId="11B11DCE">
+          <w:p w14:paraId="12B8F2BE" w14:textId="11B11DCE" w:rsidR="000A1EAC" w:rsidRPr="00277740" w:rsidRDefault="5E1D672C" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="5D68D2CA" w:rsidR="3B30415A">
+            <w:r w:rsidR="3B30415A" w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidRPr="5D68D2CA" w:rsidR="139443D9">
+            <w:r w:rsidR="139443D9" w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>/2</w:t>
             </w:r>
-            <w:r w:rsidRPr="5D68D2CA" w:rsidR="06CDF8ED">
+            <w:r w:rsidR="06CDF8ED" w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="000A1EAC" w:rsidP="00306909" w:rsidRDefault="000A1EAC" w14:paraId="5C451500" w14:textId="77777777">
+          <w:p w14:paraId="5C451500" w14:textId="77777777" w:rsidR="000A1EAC" w:rsidRPr="00277740" w:rsidRDefault="000A1EAC" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>WELCOME / INTRODUCTORY REMARKS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="63D1FE15" w14:paraId="28DA8F61" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="28DA8F61" w14:textId="77777777" w:rsidTr="63D1FE15">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="000A1EAC" w:rsidP="00306909" w:rsidRDefault="000A1EAC" w14:paraId="75AF718F" w14:textId="77777777">
+          <w:p w14:paraId="75AF718F" w14:textId="77777777" w:rsidR="000A1EAC" w:rsidRPr="00277740" w:rsidRDefault="000A1EAC" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="00D86583" w:rsidP="00306909" w:rsidRDefault="005C04AE" w14:paraId="4C3859D1" w14:textId="2265AE45">
+          <w:p w14:paraId="4C3859D1" w14:textId="2265AE45" w:rsidR="00D86583" w:rsidRPr="00277740" w:rsidRDefault="005C04AE" w:rsidP="00306909">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>AG</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="00B559C5">
-[...2 lines deleted...]
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:r w:rsidR="00B559C5" w:rsidRPr="00277740">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> welcome</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="00D86583">
-[...2 lines deleted...]
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:r w:rsidR="00D86583" w:rsidRPr="00277740">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="0004222F">
-[...2 lines deleted...]
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:r w:rsidR="0004222F" w:rsidRPr="00277740">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> members</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="00B559C5">
-[...2 lines deleted...]
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:r w:rsidR="00B559C5" w:rsidRPr="00277740">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> to the meeting of the Data, Digital, Research and Innovation Committee. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="63D1FE15" w14:paraId="2BB7F6F8" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="2BB7F6F8" w14:textId="77777777" w:rsidTr="63D1FE15">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="000A1EAC" w:rsidP="00306909" w:rsidRDefault="7C8A4E14" w14:paraId="63BB37A8" w14:textId="08BACE52">
+          <w:p w14:paraId="63BB37A8" w14:textId="08BACE52" w:rsidR="000A1EAC" w:rsidRPr="00277740" w:rsidRDefault="7C8A4E14" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>80/</w:t>
             </w:r>
-            <w:r w:rsidRPr="5D68D2CA" w:rsidR="05E6EBDB">
+            <w:r w:rsidR="05E6EBDB" w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="5D68D2CA" w:rsidR="06CDF8ED">
+            <w:r w:rsidR="06CDF8ED" w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="000A1EAC" w:rsidP="00306909" w:rsidRDefault="000A1EAC" w14:paraId="20530372" w14:textId="77777777">
+          <w:p w14:paraId="20530372" w14:textId="77777777" w:rsidR="000A1EAC" w:rsidRPr="00277740" w:rsidRDefault="000A1EAC" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>DECLARATION OF INTERESTS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="63D1FE15" w14:paraId="086B3982" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="086B3982" w14:textId="77777777" w:rsidTr="63D1FE15">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="000A1EAC" w:rsidP="00306909" w:rsidRDefault="000A1EAC" w14:paraId="4B8A57AB" w14:textId="77777777">
+          <w:p w14:paraId="4B8A57AB" w14:textId="77777777" w:rsidR="000A1EAC" w:rsidRPr="00277740" w:rsidRDefault="000A1EAC" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="000A1EAC" w:rsidP="00306909" w:rsidRDefault="000A1EAC" w14:paraId="15521137" w14:textId="1538D86A">
+          <w:p w14:paraId="15521137" w14:textId="1538D86A" w:rsidR="000A1EAC" w:rsidRPr="00277740" w:rsidRDefault="000A1EAC" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>There were no</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="004422C4">
+            <w:r w:rsidR="004422C4" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> other</w:t>
             </w:r>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> declarations of interest outside those already declared on the Declarations of Interest Register.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="63D1FE15" w14:paraId="3150CE21" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="3150CE21" w14:textId="77777777" w:rsidTr="63D1FE15">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="00306909" w:rsidRDefault="227C6F16" w14:paraId="3C1683ED" w14:textId="6285F1F7">
+          <w:p w14:paraId="3C1683ED" w14:textId="6285F1F7" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="227C6F16" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="5D68D2CA" w:rsidR="586EE6E2">
+            <w:r w:rsidR="586EE6E2" w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="5D68D2CA" w:rsidR="65C0BDBB">
+            <w:r w:rsidR="65C0BDBB" w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/2</w:t>
             </w:r>
-            <w:r w:rsidRPr="5D68D2CA" w:rsidR="06CDF8ED">
+            <w:r w:rsidR="06CDF8ED" w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="00306909" w:rsidRDefault="007D1E50" w14:paraId="46CFEA00" w14:textId="4A8346AF">
+          <w:p w14:paraId="46CFEA00" w14:textId="4A8346AF" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="007D1E50" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">MATTERS ARISING </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="63D1FE15" w14:paraId="2D0C6EF4" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="2D0C6EF4" w14:textId="77777777" w:rsidTr="63D1FE15">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="00306909" w:rsidRDefault="007D1E50" w14:paraId="77B28393" w14:textId="77777777">
+          <w:p w14:paraId="77B28393" w14:textId="77777777" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="007D1E50" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="00306909" w:rsidRDefault="6F325FB5" w14:paraId="166EA068" w14:textId="7DD2CEBF">
+          <w:p w14:paraId="166EA068" w14:textId="7DD2CEBF" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="6F325FB5" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1E09A860">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">There were no matters arising. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="63D1FE15" w14:paraId="42B465FB" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="42B465FB" w14:textId="77777777" w:rsidTr="63D1FE15">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11057" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent5" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00306909" w:rsidR="004516C5" w:rsidP="6C66339A" w:rsidRDefault="2FAA3386" w14:paraId="513A3FF4" w14:textId="5D8DAD9E">
+          <w:p w14:paraId="513A3FF4" w14:textId="5D8DAD9E" w:rsidR="004516C5" w:rsidRPr="00306909" w:rsidRDefault="2FAA3386" w:rsidP="6C66339A">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00306909">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">PART 2: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00306909" w:rsidR="6D6DD9D2">
+            <w:r w:rsidR="6D6DD9D2" w:rsidRPr="00306909">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>GOVERNANCE, RISK AND INTERNAL CONTROLS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="63D1FE15" w14:paraId="6D1C5515" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="6D1C5515" w14:textId="77777777" w:rsidTr="63D1FE15">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="00F96D2E" w:rsidP="00306909" w:rsidRDefault="305B9167" w14:paraId="1489F17E" w14:textId="40D4968F">
+          <w:p w14:paraId="1489F17E" w14:textId="40D4968F" w:rsidR="00F96D2E" w:rsidRPr="00277740" w:rsidRDefault="305B9167" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="5D68D2CA" w:rsidR="5AA2744D">
+            <w:r w:rsidR="5AA2744D" w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="5D68D2CA" w:rsidR="65C0BDBB">
+            <w:r w:rsidR="65C0BDBB" w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/2</w:t>
             </w:r>
-            <w:r w:rsidRPr="5D68D2CA" w:rsidR="06CDF8ED">
+            <w:r w:rsidR="06CDF8ED" w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004046AE" w:rsidR="00F96D2E" w:rsidP="00306909" w:rsidRDefault="1204340E" w14:paraId="0B022A45" w14:textId="5424D541">
+          <w:p w14:paraId="0B022A45" w14:textId="5424D541" w:rsidR="00F96D2E" w:rsidRPr="004046AE" w:rsidRDefault="1204340E" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>COMMITTEE RISK REGISTER</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="0065088D" w:rsidTr="63D1FE15" w14:paraId="66B199EF" w14:textId="77777777">
+      <w:tr w:rsidR="0065088D" w:rsidRPr="003C5225" w14:paraId="66B199EF" w14:textId="77777777" w:rsidTr="63D1FE15">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="510CB3EC" w:rsidR="0065088D" w:rsidP="00306909" w:rsidRDefault="0065088D" w14:paraId="07DFB378" w14:textId="77777777">
+          <w:p w14:paraId="07DFB378" w14:textId="77777777" w:rsidR="0065088D" w:rsidRPr="510CB3EC" w:rsidRDefault="0065088D" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00B949BE" w:rsidR="5D68D2CA" w:rsidP="70B6BE27" w:rsidRDefault="094B9E58" w14:paraId="6770338A" w14:textId="5A207BA0">
+          <w:p w14:paraId="6770338A" w14:textId="5A207BA0" w:rsidR="5D68D2CA" w:rsidRPr="00B949BE" w:rsidRDefault="094B9E58" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">NT presented the Committee Risk Register and highlighted the following key points: </w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6829D0A2" w:rsidP="70B6BE27" w:rsidRDefault="6829D0A2" w14:paraId="5773A911" w14:textId="50056221">
+          <w:p w14:paraId="5773A911" w14:textId="50056221" w:rsidR="6829D0A2" w:rsidRDefault="6829D0A2" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="3DE8B202">
+            <w:r w:rsidR="3DE8B202" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ommittee last received the risk register in July 2025; this update reflects the position as of </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="10928FFA">
+            <w:r w:rsidR="10928FFA" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>September</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2025 with recent changes highlighted in red;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00662B51" w:rsidR="6829D0A2" w:rsidP="67AF1FF3" w:rsidRDefault="6829D0A2" w14:paraId="0A118E85" w14:textId="2D2B69F1">
+          <w:p w14:paraId="0A118E85" w14:textId="2D2B69F1" w:rsidR="6829D0A2" w:rsidRPr="00662B51" w:rsidRDefault="6829D0A2" w:rsidP="67AF1FF3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">There were 6 risks in total: </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>5 for the public session;</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1 for the private session;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6829D0A2" w:rsidP="70B6BE27" w:rsidRDefault="5DFD4C36" w14:paraId="1C42B629" w14:textId="74F15230">
+          <w:p w14:paraId="1C42B629" w14:textId="74F15230" w:rsidR="6829D0A2" w:rsidRDefault="5DFD4C36" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>There had been t</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="6829D0A2">
+            <w:r w:rsidR="6829D0A2" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wo changes since the last meeting:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6829D0A2" w:rsidP="70B6BE27" w:rsidRDefault="00850B0A" w14:paraId="748D96AE" w14:textId="3219C91C">
+          <w:p w14:paraId="748D96AE" w14:textId="3219C91C" w:rsidR="6829D0A2" w:rsidRDefault="00850B0A" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>A n</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="6829D0A2">
+            <w:r w:rsidR="6829D0A2" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ew risk (moved between committees): relate</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="6829D0A2">
+            <w:r w:rsidR="6829D0A2" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> to the path system, now described from a financial perspective rather than service sustainability;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6829D0A2" w:rsidP="70B6BE27" w:rsidRDefault="6829D0A2" w14:paraId="4EE52AAF" w14:textId="2FBB96A6">
+          <w:p w14:paraId="4EE52AAF" w14:textId="2FBB96A6" w:rsidR="6829D0A2" w:rsidRDefault="6829D0A2" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Risk 37 (operational strategic decisions not being data informed) had been de-escalated due to its low score and was now managed locally within the directorate;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6829D0A2" w:rsidP="70B6BE27" w:rsidRDefault="6829D0A2" w14:paraId="10EBCABB" w14:textId="29CF9873">
+          <w:p w14:paraId="10EBCABB" w14:textId="29CF9873" w:rsidR="6829D0A2" w:rsidRDefault="6829D0A2" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Special attention was drawn to HPR 90 (subject access requests risk): </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6829D0A2" w:rsidP="70B6BE27" w:rsidRDefault="009F50DC" w14:paraId="1DDEBD11" w14:textId="59474BAC">
+          <w:p w14:paraId="1DDEBD11" w14:textId="59474BAC" w:rsidR="6829D0A2" w:rsidRDefault="009F50DC" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="002E228C">
+            <w:r w:rsidR="002E228C" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>he r</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="6829D0A2">
+            <w:r w:rsidR="6829D0A2" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>isk description was now concise, with key consequences clearly stated; supplementary/background information moved to the end</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="591197F1">
+            <w:r w:rsidR="591197F1" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6829D0A2" w:rsidP="70B6BE27" w:rsidRDefault="002E228C" w14:paraId="28DE810E" w14:textId="248EA142">
+          <w:p w14:paraId="28DE810E" w14:textId="248EA142" w:rsidR="6829D0A2" w:rsidRDefault="002E228C" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The r</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="6829D0A2">
+            <w:r w:rsidR="6829D0A2" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ationale and controls </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="7F5B0EA6">
+            <w:r w:rsidR="7F5B0EA6" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">were </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="6829D0A2">
+            <w:r w:rsidR="6829D0A2" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">clarified and refreshed; quantitative information </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="69BEB828">
+            <w:r w:rsidR="69BEB828" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">was </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="6829D0A2">
+            <w:r w:rsidR="6829D0A2" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">added to align with the </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="4C145E8A">
+            <w:r w:rsidR="4C145E8A" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="6829D0A2">
+            <w:r w:rsidR="6829D0A2" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">isk </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="411484BD">
+            <w:r w:rsidR="411484BD" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="6829D0A2">
+            <w:r w:rsidR="6829D0A2" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>anagement policy</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="5969C5D7">
+            <w:r w:rsidR="5969C5D7" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6829D0A2" w:rsidP="70B6BE27" w:rsidRDefault="6829D0A2" w14:paraId="4EBB1F39" w14:textId="1A3D2FD7">
+          <w:p w14:paraId="4EBB1F39" w14:textId="1A3D2FD7" w:rsidR="6829D0A2" w:rsidRDefault="6829D0A2" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:del w:author="Amelia Cole (Swansea Bay UHB - Corporate)" w:date="2025-11-27T15:45:00Z" w:id="0"/>
+                <w:del w:id="0" w:author="Amelia Cole (Swansea Bay UHB - Corporate)" w:date="2025-11-27T15:45:00Z"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Audit Committee and Board w</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="573BC7DE">
+            <w:r w:rsidR="573BC7DE" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ould</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> soon receive the new </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="7EFA6A08">
+            <w:r w:rsidR="7EFA6A08" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">trategic and </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="1024DCBC">
+            <w:r w:rsidR="1024DCBC" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">orporate </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="2E442464">
+            <w:r w:rsidR="2E442464" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">isk </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="6459A92D">
+            <w:r w:rsidR="6459A92D" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>egisters, which w</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="5BFF83B7">
+            <w:r w:rsidR="5BFF83B7" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ould </w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>be used for future reporting; until then, current risks remain</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="6E577823">
+            <w:r w:rsidR="6E577823" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ed </w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>in place.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5D68D2CA" w:rsidP="70B6BE27" w:rsidRDefault="5D68D2CA" w14:paraId="11401D70" w14:textId="29DA8744">
+          <w:p w14:paraId="11401D70" w14:textId="29DA8744" w:rsidR="5D68D2CA" w:rsidRDefault="5D68D2CA" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="5D68D2CA" w:rsidP="67AF1FF3" w:rsidRDefault="4AE81CFB" w14:paraId="6B25BD50" w14:textId="6ED25E35">
+          <w:p w14:paraId="6B25BD50" w14:textId="6ED25E35" w:rsidR="5D68D2CA" w:rsidRDefault="4AE81CFB" w:rsidP="67AF1FF3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">NT clarified that the paper presented was a refreshed version of the existing Risk Register, not a new format. NT explained that the Corporate Risk register would look similar to the current version, while the Strategic Risk Register would differ significantly. Current risks would remain visible in the Corporate Register and would be refreshed for the </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="67989B78">
+              <w:t xml:space="preserve">NT clarified that the paper presented was a refreshed version of the existing Risk Register, not a new format. NT explained that the Corporate Risk register would look </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="67AF1FF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>similar to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="67AF1FF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the current version, while the Strategic Risk Register would differ significantly. Current risks would remain visible in the Corporate Register and would be refreshed for the </w:t>
+            </w:r>
+            <w:r w:rsidR="67989B78" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>January 2026</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="3B344C9C">
+            <w:r w:rsidR="3B344C9C" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>NT</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> confirmed that the changes reflect</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="453AE3EB">
+            <w:r w:rsidR="453AE3EB" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> comments made at the previous committee meeting.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5D68D2CA" w:rsidP="70B6BE27" w:rsidRDefault="4AE81CFB" w14:paraId="18871E47" w14:textId="08383C86">
+          <w:p w14:paraId="18871E47" w14:textId="08383C86" w:rsidR="5D68D2CA" w:rsidRDefault="4AE81CFB" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="4C19249C">
+            <w:r w:rsidR="4C19249C" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Z</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> welcomed the update and </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="5B8AC4FE">
+            <w:r w:rsidR="5B8AC4FE" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>acknowledg</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ed that the changes were recognised and appreciated. </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="72707464">
+            <w:r w:rsidR="72707464" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>raised two queries: first, regarding</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="0C247A7F">
+            <w:r w:rsidR="0C247A7F" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="0C247A7F">
+            <w:r w:rsidR="0C247A7F" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Laboratory Information Management System</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="17F96A2A">
+            <w:r w:rsidR="17F96A2A" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>LIMS</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="037AB745">
+            <w:r w:rsidR="037AB745" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> costs, asking when clarity w</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="55C347D1">
+            <w:r w:rsidR="55C347D1" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ould </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>be available on additional costs and whether funding w</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="39246244">
+            <w:r w:rsidR="39246244" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ould </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">be provided if costs </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="085860FE">
+            <w:r w:rsidR="085860FE" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">re higher than expected, or if affordability pressures could impact service continuity. Second, </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="54637C72">
+            <w:r w:rsidR="54637C72" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">queried the </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="63E349F9">
+            <w:r w:rsidR="63E349F9" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">igital </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="03ED594C">
+            <w:r w:rsidR="03ED594C" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ransformation </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="72A23091">
+            <w:r w:rsidR="72A23091" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">isk, </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="6C0B7288">
+            <w:r w:rsidR="6C0B7288" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>highlighting</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> that the target consequence score </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="098226A7">
+            <w:r w:rsidR="098226A7" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>was</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> higher than the current score due to increased dependency on digital systems. </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="73CF9DFE">
+            <w:r w:rsidR="73CF9DFE" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>NZ</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> asked whether sufficient safeguards and backups </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="4952CDA5">
+            <w:r w:rsidR="4952CDA5" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">re in place or if the high inherent risk </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="21F6F187">
+            <w:r w:rsidR="21F6F187" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>was</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> unavoidable.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5D68D2CA" w:rsidP="67AF1FF3" w:rsidRDefault="4AE81CFB" w14:paraId="33F0E4CE" w14:textId="6D4CA7C7">
+          <w:p w14:paraId="33F0E4CE" w14:textId="6D4CA7C7" w:rsidR="5D68D2CA" w:rsidRDefault="4AE81CFB" w:rsidP="67AF1FF3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="5519E92E">
+            <w:r w:rsidR="5519E92E" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="376E9C72">
+            <w:r w:rsidR="376E9C72" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">addressed LIMS and </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">explained that significant work </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="5AA1DD89">
+            <w:r w:rsidR="5AA1DD89" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>was</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> underway nationally via the Programme Board to assess potential costs if delays occur. The main anticipated cost relates to an infrastructure upgrade, estimated at around £5 million, as the current infrastructure expire</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="41D064F5">
+            <w:r w:rsidR="41D064F5" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> at the end of the financial year. These costs remain</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="7FD934A7">
+            <w:r w:rsidR="7FD934A7" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> indicative, with both </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="644D6FAD">
+            <w:r w:rsidR="644D6FAD" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ational and </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="35485843">
+            <w:r w:rsidR="35485843" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ocal </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">implications being considered. </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="2E586E24">
+            <w:r w:rsidR="2E586E24" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>DR</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> reassured the </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="50DE8281">
+            <w:r w:rsidR="50DE8281" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ommittee that the issue </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="776B0DB5">
+            <w:r w:rsidR="776B0DB5" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">s being escalated </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="36A9F4C7">
+            <w:r w:rsidR="36A9F4C7" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ationally and </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="41012B58">
+            <w:r w:rsidR="41012B58" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>highlighted</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> that Swansea Bay U</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="7809DEE1">
+            <w:r w:rsidR="7809DEE1" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>niversity Health Board (SBUHB) wa</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s acting as a pathfinder, transitioning earlier than other organisations.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6C8E6246" w:rsidP="70B6BE27" w:rsidRDefault="6C8E6246" w14:paraId="34042BD4" w14:textId="64F68984">
+          <w:p w14:paraId="34042BD4" w14:textId="64F68984" w:rsidR="6C8E6246" w:rsidRDefault="6C8E6246" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="0931ABB6">
+            <w:r w:rsidR="0931ABB6" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> addressed the </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="2C4AC9A3">
+            <w:r w:rsidR="2C4AC9A3" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">igital </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="2144F119">
+            <w:r w:rsidR="2144F119" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">isk scoring, explaining that the higher inherent risk reflects increased dependency on digital systems. While controls such as backups and cybersecurity measures </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="54E2D6A4">
+            <w:r w:rsidR="54E2D6A4" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>re in place, catastrophic risk remain</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="18532C79">
+            <w:r w:rsidR="18532C79" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ed </w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">possible, citing industry examples. </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="691372B7">
+            <w:r w:rsidR="691372B7" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>GW explained</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> that the cybersecurity risk </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="12077115">
+            <w:r w:rsidR="12077115" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s rated at 20, supporting th</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="4E763E85">
+            <w:r w:rsidR="4E763E85" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>at</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> alignment. G</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="6BFE8CBD">
+            <w:r w:rsidR="6BFE8CBD" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> added that two separate risks</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="37CC25C6">
+            <w:r w:rsidR="37CC25C6" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>sustainability and transformation</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="5994A69D">
+            <w:r w:rsidR="5994A69D" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>were merged, resulting in an inherent risk score of 5.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5D68D2CA" w:rsidP="70B6BE27" w:rsidRDefault="4AE81CFB" w14:paraId="2CC17457" w14:textId="203244E4">
+          <w:p w14:paraId="2CC17457" w14:textId="203244E4" w:rsidR="5D68D2CA" w:rsidRDefault="4AE81CFB" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="102FD4DE">
+            <w:r w:rsidR="102FD4DE" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">J </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>added that responsibility for covering LIMS delay</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="5094FEFF">
+            <w:r w:rsidR="5094FEFF" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> costs </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="6E20B696">
+            <w:r w:rsidR="6E20B696" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s unclear and require</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="4180E91A">
+            <w:r w:rsidR="4180E91A" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> further escalation and discussion nationally. </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="26A483B1">
+            <w:r w:rsidR="26A483B1" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">MJ </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">highlighted ambiguity over whether delays </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="24ED6610">
+            <w:r w:rsidR="24ED6610" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">re due to suppliers or organisations, making cost allocation challenging. </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="2FFD34B3">
+            <w:r w:rsidR="2FFD34B3" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>MJ</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> confirmed that Digital Directors and </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="54ABF6ED">
+            <w:r w:rsidR="54ABF6ED" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Digital Health and Care Wales (DHCW)</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="673FB816">
+            <w:r w:rsidR="673FB816" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> would </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>explore options for managing potential financial impacts.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5D68D2CA" w:rsidP="70B6BE27" w:rsidRDefault="4AE81CFB" w14:paraId="7C2284C8" w14:textId="79C53AAA">
+          <w:p w14:paraId="7C2284C8" w14:textId="79C53AAA" w:rsidR="5D68D2CA" w:rsidRDefault="4AE81CFB" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="621C6A9F">
+            <w:r w:rsidR="621C6A9F" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Z </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">emphasised the need for continued escalation and oversight on LIMS costs. </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="418F127E">
+            <w:r w:rsidR="418F127E" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>NZ</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> requested a review of safeguards and recovery plans for digital transformation to ensure confidence in risk management and determine whether the level of risk </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="0723E9E9">
+            <w:r w:rsidR="0723E9E9" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>was</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> acceptable.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="52E2CE85" w:rsidP="70B6BE27" w:rsidRDefault="52E2CE85" w14:paraId="77B78FE8" w14:textId="2FF5A6B7">
+          <w:p w14:paraId="77B78FE8" w14:textId="2FF5A6B7" w:rsidR="52E2CE85" w:rsidRDefault="52E2CE85" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">AG sought clarification on two points for future reporting. First, AG highlighted potential inconsistencies between the current paper and the </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="10115EBF">
+            <w:r w:rsidR="10115EBF" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Information Governance (</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>IG</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="7FAC0E6C">
+            <w:r w:rsidR="7FAC0E6C" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> paper regarding Subject Access Request (SAR) risks and asked for clarity on whether software procurement and implementation remain part of the mitigation plan. Second, AG highlighted that actions and dates for clinical coding risks ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="66BDB9D3">
+            <w:r w:rsidR="66BDB9D3" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">d </w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>passed and suggested an update</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="60836884">
+            <w:r w:rsidR="60836884" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> was provided</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> at the </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="3C34B092">
+            <w:r w:rsidR="3C34B092" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>January 2026</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> DDRI meeting to confirm progress and scoring adjustments. </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="613B4C0E">
+            <w:r w:rsidR="613B4C0E" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AG</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> proposed a brief position statement to reflect improvements and confirm whether the software solution ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="178AAC0A">
+            <w:r w:rsidR="178AAC0A" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> been implemented.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="51313D2F" w:rsidP="70B6BE27" w:rsidRDefault="51313D2F" w14:paraId="16A860C1" w14:textId="49370A8C">
+          <w:p w14:paraId="16A860C1" w14:textId="49370A8C" w:rsidR="51313D2F" w:rsidRDefault="51313D2F" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ACTION: </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="3B2F4A18">
+            <w:r w:rsidR="3B2F4A18" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>MJ and LM</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5D68D2CA" w:rsidP="70B6BE27" w:rsidRDefault="5D68D2CA" w14:paraId="5091E9BC" w14:textId="7F32192E">
+          <w:p w14:paraId="5091E9BC" w14:textId="7F32192E" w:rsidR="5D68D2CA" w:rsidRDefault="5D68D2CA" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="52E2CE85" w:rsidP="70B6BE27" w:rsidRDefault="52E2CE85" w14:paraId="00BC7911" w14:textId="24C76EA8">
+          <w:p w14:paraId="00BC7911" w14:textId="24C76EA8" w:rsidR="52E2CE85" w:rsidRDefault="52E2CE85" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">MJ agreed that both issues should be revisited at the </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="3A80EAE2">
+            <w:r w:rsidR="3A80EAE2" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>January 2026 meeting</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="657A2210">
+            <w:r w:rsidR="657A2210" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>MJ</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> reported that SAR compliance with response times ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="5CCB2A23">
+            <w:r w:rsidR="5CCB2A23" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> improved significantly, reaching approximately 99% in recent quarters. However, </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="2F67DDD5">
+            <w:r w:rsidR="2F67DDD5" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>MJ</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> emphasised that the main concern </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="5A94795C">
+            <w:r w:rsidR="5A94795C" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">s the quality of redaction work due to </w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">clinical resource pressures, which poses a risk of information breaches. </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="2D4EBFEB">
+            <w:r w:rsidR="2D4EBFEB" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>MJ</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> supported preparing an update paper to capture progress and residual risks.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5D68D2CA" w:rsidP="67AF1FF3" w:rsidRDefault="03D7BDE9" w14:paraId="6ACF2A76" w14:textId="3EA587A0">
+          <w:p w14:paraId="6ACF2A76" w14:textId="3EA587A0" w:rsidR="5D68D2CA" w:rsidRDefault="03D7BDE9" w:rsidP="67AF1FF3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="6BF4520B">
+            <w:r w:rsidR="6BF4520B" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> confirmed that software ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="4CE5E768">
+            <w:r w:rsidR="4CE5E768" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> been purchased to improve SAR processing within the department, with implementation expected around Christmas or early January</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="350FD98A">
+            <w:r w:rsidR="350FD98A" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2026</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="006A7A4F">
+            <w:r w:rsidR="006A7A4F" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>LM</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> clarified that while this w</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="67722F9A">
+            <w:r w:rsidR="67722F9A" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ould</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> streamline internal workflows, the wider challenge remain</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="2889309B">
+            <w:r w:rsidR="2889309B" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> with clinical teams responsible for redaction, which </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="120003A7">
+            <w:r w:rsidR="120003A7" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s outside departmental control.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5D68D2CA" w:rsidP="70B6BE27" w:rsidRDefault="03D7BDE9" w14:paraId="7D3005A0" w14:textId="7327F002">
+          <w:p w14:paraId="7D3005A0" w14:textId="7327F002" w:rsidR="5D68D2CA" w:rsidRDefault="03D7BDE9" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="3E201B28">
+            <w:r w:rsidR="3E201B28" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> provided assurance on clinical coding risks, confirming they are monitored monthly through the </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="753FD0CF">
+            <w:r w:rsidR="753FD0CF" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Ri</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">sk </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="537D864E">
+            <w:r w:rsidR="537D864E" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">anagement </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="5C2A8661">
+            <w:r w:rsidR="5C2A8661" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">roup. Actions taken </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="1D678BFD">
+            <w:r w:rsidR="1D678BFD" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>re under review, and a decision on whether to adjust the risk score w</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="4B132E53">
+            <w:r w:rsidR="4B132E53" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ould</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> be considered next month once the impact of those actions </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="27E9EA55">
+            <w:r w:rsidR="27E9EA55" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s validated.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5C03119C" w:rsidP="70B6BE27" w:rsidRDefault="34FEA441" w14:paraId="75E1D665" w14:textId="7241FEB2">
+          <w:p w14:paraId="75E1D665" w14:textId="7241FEB2" w:rsidR="5C03119C" w:rsidRDefault="34FEA441" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AG acknowledged that there appeared to be positive changes in both the SAR process and Clinical Coding Risk Managemen</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="60799A0B">
+            <w:r w:rsidR="60799A0B" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> but agreed these should only be reported once certainty was confirmed. AG thanked colleagues for their contributions to the recent briefing session on Artificial Intelligence (AI) and Business Intelligence (BI), highlighting its value in providing a broader understanding of ongoing work. AG suggested that actions arising from that session, particularly around AI, should be captured during today’s meeting and reflected in future reporting.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0065088D" w:rsidP="70B6BE27" w:rsidRDefault="0502044C" w14:paraId="5AA1081E" w14:textId="382D1CA9">
+          <w:p w14:paraId="5AA1081E" w14:textId="382D1CA9" w:rsidR="0065088D" w:rsidRDefault="0502044C" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00084BCE" w:rsidR="0065088D" w:rsidP="70B6BE27" w:rsidRDefault="335DBCFB" w14:paraId="2BF4BADE" w14:textId="1963939E">
+          <w:p w14:paraId="2BF4BADE" w14:textId="1963939E" w:rsidR="0065088D" w:rsidRPr="00084BCE" w:rsidRDefault="335DBCFB" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="107"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Were assured </w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>by the Committee Risk Register report.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="63D1FE15" w14:paraId="4FAA0EC5" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="4FAA0EC5" w14:textId="77777777" w:rsidTr="63D1FE15">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="00306909" w:rsidRDefault="331D3C08" w14:paraId="5DCDF620" w14:textId="272F2530">
+          <w:p w14:paraId="5DCDF620" w14:textId="272F2530" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="331D3C08" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_Hlk191554077" w:id="1"/>
+            <w:bookmarkStart w:id="1" w:name="_Hlk191554077"/>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="5D68D2CA" w:rsidR="07D18223">
+            <w:r w:rsidR="07D18223" w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="5D68D2CA" w:rsidR="11C7A8EF">
+            <w:r w:rsidR="11C7A8EF" w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="5D68D2CA" w:rsidR="56872DEA">
+            <w:r w:rsidR="56872DEA" w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="5D68D2CA" w:rsidR="52684A4D">
+            <w:r w:rsidR="52684A4D" w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="70B6BE27" w:rsidRDefault="5181EA22" w14:paraId="41680C3B" w14:textId="0E4D4A78">
+          <w:p w14:paraId="41680C3B" w14:textId="0E4D4A78" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="5181EA22" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">FINANCIAL MANAGEMENT </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="63D1FE15" w14:paraId="1E62B21C" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="1E62B21C" w14:textId="77777777" w:rsidTr="63D1FE15">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="00306909" w:rsidRDefault="007D1E50" w14:paraId="2E9B2DCB" w14:textId="77777777">
+          <w:p w14:paraId="2E9B2DCB" w14:textId="77777777" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="007D1E50" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="04184895" w:rsidP="70B6BE27" w:rsidRDefault="04184895" w14:paraId="1D1A4696" w14:textId="34F9A260">
+          <w:p w14:paraId="1D1A4696" w14:textId="34F9A260" w:rsidR="04184895" w:rsidRDefault="04184895" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>GW presented the Financial Management report and highlighted the following key points:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="7C79DA99" w:rsidP="70B6BE27" w:rsidRDefault="7C79DA99" w14:paraId="04DA1633" w14:textId="6AC4BF3C">
+          <w:p w14:paraId="04DA1633" w14:textId="6AC4BF3C" w:rsidR="7C79DA99" w:rsidRDefault="7C79DA99" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="62"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Welsh Government funding was confirmed for Maternity Cymru and Radiology Informatics Systems Infrastructure;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="7C79DA99" w:rsidP="70B6BE27" w:rsidRDefault="7C79DA99" w14:paraId="39A94621" w14:textId="6E202D56">
+          <w:p w14:paraId="39A94621" w14:textId="6E202D56" w:rsidR="7C79DA99" w:rsidRDefault="7C79DA99" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="61"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Additional £728</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="001419FD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="001419FD" w:rsidRPr="67AF1FF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>k</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> received from Connecting Care Programme for digital enablement of Mental Health and Community Health staff;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="7C79DA99" w:rsidP="70B6BE27" w:rsidRDefault="7C79DA99" w14:paraId="11EB2D88" w14:textId="6529510A">
+          <w:p w14:paraId="11EB2D88" w14:textId="6529510A" w:rsidR="7C79DA99" w:rsidRDefault="7C79DA99" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="60"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Tech refresh allocation for 2025/26 stood at £2.2 million;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="7C79DA99" w:rsidP="70B6BE27" w:rsidRDefault="7C79DA99" w14:paraId="248A7B49" w14:textId="6DA670B6">
+          <w:p w14:paraId="248A7B49" w14:textId="6DA670B6" w:rsidR="7C79DA99" w:rsidRDefault="7C79DA99" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="59"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Initial bids for significant Welsh Government funding stood down; requirement to return £211</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="001419FD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="001419FD" w:rsidRPr="67AF1FF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>k</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (project management) and £500</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="001419FD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="001419FD" w:rsidRPr="67AF1FF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>k</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (tech refresh) to centre;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="7C79DA99" w:rsidP="70B6BE27" w:rsidRDefault="7C79DA99" w14:paraId="1A5D4705" w14:textId="41163D5F">
+          <w:p w14:paraId="1A5D4705" w14:textId="41163D5F" w:rsidR="7C79DA99" w:rsidRDefault="7C79DA99" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="58"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Position had </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="0F14D6B8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="0F14D6B8" w:rsidRPr="67AF1FF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>changed where</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> there was potential to secure £1.5</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="001419FD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="001419FD" w:rsidRPr="67AF1FF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> additional capital via Welsh Government;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="7C79DA99" w:rsidP="70B6BE27" w:rsidRDefault="7C79DA99" w14:paraId="30610C12" w14:textId="53DD00CF">
+          <w:p w14:paraId="30610C12" w14:textId="53DD00CF" w:rsidR="7C79DA99" w:rsidRDefault="7C79DA99" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="57"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>There was an underspend of £1.53</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="001419FD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="001419FD" w:rsidRPr="67AF1FF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>at end of Month 6, mainly due to vacant posts;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="7C79DA99" w:rsidP="70B6BE27" w:rsidRDefault="7C79DA99" w14:paraId="2DDA3A15" w14:textId="08468FD4">
+          <w:p w14:paraId="2DDA3A15" w14:textId="08468FD4" w:rsidR="7C79DA99" w:rsidRDefault="7C79DA99" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="56"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Recruitment constraints continued to impact filling long-term vacancies;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="7C79DA99" w:rsidP="70B6BE27" w:rsidRDefault="7C79DA99" w14:paraId="13AE537B" w14:textId="326A5220">
+          <w:p w14:paraId="13AE537B" w14:textId="326A5220" w:rsidR="7C79DA99" w:rsidRDefault="7C79DA99" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="55"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>There was a three-year financial plan being prepared to align with Return to Practice (RTP) process;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005430B9" w:rsidR="5D68D2CA" w:rsidP="005430B9" w:rsidRDefault="7C79DA99" w14:paraId="17F8DFD7" w14:textId="422B7545">
+          <w:p w14:paraId="17F8DFD7" w14:textId="422B7545" w:rsidR="5D68D2CA" w:rsidRPr="005430B9" w:rsidRDefault="7C79DA99" w:rsidP="005430B9">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>There was a meeting scheduled with the Chief Executive to secure additional investment for digital strategy delivery.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="341DA461" w:rsidP="70B6BE27" w:rsidRDefault="59FAE61E" w14:paraId="70957159" w14:textId="3EC6ABF2">
+          <w:p w14:paraId="70957159" w14:textId="3EC6ABF2" w:rsidR="341DA461" w:rsidRDefault="59FAE61E" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">KL commended the comprehensive </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="60799A0B">
+            <w:r w:rsidR="60799A0B" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>financial</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> report and sought assurance that the current infrastructure refresh position was adequate to address identified risks. KL queried whether a stronger case should be made to retain underspend for essential infrastructure, given its short lifespan.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="341DA461" w:rsidP="67AF1FF3" w:rsidRDefault="59FAE61E" w14:paraId="2F0BDBA1" w14:textId="0069D065">
+          <w:p w14:paraId="2F0BDBA1" w14:textId="0069D065" w:rsidR="341DA461" w:rsidRDefault="59FAE61E" w:rsidP="67AF1FF3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>GW confirmed assurance, explaining that a detailed Risk Assessment and prioritisation process was in place, supported by capital finance and RAG-rated tech refresh plans. While acknowledging challenges in NHS Wales capital funding, GW explained the team was prepared to act quickly on opportunities through slippage. GW also updated on recruitment progress and financial controls, confirming work with finance to manage accruals and prepayments, aiming to achieve a £3</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="004D1C23">
+              <w:t xml:space="preserve">GW confirmed assurance, explaining that a detailed Risk Assessment and prioritisation process was in place, supported by capital finance and RAG-rated tech refresh plans. While acknowledging challenges in NHS Wales capital funding, GW explained the team was prepared to act quickly on opportunities through slippage. GW also </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>updated on</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="67AF1FF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> recruitment progress and financial controls, confirming work with finance to manage accruals and prepayments, aiming to achieve a £3</w:t>
+            </w:r>
+            <w:r w:rsidR="004D1C23" w:rsidRPr="67AF1FF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> underspend target against a £3.6 million requirement.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="341DA461" w:rsidP="70B6BE27" w:rsidRDefault="59FAE61E" w14:paraId="6BA690E6" w14:textId="23EC8B71">
+          <w:p w14:paraId="6BA690E6" w14:textId="23EC8B71" w:rsidR="341DA461" w:rsidRDefault="59FAE61E" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="7D1A1C23">
+            <w:r w:rsidR="7D1A1C23" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Z</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> emphasised the importance of visibility on the savings delivery plan for this </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="175EEB00">
+            <w:r w:rsidR="175EEB00" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ommittee, particularly regarding compliance risks. </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="028D0ACB">
+            <w:r w:rsidR="028D0ACB" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">requested clarity on actions underpinning financial targets and alignment with </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="48BE0A7F">
+            <w:r w:rsidR="48BE0A7F" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">erformance and </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="0F750F74">
+            <w:r w:rsidR="0F750F74" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">inance </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="3DF12E70">
+            <w:r w:rsidR="3DF12E70" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ommittees to avoid duplication. Assurance was sought that risks linked to vacancies and compliance </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="43ACB6E5">
+            <w:r w:rsidR="43ACB6E5" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>re clearly articulated.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="341DA461" w:rsidP="70B6BE27" w:rsidRDefault="59FAE61E" w14:paraId="60CED23B" w14:textId="1F7DCA18">
+          <w:p w14:paraId="60CED23B" w14:textId="1F7DCA18" w:rsidR="341DA461" w:rsidRDefault="59FAE61E" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="1E5D01AE">
+            <w:r w:rsidR="1E5D01AE" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> supported the </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="6C694336">
+            <w:r w:rsidR="6C694336" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>NZ</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> request for a report at the </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="1B60BE3A">
+            <w:r w:rsidR="1B60BE3A" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">January 2026 meeting </w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>to provide assurance on how savings targets w</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="237DF1CE">
+            <w:r w:rsidR="237DF1CE" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ould</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> be met and any associated compliance risks.</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="05F7DA2F">
+            <w:r w:rsidR="05F7DA2F" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> AG also highlighted the achievement of 96% completion of the Windows 11 rollout, contrasting positively with other Health Boards in Wales, and recognised its significance for both financial and security outcomes.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="341DA461" w:rsidP="70B6BE27" w:rsidRDefault="79E6A2F2" w14:paraId="4206398C" w14:textId="402FAADA">
+          <w:p w14:paraId="4206398C" w14:textId="402FAADA" w:rsidR="341DA461" w:rsidRDefault="79E6A2F2" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ACTION: GW</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="510CB3EC" w:rsidP="70B6BE27" w:rsidRDefault="510CB3EC" w14:paraId="5E5EDBBD" w14:textId="33D9BD97">
+          <w:p w14:paraId="5E5EDBBD" w14:textId="33D9BD97" w:rsidR="510CB3EC" w:rsidRDefault="510CB3EC" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002A4B14" w:rsidP="70B6BE27" w:rsidRDefault="3FBAD543" w14:paraId="6C119353" w14:textId="3875CA22">
+          <w:p w14:paraId="6C119353" w14:textId="3875CA22" w:rsidR="002A4B14" w:rsidRDefault="3FBAD543" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="3C31BAC4" w:rsidP="1E09A860" w:rsidRDefault="3C31BAC4" w14:paraId="74D10D00" w14:textId="0D578276">
+          <w:p w14:paraId="74D10D00" w14:textId="0D578276" w:rsidR="3C31BAC4" w:rsidRDefault="3C31BAC4" w:rsidP="1E09A860">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="1E09A860">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidRPr="1E09A860" w:rsidR="3FDBC490">
+            <w:r w:rsidR="3FDBC490" w:rsidRPr="1E09A860">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>GREED</w:t>
             </w:r>
             <w:r w:rsidRPr="1E09A860">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> to </w:t>
             </w:r>
             <w:r w:rsidRPr="1E09A860">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>assure</w:t>
             </w:r>
             <w:r w:rsidRPr="1E09A860">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> the Board that t</w:t>
             </w:r>
             <w:r w:rsidRPr="1E09A860">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">he allocation of Capital was being used effectively to </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="1E09A860">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>minimise</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="1E09A860">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> infrastructure risks, notably in the </w:t>
             </w:r>
             <w:r w:rsidRPr="1E09A860">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>windows 11 upgrade where the board is at a 96% replacement position compared with a Welsh average of 71%.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="218313C4" w:rsidP="1E09A860" w:rsidRDefault="218313C4" w14:paraId="610D07E1" w14:textId="397D2003">
+          <w:p w14:paraId="610D07E1" w14:textId="397D2003" w:rsidR="218313C4" w:rsidRDefault="218313C4" w:rsidP="1E09A860">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="1E09A860">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidRPr="1E09A860" w:rsidR="0C12B770">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="0C12B770" w:rsidRPr="1E09A860">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">GREED </w:t>
             </w:r>
             <w:r w:rsidRPr="1E09A860">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">to </w:t>
             </w:r>
             <w:r w:rsidRPr="1E09A860">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>advise</w:t>
             </w:r>
             <w:r w:rsidRPr="1E09A860">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> the Board that SBUHB had received funding from the Connecting Care Programme to roll out enhanced digital systems in Mental Health and Community Services, particularly to strengthen the sharing of data with social care.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002A4B14" w:rsidP="70B6BE27" w:rsidRDefault="348FF4C0" w14:paraId="12388C15" w14:textId="77419649">
+          <w:p w14:paraId="12388C15" w14:textId="77419649" w:rsidR="002A4B14" w:rsidRDefault="348FF4C0" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="71"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="7FE9C73A">
+            <w:r w:rsidR="7FE9C73A" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ere</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="50678AF7">
+            <w:r w:rsidR="50678AF7" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ASSURED</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="50678AF7">
+            <w:r w:rsidR="50678AF7" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">by the </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="3D10A9D7">
+            <w:r w:rsidR="3D10A9D7" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Financial Management report. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="63D1FE15" w14:paraId="1F1CFEBF" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="1F1CFEBF" w14:textId="77777777" w:rsidTr="63D1FE15">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="00306909" w:rsidRDefault="14C73FF1" w14:paraId="10EC5505" w14:textId="6B50ADB1">
+          <w:p w14:paraId="10EC5505" w14:textId="6B50ADB1" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="14C73FF1" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="5D68D2CA" w:rsidR="570C25A3">
+            <w:r w:rsidR="570C25A3" w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="5D68D2CA" w:rsidR="56872DEA">
+            <w:r w:rsidR="56872DEA" w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/2</w:t>
             </w:r>
-            <w:r w:rsidRPr="5D68D2CA" w:rsidR="52684A4D">
+            <w:r w:rsidR="52684A4D" w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="5D68D2CA" w:rsidRDefault="7CBB5338" w14:paraId="55865FFB" w14:textId="2B97193E">
+          <w:p w14:paraId="55865FFB" w14:textId="2B97193E" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="7CBB5338" w:rsidP="5D68D2CA">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>INFORMATION GOVERNANCE AND CYBER ASSURANCE GROUP (ICAG)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="63D1FE15" w14:paraId="0292286E" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="0292286E" w14:textId="77777777" w:rsidTr="63D1FE15">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="08AD831D" w:rsidRDefault="007D1E50" w14:paraId="3A39ECE4" w14:textId="77777777">
+          <w:p w14:paraId="3A39ECE4" w14:textId="77777777" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="007D1E50" w:rsidP="08AD831D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="510CB3EC" w:rsidP="5D68D2CA" w:rsidRDefault="5D0B5740" w14:paraId="2364AD9F" w14:textId="7F277E23">
+          <w:p w14:paraId="2364AD9F" w14:textId="7F277E23" w:rsidR="510CB3EC" w:rsidRDefault="5D0B5740" w:rsidP="5D68D2CA">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="63BD3A43">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="63BD3A43" w:rsidRPr="67AF1FF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>W presented the Information Governance and Cyber Assurance Group (I</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="28ED06B3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="28ED06B3" w:rsidRPr="67AF1FF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="63BD3A43">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="63BD3A43" w:rsidRPr="67AF1FF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>CAG) report and highlighted the following key points:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="510CB3EC" w:rsidP="00CA206E" w:rsidRDefault="5C95A750" w14:paraId="23807748" w14:textId="6AF0CD64">
+          <w:p w14:paraId="23807748" w14:textId="6AF0CD64" w:rsidR="510CB3EC" w:rsidRDefault="5C95A750" w:rsidP="00CA206E">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="54"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">There was a proposal to block access to free generative AI tools and promote use of </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> for secure, compliant AI usage was approved by IGCAG; The Executive Team requested further information on an All-Wales approach;</w:t>
+              <w:t>There was a proposal to block access to free generative AI tools and promote use of Copilot for secure, compliant AI usage was approved by IGCAG; The Executive Team requested further information on an All-Wales approach;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="510CB3EC" w:rsidP="00CA206E" w:rsidRDefault="36A8D9F8" w14:paraId="07FBFFFE" w14:textId="2E7F5BCF">
+          <w:p w14:paraId="07FBFFFE" w14:textId="2E7F5BCF" w:rsidR="510CB3EC" w:rsidRDefault="36A8D9F8" w:rsidP="00CA206E">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="53"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Capacity pressures within the IG team highlighted; mitigation including approval to recruit two Band 6 vacancies, with recruitment progressing urgently;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="510CB3EC" w:rsidP="00CA206E" w:rsidRDefault="5C95A750" w14:paraId="44BBD018" w14:textId="4A6C92BE">
+          <w:p w14:paraId="44BBD018" w14:textId="4A6C92BE" w:rsidR="510CB3EC" w:rsidRDefault="5C95A750" w:rsidP="00CA206E">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="52"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="5B42F906">
+            <w:r w:rsidR="5B42F906" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Subject Access Reques</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="6AC789EE">
+            <w:r w:rsidR="6AC789EE" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="5B42F906">
+            <w:r w:rsidR="5B42F906" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>SAR</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="38C671CA">
+            <w:r w:rsidR="38C671CA" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Action Plan and refreshed Risk Register was reviewed; compliance levels remained high for standard SAR requests;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="510CB3EC" w:rsidP="00CA206E" w:rsidRDefault="36A8D9F8" w14:paraId="72AB9588" w14:textId="6F573B3D">
+          <w:p w14:paraId="72AB9588" w14:textId="6F573B3D" w:rsidR="510CB3EC" w:rsidRDefault="36A8D9F8" w:rsidP="00CA206E">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="50"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Challenges persisted with complex SAR cases requiring extensive redaction and clinical sign-off, particularly for email-related requests;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="510CB3EC" w:rsidP="00CA206E" w:rsidRDefault="5C95A750" w14:paraId="568A5E15" w14:textId="6F1CF9C6">
+          <w:p w14:paraId="568A5E15" w14:textId="6F1CF9C6" w:rsidR="510CB3EC" w:rsidRDefault="5C95A750" w:rsidP="00CA206E">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="51"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>All six recommendations were completed and closed</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="28ED06B3">
+            <w:r w:rsidR="28ED06B3" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> and had been</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> reported back to Audit Committee;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001547D3" w:rsidR="510CB3EC" w:rsidP="67AF1FF3" w:rsidRDefault="5C95A750" w14:paraId="572352DD" w14:textId="5B28242C">
+          <w:p w14:paraId="572352DD" w14:textId="5B28242C" w:rsidR="510CB3EC" w:rsidRPr="001547D3" w:rsidRDefault="5C95A750" w:rsidP="67AF1FF3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="49"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Three papers were received from Health Records covering SARs, records management audit, and SAR work plan.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005430B9" w:rsidR="001547D3" w:rsidP="5D68D2CA" w:rsidRDefault="4D980448" w14:paraId="02D60445" w14:textId="11619587">
+          <w:p w14:paraId="02D60445" w14:textId="11619587" w:rsidR="001547D3" w:rsidRPr="005430B9" w:rsidRDefault="4D980448" w:rsidP="5D68D2CA">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AG requested an action to provide a position statement on AI for the January 2026 Committee meeting. AG emphasised the need to clarify the Health Board’s stance on generative AI, highlighting that staff may already be using such tools without clear guidance. AG stressed the importance of enabling safe and appropriate use rather than restricting innovation.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005430B9" w:rsidR="510CB3EC" w:rsidP="5D68D2CA" w:rsidRDefault="25F0423E" w14:paraId="3E2A0BB5" w14:textId="667D2BFE">
+          <w:p w14:paraId="3E2A0BB5" w14:textId="667D2BFE" w:rsidR="510CB3EC" w:rsidRPr="005430B9" w:rsidRDefault="25F0423E" w:rsidP="5D68D2CA">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ACTION: MJ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="510CB3EC" w:rsidP="5D68D2CA" w:rsidRDefault="03CABF2C" w14:paraId="51EB23C0" w14:textId="1BC173A4">
+          <w:p w14:paraId="51EB23C0" w14:textId="1BC173A4" w:rsidR="510CB3EC" w:rsidRDefault="03CABF2C" w:rsidP="5D68D2CA">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>M</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="4554DDAA">
+            <w:r w:rsidR="4554DDAA" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>J</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> highlighted the need to balance safety with enabling benefits from AI tools. </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="392DEB2D">
+            <w:r w:rsidR="392DEB2D" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>MJ explain</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ed that while the IG CAG approach was cautious, discussions </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="559DA510">
+            <w:r w:rsidR="559DA510" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">re ongoing </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="0C3D1B9C">
+            <w:r w:rsidR="0C3D1B9C" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ationally with DHCW and </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="40D0178D">
+            <w:r w:rsidR="40D0178D" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Healthcare Inspectorate Wales (</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>HIW</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="4C48433C">
+            <w:r w:rsidR="4C48433C" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> to ensure consistency across Health Boards. </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="67CE0A52">
+            <w:r w:rsidR="67CE0A52" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>MJ</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> acknowledged that different positions may apply for non-patient-facing organisations but reiterated the need for a clear local policy aligned with national guidance.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="510CB3EC" w:rsidP="67AF1FF3" w:rsidRDefault="03CABF2C" w14:paraId="3DCEDC00" w14:textId="5005D84C">
+          <w:p w14:paraId="3DCEDC00" w14:textId="5005D84C" w:rsidR="510CB3EC" w:rsidRDefault="03CABF2C" w:rsidP="67AF1FF3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="531E3173">
+            <w:r w:rsidR="531E3173" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> observed that staff attitudes towards AI vary significantly, with some eager to use available tools and others hesitant. </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="674C41CD">
+            <w:r w:rsidR="674C41CD" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>RL</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> supported the development of clear </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>guard</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="6246D48A">
+            <w:r w:rsidR="6246D48A" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>lines</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> to ensure safe adoption and maximise efficiency and effectiveness.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="510CB3EC" w:rsidP="08AD831D" w:rsidRDefault="03CABF2C" w14:paraId="12E55EE4" w14:textId="5458B566">
+          <w:p w14:paraId="12E55EE4" w14:textId="5458B566" w:rsidR="510CB3EC" w:rsidRDefault="03CABF2C" w:rsidP="08AD831D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="562421F4">
+            <w:r w:rsidR="562421F4" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> raised ethical and legal considerations, including accountability if predictive AI tools fail and the need to ensure data security and diversity in datasets. </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="3F2022EF">
+            <w:r w:rsidR="3F2022EF" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>RK</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> cautioned that AI integration must be an end-to-end process rather than a bolt-on to existing pathways. R</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="6725EADD">
+            <w:r w:rsidR="6725EADD" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">K </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">referenced Estonia’s use of blockchain as an example of secure implementation and </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="52AFEF61">
+            <w:r w:rsidR="52AFEF61" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>highligh</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ted that the absence of test cases add</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="306FFBBB">
+            <w:r w:rsidR="306FFBBB" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> complexity to defining accountability.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00232836" w:rsidP="08AD831D" w:rsidRDefault="3A1A3DB6" w14:paraId="69893116" w14:textId="36FB22BE">
+          <w:p w14:paraId="69893116" w14:textId="36FB22BE" w:rsidR="00232836" w:rsidRDefault="3A1A3DB6" w:rsidP="08AD831D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00624D41" w:rsidR="00EB3C58" w:rsidP="00CA206E" w:rsidRDefault="6CFE84E5" w14:paraId="5B41B38E" w14:textId="28C5D1E7">
+          <w:p w14:paraId="5B41B38E" w14:textId="28C5D1E7" w:rsidR="00EB3C58" w:rsidRPr="00624D41" w:rsidRDefault="6CFE84E5" w:rsidP="00CA206E">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="63"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Were assured </w:t>
             </w:r>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">by the </w:t>
             </w:r>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Information Governance and Cyber Assurance Group (ICAG) report.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00933546" w:rsidTr="63D1FE15" w14:paraId="36B6FC9A" w14:textId="77777777">
+      <w:tr w:rsidR="00933546" w:rsidRPr="003C5225" w14:paraId="36B6FC9A" w14:textId="77777777" w:rsidTr="63D1FE15">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11057" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent5" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00933546" w:rsidP="00933546" w:rsidRDefault="2803B0B3" w14:paraId="7362F752" w14:textId="36670F4F">
+          <w:p w14:paraId="7362F752" w14:textId="36670F4F" w:rsidR="00933546" w:rsidRDefault="2803B0B3" w:rsidP="00933546">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">PART 3. </w:t>
             </w:r>
-            <w:r w:rsidRPr="5D68D2CA" w:rsidR="5C3ED8DD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="5C3ED8DD" w:rsidRPr="5D68D2CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>RESEARCH AND DEVELOPMENT AND INNOVATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="63D1FE15" w14:paraId="6A57C368" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="6A57C368" w14:textId="77777777" w:rsidTr="63D1FE15">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="00282513" w:rsidP="00306909" w:rsidRDefault="7104FA22" w14:paraId="6D1906DD" w14:textId="3932E5CE">
+          <w:p w14:paraId="6D1906DD" w14:textId="3932E5CE" w:rsidR="00282513" w:rsidRPr="00277740" w:rsidRDefault="7104FA22" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="5D68D2CA" w:rsidR="42E316AF">
+            <w:r w:rsidR="42E316AF" w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="5D68D2CA" w:rsidR="4A24799F">
+            <w:r w:rsidR="4A24799F" w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="00282513" w:rsidP="5D68D2CA" w:rsidRDefault="572A2628" w14:paraId="74292AB1" w14:textId="3949E259">
+          <w:p w14:paraId="74292AB1" w14:textId="3949E259" w:rsidR="00282513" w:rsidRPr="00277740" w:rsidRDefault="572A2628" w:rsidP="5D68D2CA">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">RESEARCH AND DEVELOPMENT GOVERNANCE GROUP </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="63D1FE15" w14:paraId="5ADD0A39" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="5ADD0A39" w14:textId="77777777" w:rsidTr="63D1FE15">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="00282513" w:rsidP="00306909" w:rsidRDefault="00282513" w14:paraId="43F05767" w14:textId="77777777">
+          <w:p w14:paraId="43F05767" w14:textId="77777777" w:rsidR="00282513" w:rsidRPr="00277740" w:rsidRDefault="00282513" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="6F461227" w:rsidP="70B6BE27" w:rsidRDefault="6F461227" w14:paraId="5F841478" w14:textId="1C7A14CF">
+          <w:p w14:paraId="5F841478" w14:textId="1C7A14CF" w:rsidR="6F461227" w:rsidRDefault="6F461227" w:rsidP="70B6BE27">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>LW</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="572A2628">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="572A2628" w:rsidRPr="70B6BE27">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> presented the Research and Development Governance Group Report including </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="572A2628">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="572A2628" w:rsidRPr="70B6BE27">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Regional</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="572A2628">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="572A2628" w:rsidRPr="70B6BE27">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> arrangements and highlighted the following key points: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="450D8D42" w:rsidP="70B6BE27" w:rsidRDefault="537CE16D" w14:paraId="23019FC7" w14:textId="2DBAD726">
+          <w:p w14:paraId="23019FC7" w14:textId="2DBAD726" w:rsidR="450D8D42" w:rsidRDefault="537CE16D" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="48"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The p</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="7E53A21A">
+            <w:r w:rsidR="7E53A21A" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>revious operational Research &amp; Development (R&amp;D) Committee was being re-established as a governance group to strengthen oversight;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="450D8D42" w:rsidP="70B6BE27" w:rsidRDefault="450D8D42" w14:paraId="2CEE1957" w14:textId="5C96A34A">
+          <w:p w14:paraId="2CEE1957" w14:textId="5C96A34A" w:rsidR="450D8D42" w:rsidRDefault="450D8D42" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="47"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Terms of Reference were endorsed by Management Board last month; work was underway to confirm representatives from Service Groups and Clinical Executive functions;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="450D8D42" w:rsidP="70B6BE27" w:rsidRDefault="450D8D42" w14:paraId="0EDFE1ED" w14:textId="54A7C7AD">
+          <w:p w14:paraId="0EDFE1ED" w14:textId="54A7C7AD" w:rsidR="450D8D42" w:rsidRDefault="450D8D42" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="46"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The first meeting of the new Governance Group was planned for early 2026;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="450D8D42" w:rsidP="70B6BE27" w:rsidRDefault="450D8D42" w14:paraId="0C69F2D1" w14:textId="46E8714E">
+          <w:p w14:paraId="0C69F2D1" w14:textId="46E8714E" w:rsidR="450D8D42" w:rsidRDefault="450D8D42" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="45"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Group would provide progress reports to the Committee and identify standalone reports showcasing good practice, innovation, and areas of risk;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="450D8D42" w:rsidP="70B6BE27" w:rsidRDefault="450D8D42" w14:paraId="3D6134E8" w14:textId="23AB6A7F">
+          <w:p w14:paraId="3D6134E8" w14:textId="23AB6A7F" w:rsidR="450D8D42" w:rsidRDefault="450D8D42" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Regional collaboration was progressing;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="450D8D42" w:rsidP="70B6BE27" w:rsidRDefault="537CE16D" w14:paraId="786B4087" w14:textId="3309D731">
+          <w:p w14:paraId="786B4087" w14:textId="3309D731" w:rsidR="450D8D42" w:rsidRDefault="537CE16D" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="7E53A21A">
+            <w:r w:rsidR="7E53A21A" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Joint R&amp;D symposium with Hywel Dda was held in October, celebrating Research and Innovation and identifying regional priorities;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="450D8D42" w:rsidP="70B6BE27" w:rsidRDefault="450D8D42" w14:paraId="12E91597" w14:textId="62E79760">
+          <w:p w14:paraId="12E91597" w14:textId="62E79760" w:rsidR="450D8D42" w:rsidRDefault="450D8D42" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Feedback from symposium was being collated for use by the Regional Research, Innovation and Excellence Workstream;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="008C2D28" w:rsidR="5D68D2CA" w:rsidP="67AF1FF3" w:rsidRDefault="7E53A21A" w14:paraId="644C2434" w14:textId="1BE286E3">
+          <w:p w14:paraId="644C2434" w14:textId="1BE286E3" w:rsidR="5D68D2CA" w:rsidRPr="008C2D28" w:rsidRDefault="7E53A21A" w:rsidP="67AF1FF3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Partnership discussions were initiated with Swansea University School of Medicine to explore beneficial arrangements; updates would be reported to the Committee.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5D68D2CA" w:rsidP="67AF1FF3" w:rsidRDefault="05BDA4BA" w14:paraId="3D788C69" w14:textId="4A037647">
+          <w:p w14:paraId="3D788C69" w14:textId="4A037647" w:rsidR="5D68D2CA" w:rsidRDefault="05BDA4BA" w:rsidP="67AF1FF3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">AG welcomed the establishment of the new Governance Group for R&amp;D highlighting it would provide useful regular progress reports to the </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="39D8D840">
+            <w:r w:rsidR="39D8D840" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ommittee against agreed metrics.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5D68D2CA" w:rsidP="67AF1FF3" w:rsidRDefault="05BDA4BA" w14:paraId="112507A8" w14:textId="796356B6">
+          <w:p w14:paraId="112507A8" w14:textId="796356B6" w:rsidR="5D68D2CA" w:rsidRDefault="05BDA4BA" w:rsidP="67AF1FF3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ asked how the broader strategic approach to research aligned with organisational priorities and whether this Committee should have a role in oversight of that alignment. </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="124FEBC0">
+            <w:r w:rsidR="124FEBC0" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>NZ</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> requested clarity on how strategic priorities and emerging opportunities </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="056FEE99">
+            <w:r w:rsidR="056FEE99" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>re being balanced.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6A068585" w:rsidP="70B6BE27" w:rsidRDefault="6A068585" w14:paraId="10A9AF5F" w14:textId="3A7F6B1E">
+          <w:p w14:paraId="10A9AF5F" w14:textId="3A7F6B1E" w:rsidR="6A068585" w:rsidRDefault="6A068585" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="41E18573">
+            <w:r w:rsidR="41E18573" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">W </w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>acknowledged the importance of the question and explained that R&amp;D now ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="2150283A">
+            <w:r w:rsidR="2150283A" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">d </w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">a dedicated section in the </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="6DD4EAA2">
+            <w:r w:rsidR="6DD4EAA2" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>nnual plan. Work ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="07AC1580">
+            <w:r w:rsidR="07AC1580" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> begun to map research objectives against strategic goals, and the team </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="0DDECA8F">
+            <w:r w:rsidR="0DDECA8F" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s contributing to horizon scanning for the Clinical Services Plan to ensure integration of research priorities into future planning.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6A068585" w:rsidP="70B6BE27" w:rsidRDefault="6A068585" w14:paraId="2B89F61E" w14:textId="4FDD064F">
+          <w:p w14:paraId="2B89F61E" w14:textId="4FDD064F" w:rsidR="6A068585" w:rsidRDefault="6A068585" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="637B6924">
+            <w:r w:rsidR="637B6924" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Z</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> agreed this </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="782A97B5">
+            <w:r w:rsidR="782A97B5" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">s a positive step and emphasised that the next stage </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="1332235F">
+            <w:r w:rsidR="1332235F" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">s for the </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="36B7E04E">
+            <w:r w:rsidR="36B7E04E" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ommittee to have visibility of these objectives and understand its role within the governance arrangements described.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5D68D2CA" w:rsidP="70B6BE27" w:rsidRDefault="5D68D2CA" w14:paraId="05EA019B" w14:textId="604E1F6D">
+          <w:p w14:paraId="05EA019B" w14:textId="604E1F6D" w:rsidR="5D68D2CA" w:rsidRDefault="5D68D2CA" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00895050" w:rsidP="70B6BE27" w:rsidRDefault="7312392F" w14:paraId="11DBD758" w14:textId="7B3A05A0">
+          <w:p w14:paraId="11DBD758" w14:textId="7B3A05A0" w:rsidR="00895050" w:rsidRDefault="7312392F" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1E09A860">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00736EE4" w:rsidP="1E09A860" w:rsidRDefault="00736EE4" w14:paraId="1C63871A" w14:textId="57155911">
+          <w:p w14:paraId="1C63871A" w14:textId="57155911" w:rsidR="00736EE4" w:rsidRDefault="00736EE4" w:rsidP="1E09A860">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1E09A860">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
@@ -9038,6970 +9054,6998 @@
               <w:t xml:space="preserve"> to </w:t>
             </w:r>
             <w:r w:rsidRPr="1E09A860">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>advise</w:t>
             </w:r>
             <w:r w:rsidRPr="1E09A860">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> the Board that SBUHB had received funding from the Connecting Care Programme to roll out enhanced digital systems in Mental Health and Community Services, particularly to strengthen the sharing of data with social care.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00857FEA" w:rsidR="0074095A" w:rsidP="149D9907" w:rsidRDefault="674BC7C0" w14:paraId="6F8C5803" w14:textId="0D26F667">
+          <w:p w14:paraId="6F8C5803" w14:textId="0D26F667" w:rsidR="0074095A" w:rsidRPr="00857FEA" w:rsidRDefault="674BC7C0" w:rsidP="149D9907">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="70"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="149D9907">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>AGREED</w:t>
             </w:r>
             <w:r w:rsidRPr="149D9907">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="149D9907" w:rsidR="3C14B3F7">
+            <w:r w:rsidR="3C14B3F7" w:rsidRPr="149D9907">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">to </w:t>
             </w:r>
-            <w:r w:rsidRPr="149D9907" w:rsidR="3D3E67BB">
+            <w:r w:rsidR="3D3E67BB" w:rsidRPr="149D9907">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>support</w:t>
             </w:r>
-            <w:r w:rsidRPr="149D9907" w:rsidR="3C14B3F7">
+            <w:r w:rsidR="3C14B3F7" w:rsidRPr="149D9907">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="149D9907" w:rsidR="3C14B3F7">
+            <w:r w:rsidR="3C14B3F7" w:rsidRPr="149D9907">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
-            <w:r w:rsidRPr="149D9907" w:rsidR="4CEEE4AB">
+            <w:r w:rsidR="4CEEE4AB" w:rsidRPr="149D9907">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Research &amp; Development Governance Group's Terms of Reference.  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00857FEA" w:rsidR="0074095A" w:rsidP="70B6BE27" w:rsidRDefault="2FFF4B18" w14:paraId="7655F676" w14:textId="05706A45">
+          <w:p w14:paraId="7655F676" w14:textId="05706A45" w:rsidR="0074095A" w:rsidRPr="00857FEA" w:rsidRDefault="2FFF4B18" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="70"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Acknowledged </w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Research and Development Governance Group Report.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="63D1FE15" w14:paraId="79E26A59" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="79E26A59" w14:textId="77777777" w:rsidTr="63D1FE15">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="00306909" w:rsidRDefault="7074AE53" w14:paraId="007444BC" w14:textId="24B2FAD4">
+          <w:p w14:paraId="007444BC" w14:textId="24B2FAD4" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="7074AE53" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="5D68D2CA" w:rsidR="738F3DE9">
+            <w:r w:rsidR="738F3DE9" w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="5D68D2CA" w:rsidR="4A24799F">
+            <w:r w:rsidR="4A24799F" w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="67AF1FF3" w:rsidRDefault="20F53BB8" w14:paraId="077DA2FD" w14:textId="0BA0FD62">
+          <w:p w14:paraId="077DA2FD" w14:textId="0BA0FD62" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="20F53BB8" w:rsidP="67AF1FF3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>NHS W</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="1E15478A">
+            <w:r w:rsidR="1E15478A" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ALES APP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="63D1FE15" w14:paraId="38405557" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="38405557" w14:textId="77777777" w:rsidTr="63D1FE15">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="00306909" w:rsidRDefault="007D1E50" w14:paraId="51AA951D" w14:textId="77777777">
+          <w:p w14:paraId="51AA951D" w14:textId="77777777" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="007D1E50" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="6C66339A" w:rsidP="70B6BE27" w:rsidRDefault="7FE1EA54" w14:paraId="7C56CB4D" w14:textId="7018AB95">
+          <w:p w14:paraId="7C56CB4D" w14:textId="7018AB95" w:rsidR="6C66339A" w:rsidRDefault="7FE1EA54" w:rsidP="70B6BE27">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>DR</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="4CFFF196">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="4CFFF196" w:rsidRPr="70B6BE27">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> presented the </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="030EF3A1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="030EF3A1" w:rsidRPr="70B6BE27">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>NHS Wales App plan update</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="4CFFF196">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="4CFFF196" w:rsidRPr="70B6BE27">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> and highlighted the following key points:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6C66339A" w:rsidP="70B6BE27" w:rsidRDefault="2111E04D" w14:paraId="62A3E57F" w14:textId="46E3F0AF">
+          <w:p w14:paraId="62A3E57F" w14:textId="46E3F0AF" w:rsidR="6C66339A" w:rsidRDefault="2111E04D" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>NHS Wales App users increased from 71,000 to nearly 75,000;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6C66339A" w:rsidP="70B6BE27" w:rsidRDefault="2111E04D" w14:paraId="395FB1B1" w14:textId="1E2BC229">
+          <w:p w14:paraId="395FB1B1" w14:textId="1E2BC229" w:rsidR="6C66339A" w:rsidRDefault="2111E04D" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The SBUHB Patient Portal was approaching 40,000 users, boosted by September text campaign (10,000 new registrations);</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6C66339A" w:rsidP="70B6BE27" w:rsidRDefault="2111E04D" w14:paraId="309AEA33" w14:textId="6A9C2A72">
+          <w:p w14:paraId="309AEA33" w14:textId="6A9C2A72" w:rsidR="6C66339A" w:rsidRDefault="2111E04D" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The NHS Wales App primarily supported repeat prescription ordering (contractual for GPs) and appointment booking (non-contractual, discretionary for practices</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6C66339A" w:rsidP="70B6BE27" w:rsidRDefault="51871B1A" w14:paraId="45E66096" w14:textId="11A60D6A">
+          <w:p w14:paraId="45E66096" w14:textId="11A60D6A" w:rsidR="6C66339A" w:rsidRDefault="51871B1A" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>SBUHB performs strongly on repeat prescriptions (23,500 orders per month); appointment booking adoption remained low Nationally;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6C66339A" w:rsidP="70B6BE27" w:rsidRDefault="2111E04D" w14:paraId="5CA3BB1C" w14:textId="0C858BE0">
+          <w:p w14:paraId="5CA3BB1C" w14:textId="0C858BE0" w:rsidR="6C66339A" w:rsidRDefault="2111E04D" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>New functionality for referral and outpatient appointment details went live on 31 October via a soft launch;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6C66339A" w:rsidP="70B6BE27" w:rsidRDefault="2111E04D" w14:paraId="31E27F2F" w14:textId="09CE0796">
+          <w:p w14:paraId="31E27F2F" w14:textId="09CE0796" w:rsidR="6C66339A" w:rsidRDefault="2111E04D" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Minor defects were identified; mitigations and fixes were implemented Nationally. Patient communications scheduled were planned imminently;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6C66339A" w:rsidP="70B6BE27" w:rsidRDefault="2111E04D" w14:paraId="05DB10C0" w14:textId="0A6451DB">
+          <w:p w14:paraId="05DB10C0" w14:textId="0A6451DB" w:rsidR="6C66339A" w:rsidRDefault="2111E04D" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>There was no National PR campaign yet; local promotion continued cautiously pending Welsh Government messaging;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6C66339A" w:rsidP="70B6BE27" w:rsidRDefault="2111E04D" w14:paraId="1F780815" w14:textId="5FECD1FC">
+          <w:p w14:paraId="1F780815" w14:textId="5FECD1FC" w:rsidR="6C66339A" w:rsidRDefault="2111E04D" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The SBUHB benefited from full integration with patient portal, offering richer features (blood results, clinic letters);</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00261516" w:rsidR="6C66339A" w:rsidP="67AF1FF3" w:rsidRDefault="51871B1A" w14:paraId="30EA3380" w14:textId="15CF5E15">
+          <w:p w14:paraId="30EA3380" w14:textId="15CF5E15" w:rsidR="6C66339A" w:rsidRPr="00261516" w:rsidRDefault="51871B1A" w:rsidP="67AF1FF3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The NHS Wales App targeted users while the SBUHB Patient Portal focused on outpatient activity and long-term condition patients to drive efficiency and reduce paper correspondence.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6C66339A" w:rsidP="70B6BE27" w:rsidRDefault="60B05DFE" w14:paraId="7D6C80B5" w14:textId="2C2FD446">
+          <w:p w14:paraId="7D6C80B5" w14:textId="2C2FD446" w:rsidR="6C66339A" w:rsidRDefault="60B05DFE" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AG suggested raising the profile of comparative cluster engagement with GP practices and asked whether the Health Board had a measure of the benefits being realised from digital adoption. AG highlighted the need to quantify both financial and non-financial benefits, such as reductions in calls to GP practices and efficiencies from outpatient processes and requested a position statement on these benefits.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6C66339A" w:rsidP="70B6BE27" w:rsidRDefault="33DDFE14" w14:paraId="7AE13EB6" w14:textId="582328EE">
+          <w:p w14:paraId="7AE13EB6" w14:textId="582328EE" w:rsidR="6C66339A" w:rsidRDefault="33DDFE14" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="63D1FE15">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ACTION: MJ/DR</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6C66339A" w:rsidP="70B6BE27" w:rsidRDefault="6C66339A" w14:paraId="07B11EB0" w14:textId="117A9E4A">
+          <w:p w14:paraId="07B11EB0" w14:textId="117A9E4A" w:rsidR="6C66339A" w:rsidRDefault="6C66339A" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="6C66339A" w:rsidP="67AF1FF3" w:rsidRDefault="09C309C2" w14:paraId="7AFBBBEE" w14:textId="18802502">
+          <w:p w14:paraId="7AFBBBEE" w14:textId="18802502" w:rsidR="6C66339A" w:rsidRDefault="09C309C2" w:rsidP="67AF1FF3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="65495DEB">
+            <w:r w:rsidR="65495DEB" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> supported A</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="07ECAEC4">
+            <w:r w:rsidR="07ECAEC4" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">’s point, </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="292488E6">
+            <w:r w:rsidR="292488E6" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">highlighting </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>the considerable positive impact on the population and the Health Board, and emphasised the importance of demonstrating these benefits.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6C66339A" w:rsidP="67AF1FF3" w:rsidRDefault="09C309C2" w14:paraId="25B39051" w14:textId="216F30D0">
+          <w:p w14:paraId="25B39051" w14:textId="216F30D0" w:rsidR="6C66339A" w:rsidRDefault="09C309C2" w:rsidP="67AF1FF3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="16619820">
+            <w:r w:rsidR="16619820" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>J</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> agreed and confirmed discussions have started with the Primary Care Service Delivery Group lead to explore greater consistency across clusters. </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="69C1330B">
+            <w:r w:rsidR="69C1330B" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>MJ</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> acknowledged the need for the Health Board to take more control locally while continuing to work with </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="392E832C">
+            <w:r w:rsidR="392E832C" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ational colleagues, as wider adoption of the NHS Wales App would directly benefit the organisation.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6C66339A" w:rsidP="67AF1FF3" w:rsidRDefault="09C309C2" w14:paraId="3BCC4C07" w14:textId="17D179D4">
+          <w:p w14:paraId="3BCC4C07" w14:textId="17D179D4" w:rsidR="6C66339A" w:rsidRDefault="09C309C2" w:rsidP="67AF1FF3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="4D021F43">
+            <w:r w:rsidR="4D021F43" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> added that Dr James Chess w</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="1DCED7F0">
+            <w:r w:rsidR="1DCED7F0" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ould</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> raise related issues at an upcoming </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="5C662CC1">
+            <w:r w:rsidR="5C662CC1" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Local Medical Committee (</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>LMC</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="6BFE1CC1">
+            <w:r w:rsidR="6BFE1CC1" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> meeting and </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="6ECEAE36">
+            <w:r w:rsidR="6ECEAE36" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">highlighted </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">his role on the </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="51816B7B">
+            <w:r w:rsidR="51816B7B" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ational </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="15517516">
+            <w:r w:rsidR="15517516" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">pp </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="679CE2C4">
+            <w:r w:rsidR="679CE2C4" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>oard, which w</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="587EAC10">
+            <w:r w:rsidR="587EAC10" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ould</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> help coordinate cluster engagement. </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="484FA2B8">
+            <w:r w:rsidR="484FA2B8" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>DR</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="44C32241">
+            <w:r w:rsidR="44C32241" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">confirmed that benefit data for </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="5CD38086">
+            <w:r w:rsidR="5CD38086" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Patients Know Best (</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>PKB</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="462FD272">
+            <w:r w:rsidR="462FD272" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> and patient stories </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="7D9D752F">
+            <w:r w:rsidR="7D9D752F" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">re available and that </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="39B10D27">
+            <w:r w:rsidR="39B10D27" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ational work </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="5DCE102B">
+            <w:r w:rsidR="5DCE102B" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">s ongoing to define </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="1BC6F845">
+            <w:r w:rsidR="1BC6F845" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>pp benefits, which w</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="67DE2EE8">
+            <w:r w:rsidR="67DE2EE8" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ould </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>be shared when complete.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6C66339A" w:rsidP="70B6BE27" w:rsidRDefault="09C309C2" w14:paraId="62B1F173" w14:textId="1E95D5A3">
+          <w:p w14:paraId="62B1F173" w14:textId="1E95D5A3" w:rsidR="6C66339A" w:rsidRDefault="09C309C2" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="0815AECE">
+            <w:r w:rsidR="0815AECE" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Z</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> highlighted the ambitious timelines for delivery and suggested capturing lessons learned for future system rollouts. </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="215333EF">
+            <w:r w:rsidR="215333EF" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>NZ</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> raised the need to consider equity and alignment with the Health Board’s equality and population health objectives, recommending further work on targeting populations with limited access to </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="5CC58C62">
+            <w:r w:rsidR="5CC58C62" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">igital </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="1C26321F">
+            <w:r w:rsidR="1C26321F" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ervices.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6C66339A" w:rsidP="67AF1FF3" w:rsidRDefault="09C309C2" w14:paraId="3AAB884E" w14:textId="3C2DB56C">
+          <w:p w14:paraId="3AAB884E" w14:textId="3C2DB56C" w:rsidR="6C66339A" w:rsidRDefault="09C309C2" w:rsidP="67AF1FF3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="14A8E9F9">
+            <w:r w:rsidR="14A8E9F9" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>J</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="6A44FC60">
+            <w:r w:rsidR="6A44FC60" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">agreed and confirmed digital enablement </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="31D721D7">
+            <w:r w:rsidR="31D721D7" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">s embedded in </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="6A9D2E0F">
+            <w:r w:rsidR="6A9D2E0F" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">lanned </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="4129A5CD">
+            <w:r w:rsidR="4129A5CD" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">are strategies. </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="3883D27B">
+            <w:r w:rsidR="3883D27B" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>MJ</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> advised that PKB ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="1429FA15">
+            <w:r w:rsidR="1429FA15" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> been extended for two years due to the likelihood that NHS Wales App functionality w</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="1D952178">
+            <w:r w:rsidR="1D952178" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ould</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> not fully replace PKB within 12 months, with a longer-term aim to transition to the </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="1176EE77">
+            <w:r w:rsidR="1176EE77" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>pp.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6C66339A" w:rsidP="70B6BE27" w:rsidRDefault="09C309C2" w14:paraId="789147BA" w14:textId="6AC02BA4">
+          <w:p w14:paraId="789147BA" w14:textId="6AC02BA4" w:rsidR="6C66339A" w:rsidRDefault="09C309C2" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="6C2CFE27">
+            <w:r w:rsidR="6C2CFE27" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">K </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">queried how patient access to test results </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="57B27272">
+            <w:r w:rsidR="57B27272" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">s managed to avoid unnecessary alarm and increased calls. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6C66339A" w:rsidP="70B6BE27" w:rsidRDefault="60B05DFE" w14:paraId="3C736BEE" w14:textId="704245CD">
+          <w:p w14:paraId="3C736BEE" w14:textId="704245CD" w:rsidR="6C66339A" w:rsidRDefault="60B05DFE" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="3BBBEFB0">
+            <w:r w:rsidR="3BBBEFB0" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> responded that safeguards </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="2CCDF5C9">
+            <w:r w:rsidR="2CCDF5C9" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">re in place ensuring certain results </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="536CB416">
+            <w:r w:rsidR="536CB416" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>re withheld until clinicians ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="1D7FAB16">
+            <w:r w:rsidR="1D7FAB16" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> spoken to patients, with oversight provided by </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="7AD95048">
+            <w:r w:rsidR="7AD95048" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ssurance </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="287930BB">
+            <w:r w:rsidR="287930BB" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>roups.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6C66339A" w:rsidP="70B6BE27" w:rsidRDefault="6C66339A" w14:paraId="3A5CDD9C" w14:textId="6C45F6F2">
+          <w:p w14:paraId="3A5CDD9C" w14:textId="6C45F6F2" w:rsidR="6C66339A" w:rsidRDefault="6C66339A" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00AC4FF3" w:rsidP="70B6BE27" w:rsidRDefault="68DB9C64" w14:paraId="283B8720" w14:textId="71CEEC97">
+          <w:p w14:paraId="283B8720" w14:textId="71CEEC97" w:rsidR="00AC4FF3" w:rsidRDefault="68DB9C64" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00AC4FF3" w:rsidR="00AC4FF3" w:rsidP="1E09A860" w:rsidRDefault="172953B4" w14:paraId="648852F5" w14:textId="490EBFC5">
+          <w:p w14:paraId="648852F5" w14:textId="490EBFC5" w:rsidR="00AC4FF3" w:rsidRPr="00AC4FF3" w:rsidRDefault="172953B4" w:rsidP="1E09A860">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="106"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1E09A860">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidRPr="1E09A860" w:rsidR="20EB9E8E">
+            <w:r w:rsidR="20EB9E8E" w:rsidRPr="1E09A860">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>GREED</w:t>
             </w:r>
             <w:r w:rsidRPr="1E09A860">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> to </w:t>
             </w:r>
             <w:r w:rsidRPr="1E09A860">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">advise </w:t>
             </w:r>
             <w:r w:rsidRPr="1E09A860">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">the Board </w:t>
             </w:r>
-            <w:r w:rsidRPr="1E09A860" w:rsidR="7315E58C">
+            <w:r w:rsidR="7315E58C" w:rsidRPr="1E09A860">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:r w:rsidRPr="1E09A860" w:rsidR="7315E58C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="7315E58C" w:rsidRPr="1E09A860">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>here was good progress being made with the roll out of the NHS Wales App with over 1,000 new patients registering on a weekly basis. Along with the efforts being made to deliver the 2025-26 digital plan where there were some significant milestones to be achieved in the next quarter.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00AC4FF3" w:rsidR="00AC4FF3" w:rsidP="70B6BE27" w:rsidRDefault="26C1419C" w14:paraId="182756F9" w14:textId="299B2D4E">
+          <w:p w14:paraId="182756F9" w14:textId="299B2D4E" w:rsidR="00AC4FF3" w:rsidRPr="00AC4FF3" w:rsidRDefault="26C1419C" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="106"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Were assured </w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">by the NHS Wales App update. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C01F5" w:rsidTr="63D1FE15" w14:paraId="219E5BF5" w14:textId="77777777">
+      <w:tr w:rsidR="000C01F5" w14:paraId="219E5BF5" w14:textId="77777777" w:rsidTr="63D1FE15">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11057" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="000C01F5" w:rsidP="000C01F5" w:rsidRDefault="000C01F5" w14:paraId="17D5F97A" w14:textId="1FDD4983">
+          <w:p w14:paraId="17D5F97A" w14:textId="1FDD4983" w:rsidR="000C01F5" w:rsidRDefault="000C01F5" w:rsidP="000C01F5">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C01F5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">PART 5. </w:t>
             </w:r>
             <w:r w:rsidR="00587BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>DIGITAL PERFORMANCE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="63D1FE15" w14:paraId="3A268E6C" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="3A268E6C" w14:textId="77777777" w:rsidTr="63D1FE15">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="00AA4825" w:rsidP="00306909" w:rsidRDefault="306E5C27" w14:paraId="1F2ECAB9" w14:textId="105D76F0">
+          <w:p w14:paraId="1F2ECAB9" w14:textId="105D76F0" w:rsidR="00AA4825" w:rsidRPr="00277740" w:rsidRDefault="306E5C27" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>87</w:t>
             </w:r>
-            <w:r w:rsidRPr="5D68D2CA" w:rsidR="56872DEA">
+            <w:r w:rsidR="56872DEA" w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/2</w:t>
             </w:r>
-            <w:r w:rsidRPr="5D68D2CA" w:rsidR="52684A4D">
+            <w:r w:rsidR="52684A4D" w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="00C4040D" w:rsidP="5D68D2CA" w:rsidRDefault="17D6EE37" w14:paraId="6123EC21" w14:textId="498FE02C">
+          <w:p w14:paraId="6123EC21" w14:textId="498FE02C" w:rsidR="00C4040D" w:rsidRPr="00277740" w:rsidRDefault="17D6EE37" w:rsidP="5D68D2CA">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>OPERATIONAL PERFORMANCE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="63D1FE15" w14:paraId="31D5AA5F" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="31D5AA5F" w14:textId="77777777" w:rsidTr="63D1FE15">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="00306909" w:rsidRDefault="007D1E50" w14:paraId="432BB202" w14:textId="77777777">
+          <w:p w14:paraId="432BB202" w14:textId="77777777" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="007D1E50" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="00BF690A" w:rsidP="70B6BE27" w:rsidRDefault="17D6EE37" w14:paraId="0F691541" w14:textId="0AF0C5B6">
+          <w:p w14:paraId="0F691541" w14:textId="0AF0C5B6" w:rsidR="00BF690A" w:rsidRPr="00277740" w:rsidRDefault="17D6EE37" w:rsidP="70B6BE27">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>CM presented the Operational Performance update and highlighted the following key points:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00277740" w:rsidR="00BF690A" w:rsidP="70B6BE27" w:rsidRDefault="00BF690A" w14:paraId="3ABFFDDA" w14:textId="09733850">
+          <w:p w14:paraId="3ABFFDDA" w14:textId="09733850" w:rsidR="00BF690A" w:rsidRPr="00277740" w:rsidRDefault="00BF690A" w:rsidP="70B6BE27">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00277740" w:rsidR="00BF690A" w:rsidP="67AF1FF3" w:rsidRDefault="586B297D" w14:paraId="302A125E" w14:textId="3BA28C41">
+          <w:p w14:paraId="302A125E" w14:textId="3BA28C41" w:rsidR="00BF690A" w:rsidRPr="00277740" w:rsidRDefault="586B297D" w:rsidP="67AF1FF3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">There were </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="36D6F2E0">
+            <w:r w:rsidR="36D6F2E0" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="0337D8FA">
+            <w:r w:rsidR="0337D8FA" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">hree outages occurred between 1 July and 30 September; root causes </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="00D718DB">
+            <w:r w:rsidR="00D718DB" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">were </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="0337D8FA">
+            <w:r w:rsidR="0337D8FA" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>identified and fixes were applied;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00277740" w:rsidR="00BF690A" w:rsidP="70B6BE27" w:rsidRDefault="0337D8FA" w14:paraId="29BBAA89" w14:textId="736C8304">
+          <w:p w14:paraId="29BBAA89" w14:textId="736C8304" w:rsidR="00BF690A" w:rsidRPr="00277740" w:rsidRDefault="0337D8FA" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>The Firewall update at Morriston caused brief disruption to clinical systems; all systems were restored by 09:05;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00277740" w:rsidR="00BF690A" w:rsidP="67AF1FF3" w:rsidRDefault="00B57C20" w14:paraId="48F00D3C" w14:textId="0EA6E026">
+          <w:p w14:paraId="48F00D3C" w14:textId="0EA6E026" w:rsidR="00BF690A" w:rsidRPr="00277740" w:rsidRDefault="00B57C20" w:rsidP="67AF1FF3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>An issue</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="0337D8FA">
+            <w:r w:rsidR="0337D8FA" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> arose due to old and new technology running in parallel during major infrastructure investment; automated failover </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">had </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="0337D8FA">
+            <w:r w:rsidR="0337D8FA" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>now</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> been</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="0337D8FA">
+            <w:r w:rsidR="0337D8FA" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> implemented;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00277740" w:rsidR="00BF690A" w:rsidP="67AF1FF3" w:rsidRDefault="00B57C20" w14:paraId="1B679039" w14:textId="724FF6ED">
+          <w:p w14:paraId="1B679039" w14:textId="724FF6ED" w:rsidR="00BF690A" w:rsidRPr="00277740" w:rsidRDefault="00B57C20" w:rsidP="67AF1FF3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>The l</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="0337D8FA">
+            <w:r w:rsidR="0337D8FA" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">essons learned </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">were </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="0337D8FA">
+            <w:r w:rsidR="0337D8FA" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>documented in</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> the</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="0337D8FA">
+            <w:r w:rsidR="0337D8FA" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> appendix; Cisco acknowledged fault and provided a new firewall worth £200k as a goodwill gesture;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005430B9" w:rsidR="00BF690A" w:rsidP="70B6BE27" w:rsidRDefault="0337D8FA" w14:paraId="0671B701" w14:textId="1BB4391D">
+          <w:p w14:paraId="0671B701" w14:textId="1BB4391D" w:rsidR="00BF690A" w:rsidRPr="005430B9" w:rsidRDefault="0337D8FA" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Previous concerns regarding recruitment in the apps and data quality team were resolved; successful appointments were made, providing assurance on capacity.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00277740" w:rsidR="00BF690A" w:rsidP="67AF1FF3" w:rsidRDefault="01C1BCBF" w14:paraId="2B406100" w14:textId="02DF10FB">
+          <w:p w14:paraId="2B406100" w14:textId="02DF10FB" w:rsidR="00BF690A" w:rsidRPr="00277740" w:rsidRDefault="01C1BCBF" w:rsidP="67AF1FF3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>AG highlighted that the recent incident demonstrated the effectiveness of backup systems in restoring services quickly. AG emphasised the importance of capturing lessons learned from successful responses, not just failures, and sharing those across SBUHB.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00277740" w:rsidR="00BF690A" w:rsidP="67AF1FF3" w:rsidRDefault="01C1BCBF" w14:paraId="32F1FF96" w14:textId="052D3D93">
+          <w:p w14:paraId="32F1FF96" w14:textId="052D3D93" w:rsidR="00BF690A" w:rsidRPr="00277740" w:rsidRDefault="01C1BCBF" w:rsidP="67AF1FF3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>NZ agreed and stressed that positive practices should be communicated widely to promote organisational learning. NZ highlighted the need for a consistent approach to sharing what works well.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00277740" w:rsidR="00BF690A" w:rsidP="67AF1FF3" w:rsidRDefault="01C1BCBF" w14:paraId="4E56C3E5" w14:textId="322F32D9">
+          <w:p w14:paraId="4E56C3E5" w14:textId="322F32D9" w:rsidR="00BF690A" w:rsidRPr="00277740" w:rsidRDefault="01C1BCBF" w:rsidP="67AF1FF3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>CM supported these points, acknowledging that SBUHB did not share enough positive outcomes. CM added that the incident also highlighted a few single points of failure that need addressing.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00277740" w:rsidR="00BF690A" w:rsidP="70B6BE27" w:rsidRDefault="482096C9" w14:paraId="67B1805F" w14:textId="1C571E47">
+          <w:p w14:paraId="67B1805F" w14:textId="1C571E47" w:rsidR="00BF690A" w:rsidRPr="00277740" w:rsidRDefault="482096C9" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="5394BB77">
+            <w:r w:rsidR="5394BB77" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>J</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> commended </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="59C8BB82">
+            <w:r w:rsidR="59C8BB82" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>SBUHB’s</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> improving ability to respond to incidents, </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="49E963D0">
+            <w:r w:rsidR="49E963D0" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>highlighting</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> the effectiveness of emergency preparedness measures. </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="37A5F75A">
+            <w:r w:rsidR="37A5F75A" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>MJ</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> highlighted the structured response process, including silver and gold cells, as a key factor in managing recent outages successfully.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00277740" w:rsidR="00BF690A" w:rsidP="67AF1FF3" w:rsidRDefault="62BFE67E" w14:paraId="084CAC19" w14:textId="1B532AB2">
+          <w:p w14:paraId="084CAC19" w14:textId="1B532AB2" w:rsidR="00BF690A" w:rsidRPr="00277740" w:rsidRDefault="62BFE67E" w:rsidP="67AF1FF3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>AG commended the report and highlighted that while incidents had occurred, the organisation was adapting to the reality that outages would happen. AG emphasised the importance of response and resilience planning, including designing systems with alternative routes for access. AG highlighted</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="5D6BDBD0">
+            <w:r w:rsidR="5D6BDBD0" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="5D6BDBD0">
+            <w:r w:rsidR="5D6BDBD0" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Electronic Medical Emergency Retrieval and Transfer System</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="1B73A335">
+            <w:r w:rsidR="1B73A335" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>EMRTS</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="66C38D07">
+            <w:r w:rsidR="66C38D07" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> resilience as positive and expressed interest in understanding how it worked. AG raised concerns about the extended VPN outage and asked for </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">clarification on fallback arrangements, including BT Wi-Fi access, which </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="07917168">
+            <w:r w:rsidR="07917168" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">AG expressed was </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>valuable for inpatients.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00277740" w:rsidR="00BF690A" w:rsidP="67AF1FF3" w:rsidRDefault="62BFE67E" w14:paraId="07863993" w14:textId="34044EE7">
+          <w:p w14:paraId="07863993" w14:textId="34044EE7" w:rsidR="00BF690A" w:rsidRPr="00277740" w:rsidRDefault="62BFE67E" w:rsidP="67AF1FF3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="4718D446">
+            <w:r w:rsidR="4718D446" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> confirmed that during the VPN outage, the </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="10030377">
+            <w:r w:rsidR="10030377" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ational VPN was used without significant issues. </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="1A5A1BBA">
+            <w:r w:rsidR="1A5A1BBA" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">CM </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>explained that the single point of failure affecting VPN, BT Wi-Fi, and EMRTS access was due to infrastructure limitations. EMRTS relie</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="46CCAC1B">
+            <w:r w:rsidR="46CCAC1B" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> on a </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="630B944E">
+            <w:r w:rsidR="630B944E" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ational </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="07EA5B34">
+            <w:r w:rsidR="07EA5B34" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ervice for </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="0D615621">
+            <w:r w:rsidR="0D615621" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">linical </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="5547D86B">
+            <w:r w:rsidR="5547D86B" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ystem </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="5FD80C9F">
+            <w:r w:rsidR="5FD80C9F" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>ccess, which could not be routed through DHCW during the incident. C</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="2F31E6E9">
+            <w:r w:rsidR="2F31E6E9" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> advised that the solution </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="7BE8EEE8">
+            <w:r w:rsidR="7BE8EEE8" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">s to implement a second internet link, which would eliminate these single points of failure. Costing work </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="292451E0">
+            <w:r w:rsidR="292451E0" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>was</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> underway, and a proposal for investment w</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="4E574023">
+            <w:r w:rsidR="4E574023" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ould </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>be brought forward following lessons learned.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00277740" w:rsidR="00BF690A" w:rsidP="70B6BE27" w:rsidRDefault="6D1567AB" w14:paraId="3E26D5BD" w14:textId="44338EF9">
+          <w:p w14:paraId="3E26D5BD" w14:textId="44338EF9" w:rsidR="00BF690A" w:rsidRPr="00277740" w:rsidRDefault="6D1567AB" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00277740" w:rsidR="00D6130F" w:rsidP="1E09A860" w:rsidRDefault="35590B72" w14:paraId="7E58DAFA" w14:textId="04A68850">
+          <w:p w14:paraId="7E58DAFA" w14:textId="04A68850" w:rsidR="00D6130F" w:rsidRPr="00277740" w:rsidRDefault="35590B72" w:rsidP="1E09A860">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="106"/>
               </w:numPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="1E09A860">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidRPr="1E09A860" w:rsidR="67EFDA73">
+            <w:r w:rsidR="67EFDA73" w:rsidRPr="1E09A860">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>GREED</w:t>
             </w:r>
             <w:r w:rsidRPr="1E09A860">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> to </w:t>
             </w:r>
             <w:r w:rsidRPr="1E09A860">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>assure</w:t>
             </w:r>
             <w:r w:rsidRPr="1E09A860">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> the Board</w:t>
             </w:r>
-            <w:r w:rsidRPr="1E09A860" w:rsidR="46D255D7">
+            <w:r w:rsidR="46D255D7" w:rsidRPr="1E09A860">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="1E09A860" w:rsidR="456E08B3">
+            <w:r w:rsidR="456E08B3" w:rsidRPr="1E09A860">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">that Operational performance </w:t>
             </w:r>
-            <w:r w:rsidRPr="1E09A860" w:rsidR="15D5DA22">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="15D5DA22" w:rsidRPr="1E09A860">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>was being managed, with strong incident response and resilience planning embedded in system design. Technology refresh programmes and alternative access routes for critical systems demonstrated a proactive approach to continuity. Recent outages were resolved promptly, and contingency measures, such as fallback VPN and patient Wi-Fi were in place to safeguard Clinical Operations and Patient Experience.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="5D68D2CA" w:rsidTr="63D1FE15" w14:paraId="7B6C9C40" w14:textId="77777777">
+      <w:tr w:rsidR="5D68D2CA" w14:paraId="7B6C9C40" w14:textId="77777777" w:rsidTr="63D1FE15">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="456E08B3" w:rsidP="5D68D2CA" w:rsidRDefault="456E08B3" w14:paraId="3604A61A" w14:textId="5D3A094E">
+          <w:p w14:paraId="3604A61A" w14:textId="5D3A094E" w:rsidR="456E08B3" w:rsidRDefault="456E08B3" w:rsidP="5D68D2CA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>88/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="456E08B3" w:rsidP="70B6BE27" w:rsidRDefault="456E08B3" w14:paraId="1054CCE8" w14:textId="217F8D32">
+          <w:p w14:paraId="1054CCE8" w14:textId="217F8D32" w:rsidR="456E08B3" w:rsidRDefault="456E08B3" w:rsidP="70B6BE27">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>BUSINESS INTELLIGENCE AND ANALYTICALS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="5D68D2CA" w:rsidTr="63D1FE15" w14:paraId="1FF80644" w14:textId="77777777">
+      <w:tr w:rsidR="5D68D2CA" w14:paraId="1FF80644" w14:textId="77777777" w:rsidTr="63D1FE15">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="5D68D2CA" w:rsidP="5D68D2CA" w:rsidRDefault="5D68D2CA" w14:paraId="0DB88EE6" w14:textId="70CBE6C5">
+          <w:p w14:paraId="0DB88EE6" w14:textId="70CBE6C5" w:rsidR="5D68D2CA" w:rsidRDefault="5D68D2CA" w:rsidP="5D68D2CA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="73169DE7" w:rsidP="70B6BE27" w:rsidRDefault="73169DE7" w14:paraId="16F7656C" w14:textId="241A4407">
+          <w:p w14:paraId="16F7656C" w14:textId="241A4407" w:rsidR="73169DE7" w:rsidRDefault="73169DE7" w:rsidP="70B6BE27">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">LM </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="456E08B3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="456E08B3" w:rsidRPr="70B6BE27">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>presented the Business Intelligence and</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="5E14FA7C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="5E14FA7C" w:rsidRPr="70B6BE27">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="456E08B3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="456E08B3" w:rsidRPr="70B6BE27">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Analytics update including Dashboards, Usage Statistics and highlighted the following key points:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5D68D2CA" w:rsidP="70B6BE27" w:rsidRDefault="5D68D2CA" w14:paraId="6FF9B121" w14:textId="33B7D4FF">
+          <w:p w14:paraId="6FF9B121" w14:textId="33B7D4FF" w:rsidR="5D68D2CA" w:rsidRDefault="5D68D2CA" w:rsidP="70B6BE27">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="243B479E" w:rsidP="70B6BE27" w:rsidRDefault="243B479E" w14:paraId="77F4EC8E" w14:textId="59EB25AA">
+          <w:p w14:paraId="77F4EC8E" w14:textId="59EB25AA" w:rsidR="243B479E" w:rsidRDefault="243B479E" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The report covers developments since May, including items discussed in last month’s </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="2336BB6E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="2336BB6E" w:rsidRPr="70B6BE27">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>briefing</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> session;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="243B479E" w:rsidP="70B6BE27" w:rsidRDefault="243B479E" w14:paraId="614EA917" w14:textId="1D4A96D1">
+          <w:p w14:paraId="614EA917" w14:textId="1D4A96D1" w:rsidR="243B479E" w:rsidRDefault="243B479E" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AI was applied to support dashboards during flu season, particularly vaccination monitoring;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="243B479E" w:rsidP="70B6BE27" w:rsidRDefault="243B479E" w14:paraId="60B2CFCB" w14:textId="7C7CF84D">
+          <w:p w14:paraId="60B2CFCB" w14:textId="7C7CF84D" w:rsidR="243B479E" w:rsidRDefault="243B479E" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Data Literacy programme continued with 50 staff trained; now integrated into ESR for self-booking;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="243B479E" w:rsidP="70B6BE27" w:rsidRDefault="243B479E" w14:paraId="6E2B8870" w14:textId="2AAD8E7C">
+          <w:p w14:paraId="6E2B8870" w14:textId="2AAD8E7C" w:rsidR="243B479E" w:rsidRDefault="243B479E" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Training had expanded with three Business Intelligence (BI) modules now offered;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="243B479E" w:rsidP="70B6BE27" w:rsidRDefault="243B479E" w14:paraId="6044AE51" w14:textId="74002973">
+          <w:p w14:paraId="6044AE51" w14:textId="74002973" w:rsidR="243B479E" w:rsidRDefault="243B479E" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>173 reports and dashboards were accessed by 462 users in the last four weeks;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="243B479E" w:rsidP="70B6BE27" w:rsidRDefault="243B479E" w14:paraId="608F8D7C" w14:textId="6800E739">
+          <w:p w14:paraId="608F8D7C" w14:textId="6800E739" w:rsidR="243B479E" w:rsidRDefault="243B479E" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Numbers show significant and ongoing increase in engagement;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="243B479E" w:rsidP="70B6BE27" w:rsidRDefault="243B479E" w14:paraId="1BBF4EFA" w14:textId="5B43D199">
+          <w:p w14:paraId="1BBF4EFA" w14:textId="5B43D199" w:rsidR="243B479E" w:rsidRDefault="243B479E" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Quality Safety Dashboard presented to Independent Members and Medical Director; positive feedback was received, and a further session was planned.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5D68D2CA" w:rsidP="70B6BE27" w:rsidRDefault="55CED8F9" w14:paraId="2EFA631D" w14:textId="34EE2F29">
+          <w:p w14:paraId="2EFA631D" w14:textId="34EE2F29" w:rsidR="5D68D2CA" w:rsidRDefault="55CED8F9" w:rsidP="70B6BE27">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>NZ commended the progress on BI developments and highlighted the importance of structured analysis and narrative to help different audiences interpret data effectively. NZ asked whether sufficient capacity existed to maintain this work at both Operational and Governance levels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5D68D2CA" w:rsidP="70B6BE27" w:rsidRDefault="55CED8F9" w14:paraId="20CABEE9" w14:textId="467016FA">
+          <w:p w14:paraId="20CABEE9" w14:textId="467016FA" w:rsidR="5D68D2CA" w:rsidRDefault="55CED8F9" w:rsidP="70B6BE27">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>LM acknowledged the challenge of balancing priorities and capacity but confirmed that the team was managing effectively by promoting data literacy and engaging business leads. LM highlighted the need to raise awareness of achievements and emphasised that while current support was adequate, additional resources may be required in future to sustain growth and manage increasing demand.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5D68D2CA" w:rsidP="70B6BE27" w:rsidRDefault="55CED8F9" w14:paraId="0F0FF785" w14:textId="1D549F06">
+          <w:p w14:paraId="0F0FF785" w14:textId="1D549F06" w:rsidR="5D68D2CA" w:rsidRDefault="55CED8F9" w:rsidP="70B6BE27">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="25B450A2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="25B450A2" w:rsidRPr="70B6BE27">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> praised the proactive approach and impact of the system at </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="3AF88885">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="3AF88885" w:rsidRPr="70B6BE27">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">orporate and </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="5998BCB2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="5998BCB2" w:rsidRPr="70B6BE27">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">ervice </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="685612D0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="685612D0" w:rsidRPr="70B6BE27">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">roup levels. </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="15B78168">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="15B78168" w:rsidRPr="70B6BE27">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">RK </w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>raised a concern about continuity when Deloitte exit</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="2118D32B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="2118D32B" w:rsidRPr="70B6BE27">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> in March</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="1818D2C9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="1818D2C9" w:rsidRPr="70B6BE27">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2026</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>, given their current work on dashboards, and asked how this knowledge w</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="3F89F275">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="3F89F275" w:rsidRPr="70B6BE27">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>ould</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> be retained.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5D68D2CA" w:rsidP="70B6BE27" w:rsidRDefault="55CED8F9" w14:paraId="3477097E" w14:textId="7AF9BFC9">
+          <w:p w14:paraId="3477097E" w14:textId="7AF9BFC9" w:rsidR="5D68D2CA" w:rsidRDefault="55CED8F9" w:rsidP="70B6BE27">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="02488465">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="02488465" w:rsidRPr="70B6BE27">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> confirmed that discussions with Deloitte </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="6E7D8CE7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="6E7D8CE7" w:rsidRPr="70B6BE27">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">re ongoing to secure handover arrangements and ensure continuity. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5D68D2CA" w:rsidP="70B6BE27" w:rsidRDefault="55CED8F9" w14:paraId="4F301538" w14:textId="04204A94">
+          <w:p w14:paraId="4F301538" w14:textId="04204A94" w:rsidR="5D68D2CA" w:rsidRDefault="55CED8F9" w:rsidP="70B6BE27">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="06DD3FB8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="06DD3FB8" w:rsidRPr="70B6BE27">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>J</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> agreed and stressed the importance of capturing Deloitte’s work to avoid gaps, </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="0C203340">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="0C203340" w:rsidRPr="70B6BE27">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">highlighting </w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">previous challenges when external support ended. </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="37EF4953">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="37EF4953" w:rsidRPr="70B6BE27">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>MJ</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> highlighted the need for investment in analytical capacity to move from reactive reporting to proactive system-wide analysis, enabling identification of issues and opportunities for service improvement.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="522712B0" w:rsidP="70B6BE27" w:rsidRDefault="522712B0" w14:paraId="28F6ED6B" w14:textId="10FE88B5">
+          <w:p w14:paraId="28F6ED6B" w14:textId="10FE88B5" w:rsidR="522712B0" w:rsidRDefault="522712B0" w:rsidP="70B6BE27">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1E09A860">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>AG</w:t>
             </w:r>
-            <w:r w:rsidRPr="1E09A860" w:rsidR="55CED8F9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="55CED8F9" w:rsidRPr="1E09A860">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> welcomed the operational impact of </w:t>
             </w:r>
-            <w:r w:rsidRPr="1E09A860" w:rsidR="61C6E0CC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="61C6E0CC" w:rsidRPr="1E09A860">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>BI</w:t>
             </w:r>
-            <w:r w:rsidRPr="1E09A860" w:rsidR="55CED8F9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="55CED8F9" w:rsidRPr="1E09A860">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> tools in supporting service delivery, not just retrospective reporting. </w:t>
             </w:r>
-            <w:r w:rsidRPr="1E09A860" w:rsidR="61F15BC6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="61F15BC6" w:rsidRPr="1E09A860">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>AG</w:t>
             </w:r>
-            <w:r w:rsidRPr="1E09A860" w:rsidR="55CED8F9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="55CED8F9" w:rsidRPr="1E09A860">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> supported capturing Deloitte’s outputs and suggested exploring the potential of the National Data Repository (NDR) for benchmarking and international comparisons. A</w:t>
             </w:r>
-            <w:r w:rsidRPr="1E09A860" w:rsidR="7854DF98">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="7854DF98" w:rsidRPr="1E09A860">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
-            <w:r w:rsidRPr="1E09A860" w:rsidR="55CED8F9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="55CED8F9" w:rsidRPr="1E09A860">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> proposed developing a paper on this for the </w:t>
             </w:r>
-            <w:r w:rsidRPr="1E09A860" w:rsidR="32261060">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="32261060" w:rsidRPr="1E09A860">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidRPr="1E09A860" w:rsidR="55CED8F9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="55CED8F9" w:rsidRPr="1E09A860">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">ommittee and </w:t>
             </w:r>
-            <w:r w:rsidRPr="1E09A860" w:rsidR="63E9BD00">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="63E9BD00" w:rsidRPr="1E09A860">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>highlighted</w:t>
             </w:r>
-            <w:r w:rsidRPr="1E09A860" w:rsidR="55CED8F9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="55CED8F9" w:rsidRPr="1E09A860">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> the need to optimise analytical resources across the organisation.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="32AFFF1E" w:rsidP="1E09A860" w:rsidRDefault="32AFFF1E" w14:paraId="65E9D3EC" w14:textId="69BB19FB">
+          <w:p w14:paraId="65E9D3EC" w14:textId="69BB19FB" w:rsidR="32AFFF1E" w:rsidRDefault="32AFFF1E" w:rsidP="1E09A860">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1E09A860">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ACTION: MJ/LM)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5D68D2CA" w:rsidP="70B6BE27" w:rsidRDefault="5D68D2CA" w14:paraId="470601C5" w14:textId="1AD8D993">
+          <w:p w14:paraId="470601C5" w14:textId="1AD8D993" w:rsidR="5D68D2CA" w:rsidRDefault="5D68D2CA" w:rsidP="70B6BE27">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="5D68D2CA" w:rsidP="70B6BE27" w:rsidRDefault="2E4F914E" w14:paraId="43073B9A" w14:textId="7BB3B673">
+          <w:p w14:paraId="43073B9A" w14:textId="7BB3B673" w:rsidR="5D68D2CA" w:rsidRDefault="2E4F914E" w:rsidP="70B6BE27">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>The C</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="3CF3D020">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="3CF3D020" w:rsidRPr="67AF1FF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">mmittee: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D6180D" w:rsidR="5D68D2CA" w:rsidP="67AF1FF3" w:rsidRDefault="2E4F914E" w14:paraId="0D290AF2" w14:textId="00229647">
+          <w:p w14:paraId="0D290AF2" w14:textId="00229647" w:rsidR="5D68D2CA" w:rsidRPr="00D6180D" w:rsidRDefault="2E4F914E" w:rsidP="67AF1FF3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Were assured </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>by the Business Intelligence and Analytics</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="552034FD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="552034FD" w:rsidRPr="67AF1FF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> update</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00FD733C" w:rsidTr="63D1FE15" w14:paraId="0FE3CC2A" w14:textId="77777777">
+      <w:tr w:rsidR="00FD733C" w:rsidRPr="003C5225" w14:paraId="0FE3CC2A" w14:textId="77777777" w:rsidTr="63D1FE15">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11057" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="00FD733C" w:rsidP="00FD733C" w:rsidRDefault="026ACF32" w14:paraId="643993B1" w14:textId="219E9B58">
+          <w:p w14:paraId="643993B1" w14:textId="219E9B58" w:rsidR="00FD733C" w:rsidRPr="00277740" w:rsidRDefault="026ACF32" w:rsidP="00FD733C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Part </w:t>
             </w:r>
             <w:r w:rsidR="00587BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidRPr="5D68D2CA" w:rsidR="1B684980">
+            <w:r w:rsidR="1B684980" w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DIGITAL STRATERGY AND PLANNING</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="63D1FE15" w14:paraId="6E2F6364" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="6E2F6364" w14:textId="77777777" w:rsidTr="63D1FE15">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="00306909" w:rsidRDefault="336C5A37" w14:paraId="7CFC4641" w14:textId="7913729B">
+          <w:p w14:paraId="7CFC4641" w14:textId="7913729B" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="336C5A37" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>89</w:t>
             </w:r>
-            <w:r w:rsidRPr="5D68D2CA" w:rsidR="6E70BBD1">
+            <w:r w:rsidR="6E70BBD1" w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/2</w:t>
             </w:r>
-            <w:r w:rsidRPr="5D68D2CA" w:rsidR="52684A4D">
+            <w:r w:rsidR="52684A4D" w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="5D68D2CA" w:rsidRDefault="3D42D29D" w14:paraId="75202B70" w14:textId="5297EA2E">
+          <w:p w14:paraId="75202B70" w14:textId="5297EA2E" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="3D42D29D" w:rsidP="5D68D2CA">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DIGITAL STRATEGY AND PLAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="63D1FE15" w14:paraId="427DCC16" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="427DCC16" w14:textId="77777777" w:rsidTr="63D1FE15">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="00306909" w:rsidRDefault="007D1E50" w14:paraId="7F96E0A5" w14:textId="77777777">
+          <w:p w14:paraId="7F96E0A5" w14:textId="77777777" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="007D1E50" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00FC0A44" w:rsidR="00FC0A44" w:rsidP="70B6BE27" w:rsidRDefault="66DA2E35" w14:paraId="2165BC0E" w14:textId="773F7FED">
+          <w:p w14:paraId="2165BC0E" w14:textId="773F7FED" w:rsidR="00FC0A44" w:rsidRPr="00FC0A44" w:rsidRDefault="66DA2E35" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">DR presented the </w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Digital Strategy and Plan update</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> and highlighted the following key points:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FC0A44" w:rsidR="00FC0A44" w:rsidP="70B6BE27" w:rsidRDefault="4A0F390E" w14:paraId="472B08C7" w14:textId="20BBF534">
+          <w:p w14:paraId="472B08C7" w14:textId="20BBF534" w:rsidR="00FC0A44" w:rsidRPr="00FC0A44" w:rsidRDefault="4A0F390E" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The Organisation remained aligned with the Digital Strategy within the Integrated </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="00184EF7">
+            <w:r w:rsidR="00184EF7" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Medium-Term</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Plan (IMTP)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FC0A44" w:rsidR="00FC0A44" w:rsidP="70B6BE27" w:rsidRDefault="4A0F390E" w14:paraId="7EA3C165" w14:textId="1A74A327">
+          <w:p w14:paraId="7EA3C165" w14:textId="1A74A327" w:rsidR="00FC0A44" w:rsidRPr="00FC0A44" w:rsidRDefault="4A0F390E" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>There were 36 active projects: 22 on track, 13 amber, one red (LIMS – risks discussed previously);</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FC0A44" w:rsidR="00FC0A44" w:rsidP="70B6BE27" w:rsidRDefault="00344A0F" w14:paraId="4B8EA8DB" w14:textId="2F01C662">
+          <w:p w14:paraId="4B8EA8DB" w14:textId="2F01C662" w:rsidR="00FC0A44" w:rsidRPr="00FC0A44" w:rsidRDefault="00344A0F" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="4A0F390E">
+            <w:r w:rsidR="4A0F390E" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>OpenEyes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="4A0F390E">
+            <w:r w:rsidR="4A0F390E" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> system went live.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FC0A44" w:rsidR="00FC0A44" w:rsidP="70B6BE27" w:rsidRDefault="00344A0F" w14:paraId="17D9CF53" w14:textId="4FFC7A48">
+          <w:p w14:paraId="17D9CF53" w14:textId="4FFC7A48" w:rsidR="00FC0A44" w:rsidRPr="00FC0A44" w:rsidRDefault="00344A0F" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="4A0F390E">
+            <w:r w:rsidR="4A0F390E" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Digital Health Assessment functionality was launched;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FC0A44" w:rsidR="00FC0A44" w:rsidP="70B6BE27" w:rsidRDefault="00344A0F" w14:paraId="078EC6E5" w14:textId="704ED479">
+          <w:p w14:paraId="078EC6E5" w14:textId="704ED479" w:rsidR="00FC0A44" w:rsidRPr="00FC0A44" w:rsidRDefault="00344A0F" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="4A0F390E">
+            <w:r w:rsidR="4A0F390E" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Swansea Patient Portal and Healthcare Practitioner module went live.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FC0A44" w:rsidR="00FC0A44" w:rsidP="70B6BE27" w:rsidRDefault="4A0F390E" w14:paraId="42CDAAA0" w14:textId="4B26AA2C">
+          <w:p w14:paraId="42CDAAA0" w14:textId="4B26AA2C" w:rsidR="00FC0A44" w:rsidRPr="00FC0A44" w:rsidRDefault="4A0F390E" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Additional services were implemented in Mental Health;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FC0A44" w:rsidR="00FC0A44" w:rsidP="70B6BE27" w:rsidRDefault="4A0F390E" w14:paraId="68B95C56" w14:textId="704C6D31">
+          <w:p w14:paraId="68B95C56" w14:textId="704C6D31" w:rsidR="00FC0A44" w:rsidRPr="00FC0A44" w:rsidRDefault="4A0F390E" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>There was progress on infrastructure: Legacy Systems and Windows 11 update;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FC0A44" w:rsidR="00FC0A44" w:rsidP="70B6BE27" w:rsidRDefault="00F719F2" w14:paraId="5FB9E743" w14:textId="49833256">
+          <w:p w14:paraId="5FB9E743" w14:textId="49833256" w:rsidR="00FC0A44" w:rsidRPr="00FC0A44" w:rsidRDefault="00F719F2" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The d</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="4A0F390E">
+            <w:r w:rsidR="4A0F390E" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ecommissioning of Clinical Audit and Information System (CANIS) commenced;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FC0A44" w:rsidR="00FC0A44" w:rsidP="70B6BE27" w:rsidRDefault="4A0F390E" w14:paraId="545BB700" w14:textId="128EEB23">
+          <w:p w14:paraId="545BB700" w14:textId="128EEB23" w:rsidR="00FC0A44" w:rsidRPr="00FC0A44" w:rsidRDefault="4A0F390E" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">There </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>was</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> significant ministerial priorities scheduled for Q4; go-live dates imposed, not planned;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FC0A44" w:rsidR="00FC0A44" w:rsidP="70B6BE27" w:rsidRDefault="4A0F390E" w14:paraId="5E61B2CE" w14:textId="5EA7753A">
+          <w:p w14:paraId="5E61B2CE" w14:textId="5EA7753A" w:rsidR="00FC0A44" w:rsidRPr="00FC0A44" w:rsidRDefault="4A0F390E" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="00344A0F">
+            <w:r w:rsidR="00344A0F" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>f</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>unding ceases at the end of Q</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="00344A0F">
+            <w:r w:rsidR="00344A0F" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">uarter </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="00344A0F">
+            <w:r w:rsidR="00344A0F" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="00344A0F">
+            <w:r w:rsidR="00344A0F" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>critical</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> deliverables include</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="00E35F74">
+            <w:r w:rsidR="00E35F74" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FC0A44" w:rsidR="00FC0A44" w:rsidP="70B6BE27" w:rsidRDefault="4A0F390E" w14:paraId="5B6B0FEF" w14:textId="39515FA9">
+          <w:p w14:paraId="5B6B0FEF" w14:textId="39515FA9" w:rsidR="00FC0A44" w:rsidRPr="00FC0A44" w:rsidRDefault="4A0F390E" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">LIMS, RISP </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FC0A44" w:rsidR="00FC0A44" w:rsidP="70B6BE27" w:rsidRDefault="4A0F390E" w14:paraId="669956A9" w14:textId="60F548B3">
+          <w:p w14:paraId="669956A9" w14:textId="60F548B3" w:rsidR="00FC0A44" w:rsidRPr="00FC0A44" w:rsidRDefault="4A0F390E" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>BadgerNet</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> maternity system.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FC0A44" w:rsidR="00FC0A44" w:rsidP="70B6BE27" w:rsidRDefault="4A0F390E" w14:paraId="217F6223" w14:textId="34CB2E2E">
+          <w:p w14:paraId="217F6223" w14:textId="34CB2E2E" w:rsidR="00FC0A44" w:rsidRPr="00FC0A44" w:rsidRDefault="4A0F390E" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Rio (Mental Health).</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FC0A44" w:rsidR="00FC0A44" w:rsidP="70B6BE27" w:rsidRDefault="4A0F390E" w14:paraId="0512685B" w14:textId="47F5F13C">
+          <w:p w14:paraId="0512685B" w14:textId="47F5F13C" w:rsidR="00FC0A44" w:rsidRPr="00FC0A44" w:rsidRDefault="4A0F390E" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Signal major release.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FC0A44" w:rsidR="00FC0A44" w:rsidP="70B6BE27" w:rsidRDefault="4A0F390E" w14:paraId="2ED41905" w14:textId="570291E6">
+          <w:p w14:paraId="2ED41905" w14:textId="570291E6" w:rsidR="00FC0A44" w:rsidRPr="00FC0A44" w:rsidRDefault="4A0F390E" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Risks are actively managed at National and Local programme level;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FC0A44" w:rsidR="00FC0A44" w:rsidP="70B6BE27" w:rsidRDefault="4A0F390E" w14:paraId="5A95DCD8" w14:textId="649DC9AE">
+          <w:p w14:paraId="5A95DCD8" w14:textId="649DC9AE" w:rsidR="00FC0A44" w:rsidRPr="00FC0A44" w:rsidRDefault="4A0F390E" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Escalation to Philips happened regarding delayed delivery; data migration had now commenced;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FC0A44" w:rsidR="00FC0A44" w:rsidP="70B6BE27" w:rsidRDefault="4A0F390E" w14:paraId="4C887CB3" w14:textId="693EB973">
+          <w:p w14:paraId="4C887CB3" w14:textId="693EB973" w:rsidR="00FC0A44" w:rsidRPr="00FC0A44" w:rsidRDefault="4A0F390E" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Capacity was not a concern, but defect resolution pace remained a risk;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FC0A44" w:rsidR="00FC0A44" w:rsidP="70B6BE27" w:rsidRDefault="4A0F390E" w14:paraId="0790F09D" w14:textId="1CCA6BD2">
+          <w:p w14:paraId="0790F09D" w14:textId="1CCA6BD2" w:rsidR="00FC0A44" w:rsidRPr="00FC0A44" w:rsidRDefault="4A0F390E" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>There was intense pressure expected until end of March; governance arrangements were in place;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FC0A44" w:rsidR="00FC0A44" w:rsidP="70B6BE27" w:rsidRDefault="4A0F390E" w14:paraId="45426150" w14:textId="3A2C50AA">
+          <w:p w14:paraId="45426150" w14:textId="3A2C50AA" w:rsidR="00FC0A44" w:rsidRPr="00FC0A44" w:rsidRDefault="4A0F390E" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>There were ongoing discussions with Finance on aligning digital strategy investment within existing budgets; outputs would be key for future planning.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FC0A44" w:rsidR="00FC0A44" w:rsidP="70B6BE27" w:rsidRDefault="00FC0A44" w14:paraId="1D0CA4C5" w14:textId="0F4816DB">
+          <w:p w14:paraId="1D0CA4C5" w14:textId="0F4816DB" w:rsidR="00FC0A44" w:rsidRPr="00FC0A44" w:rsidRDefault="00FC0A44" w:rsidP="70B6BE27">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="5D68D2CA" w:rsidP="70B6BE27" w:rsidRDefault="27DE1143" w14:paraId="732445A5" w14:textId="00B98C9F">
+          <w:p w14:paraId="732445A5" w14:textId="00B98C9F" w:rsidR="5D68D2CA" w:rsidRDefault="27DE1143" w:rsidP="70B6BE27">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>NZ highlighted concern about the high volume of projects scheduled to go live in Quarter 4 and emphasised the need for clarity on prioritisation, particularly those with the greatest impact on patients and associated mitigations. NZ requested that future reports provide clearer oversight on these aspects. She also sought clarification on the meaning of amber RAG ratings, whether interventions can bring projects back on track, and when an amber status escalates to red. Additionally, NZ raised a query regarding delays in unscheduled care emergency systems and requested greater certainty on the way forward.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5D68D2CA" w:rsidP="70B6BE27" w:rsidRDefault="27DE1143" w14:paraId="7992153A" w14:textId="5EE447DA">
+          <w:p w14:paraId="7992153A" w14:textId="5EE447DA" w:rsidR="5D68D2CA" w:rsidRDefault="27DE1143" w:rsidP="70B6BE27">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>DR confirmed that the delay related to the National development of the Unscheduled Emergency Care</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="1B1E0DF8">
+            <w:r w:rsidR="1B1E0DF8" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>UEC</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="6DEB3157">
+            <w:r w:rsidR="6DEB3157" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="29836676">
+            <w:r w:rsidR="29836676" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>pp by DHCW, originally due for testing in November but now expected in Quarter 4. The driver for th</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="1E1A7B3E">
+            <w:r w:rsidR="1E1A7B3E" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>at</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> development </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="4BB31483">
+            <w:r w:rsidR="4BB31483" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">s the capture of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="72218F8A">
+            <w:r w:rsidR="72218F8A" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Welsh Emergency Care Data Set </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="3E43CD2B">
+            <w:r w:rsidR="3E43CD2B" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>WECDS</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="705CB32C">
+            <w:r w:rsidR="705CB32C" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> dataset. D</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="58B24396">
+            <w:r w:rsidR="58B24396" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> advised that while the current </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="329CE7BF">
+            <w:r w:rsidR="329CE7BF" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Welsh Patient Administration System Emergency Department module (</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>WPASED</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="6420B9DB">
+            <w:r w:rsidR="6420B9DB" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> module remain</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="0EF176B5">
+            <w:r w:rsidR="0EF176B5" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ed </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>available, the main risks l</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="3A879FC3">
+            <w:r w:rsidR="3A879FC3" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>ay</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> with third-party providers contracted for </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="31B0F25E">
+            <w:r w:rsidR="31B0F25E" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ational delivery and their delays. Key risks to monitor include LIMS, </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="2D68296C">
+            <w:r w:rsidR="2D68296C" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Radiology Information System and PACS (</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>RISP</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="4BFF7FDE">
+            <w:r w:rsidR="4BFF7FDE" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">, and </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>BadgerNet</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>. D</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="1C9783A3">
+            <w:r w:rsidR="1C9783A3" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> assured the </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="19365A67">
+            <w:r w:rsidR="19365A67" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>ommittee that th</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="6F1BE196">
+            <w:r w:rsidR="6F1BE196" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">se risks </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="292124A2">
+            <w:r w:rsidR="292124A2" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">re reported monthly to the Management Board and that executive teams </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="70505084">
+            <w:r w:rsidR="70505084" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>re fully sighted.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="27DE1143" w:rsidP="70B6BE27" w:rsidRDefault="27DE1143" w14:paraId="4BC1A30B" w14:textId="5938E866">
+          <w:p w14:paraId="4BC1A30B" w14:textId="5938E866" w:rsidR="27DE1143" w:rsidRDefault="27DE1143" w:rsidP="70B6BE27">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="37FB0279">
+            <w:r w:rsidR="37FB0279" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">J </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">acknowledged </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="003B1A75">
+            <w:r w:rsidR="003B1A75" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ational and </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="003B1A75">
+            <w:r w:rsidR="003B1A75" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>egional concerns about the Quarter 4 delivery schedule and confirmed that an extraordinary senior team meeting w</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="05344F0B">
+            <w:r w:rsidR="05344F0B" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>oul</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="6A1239E8">
+            <w:r w:rsidR="6A1239E8" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">d </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>be held to review the plan in detail, assess mitigations, and produce a comprehensive Quarter 4 risk report. M</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="45BC8A42">
+            <w:r w:rsidR="45BC8A42" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>J</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> committed to sharing this report with the </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="65E72078">
+            <w:r w:rsidR="65E72078" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>ommittee ahead of the next meeting.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0CF7120D" w:rsidP="70B6BE27" w:rsidRDefault="0CF7120D" w14:paraId="0936A578" w14:textId="3CCDCA27">
+          <w:p w14:paraId="0936A578" w14:textId="3CCDCA27" w:rsidR="0CF7120D" w:rsidRDefault="0CF7120D" w:rsidP="70B6BE27">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ACTION: MJ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5D68D2CA" w:rsidP="70B6BE27" w:rsidRDefault="5D68D2CA" w14:paraId="206F5DD8" w14:textId="63EA2177">
+          <w:p w14:paraId="206F5DD8" w14:textId="63EA2177" w:rsidR="5D68D2CA" w:rsidRDefault="5D68D2CA" w:rsidP="70B6BE27">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="6A1A845C" w:rsidP="70B6BE27" w:rsidRDefault="6A1A845C" w14:paraId="0BD7D3A7" w14:textId="0EDD878F">
+          <w:p w14:paraId="0BD7D3A7" w14:textId="0EDD878F" w:rsidR="6A1A845C" w:rsidRDefault="6A1A845C" w:rsidP="70B6BE27">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">AG </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="27DE1143">
+            <w:r w:rsidR="27DE1143" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>welcomed the proposal and requested that the Quarter 4 delivery plan and associated risk mitigations be included as an agenda item for the January meeting, with any early information shared beforehand. A</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="616EEF54">
+            <w:r w:rsidR="616EEF54" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="27DE1143">
+            <w:r w:rsidR="27DE1143" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> also queried the status of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="20688BEF">
+            <w:r w:rsidR="20688BEF" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Healthcare Practitioner module (</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="27DE1143">
+            <w:r w:rsidR="27DE1143" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>HCP</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="3034D9EB">
+            <w:r w:rsidR="3034D9EB" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="27DE1143">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> module in light of Rio implementation. </w:t>
+            <w:r w:rsidR="27DE1143" w:rsidRPr="70B6BE27">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> module </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="27DE1143" w:rsidRPr="70B6BE27">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>in light of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="27DE1143" w:rsidRPr="70B6BE27">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Rio implementation. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5D68D2CA" w:rsidP="70B6BE27" w:rsidRDefault="27CEB30B" w14:paraId="775191F5" w14:textId="789E572A">
+          <w:p w14:paraId="775191F5" w14:textId="789E572A" w:rsidR="5D68D2CA" w:rsidRDefault="27CEB30B" w:rsidP="70B6BE27">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ACTION: MJ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5D68D2CA" w:rsidP="70B6BE27" w:rsidRDefault="27DE1143" w14:paraId="26785EF8" w14:textId="16BDE10C">
+          <w:p w14:paraId="26785EF8" w14:textId="16BDE10C" w:rsidR="5D68D2CA" w:rsidRDefault="27DE1143" w:rsidP="70B6BE27">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="1B79628A">
+            <w:r w:rsidR="1B79628A" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">R </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>confirmed that HCP remain</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="07FD6901">
+            <w:r w:rsidR="07FD6901" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ed </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">in use for </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="4A906ED3">
+            <w:r w:rsidR="4A906ED3" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Single Point of Access (</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>SPO</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="7063C36F">
+            <w:r w:rsidR="7063C36F" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and crisis teams but resources w</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="14B64CCD">
+              <w:t xml:space="preserve"> and crisis </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="67AF1FF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>teams</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="67AF1FF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> but resources w</w:t>
+            </w:r>
+            <w:r w:rsidR="14B64CCD" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>ould</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> now focus on Rio, with HCP work stepped down. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00954C11" w:rsidP="70B6BE27" w:rsidRDefault="1661EE00" w14:paraId="2334CA78" w14:textId="393CDC29">
+          <w:p w14:paraId="2334CA78" w14:textId="393CDC29" w:rsidR="00954C11" w:rsidRDefault="1661EE00" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">The Committee: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000F732B" w:rsidR="00B16BA1" w:rsidP="70B6BE27" w:rsidRDefault="2C20712D" w14:paraId="5A351BF1" w14:textId="3A1558CF">
+          <w:p w14:paraId="5A351BF1" w14:textId="3A1558CF" w:rsidR="00B16BA1" w:rsidRPr="000F732B" w:rsidRDefault="2C20712D" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="106"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Were assured </w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>by the Digital Strategy Plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6C66339A" w:rsidTr="63D1FE15" w14:paraId="2BA2A5DB" w14:textId="77777777">
+      <w:tr w:rsidR="6C66339A" w14:paraId="2BA2A5DB" w14:textId="77777777" w:rsidTr="63D1FE15">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11057" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="3B140DBB" w:rsidP="70B6BE27" w:rsidRDefault="71BC206A" w14:paraId="0159AFF5" w14:textId="1CA09714">
+          <w:p w14:paraId="0159AFF5" w14:textId="1CA09714" w:rsidR="3B140DBB" w:rsidRDefault="71BC206A" w:rsidP="70B6BE27">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">PART </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="00275403">
+            <w:r w:rsidR="00275403" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="0BF2B32E">
+            <w:r w:rsidR="0BF2B32E" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>GOVERNANCE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="63D1FE15" w14:paraId="10C55B6D" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="10C55B6D" w14:textId="77777777" w:rsidTr="63D1FE15">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="0086308F" w:rsidP="00306909" w:rsidRDefault="19AA5EF9" w14:paraId="13E308CA" w14:textId="1DA087F0">
+          <w:p w14:paraId="13E308CA" w14:textId="1DA087F0" w:rsidR="0086308F" w:rsidRPr="00277740" w:rsidRDefault="19AA5EF9" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_Hlk191554174" w:id="2"/>
+            <w:bookmarkStart w:id="2" w:name="_Hlk191554174"/>
             <w:r w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
-            <w:r w:rsidRPr="5D68D2CA" w:rsidR="6E70BBD1">
+            <w:r w:rsidR="6E70BBD1" w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/2</w:t>
             </w:r>
-            <w:r w:rsidRPr="5D68D2CA" w:rsidR="52684A4D">
+            <w:r w:rsidR="52684A4D" w:rsidRPr="5D68D2CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="0086308F" w:rsidP="70B6BE27" w:rsidRDefault="00275403" w14:paraId="07D4FB9D" w14:textId="0E90FCA4">
+          <w:p w14:paraId="07D4FB9D" w14:textId="0E90FCA4" w:rsidR="0086308F" w:rsidRPr="00277740" w:rsidRDefault="00275403" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>WORK PROGRAMME FOR 2025/26</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="2FCFD0CB">
+            <w:r w:rsidR="2FCFD0CB" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="63D1FE15" w14:paraId="57465B9F" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="57465B9F" w14:textId="77777777" w:rsidTr="63D1FE15">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000F732B" w:rsidR="0086308F" w:rsidP="00306909" w:rsidRDefault="0086308F" w14:paraId="3E011ACD" w14:textId="77777777">
+          <w:p w14:paraId="3E011ACD" w14:textId="77777777" w:rsidR="0086308F" w:rsidRPr="000F732B" w:rsidRDefault="0086308F" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002B73B7" w:rsidP="70B6BE27" w:rsidRDefault="00957E82" w14:paraId="350F0181" w14:textId="021E6CA8">
+          <w:p w14:paraId="350F0181" w14:textId="021E6CA8" w:rsidR="002B73B7" w:rsidRDefault="00957E82" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AG led a review of the Work Programme, highlighting that R&amp;D would be added to the agenda for the May 2026 and November 2026</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="678B0D79">
+            <w:r w:rsidR="678B0D79" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> me</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">etings, and invited further amendments, though none were suggested. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00CF517A" w:rsidR="00732D81" w:rsidP="70B6BE27" w:rsidRDefault="0BF83E4D" w14:paraId="4B6E086F" w14:textId="675E0055">
+          <w:p w14:paraId="4B6E086F" w14:textId="675E0055" w:rsidR="00732D81" w:rsidRPr="00CF517A" w:rsidRDefault="0BF83E4D" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>MJ</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="2EA26C07">
+            <w:r w:rsidR="2EA26C07" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> proposed that, at the next agenda-setting session, the </w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="2EA26C07">
+            <w:r w:rsidR="2EA26C07" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ommittee should take a more tactical and strategic approach to planning the forward </w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="2EA26C07">
+            <w:r w:rsidR="2EA26C07" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ork </w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="2EA26C07">
+            <w:r w:rsidR="2EA26C07" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>rogramme.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6C66339A" w:rsidTr="63D1FE15" w14:paraId="366D9A10" w14:textId="77777777">
+      <w:tr w:rsidR="6C66339A" w14:paraId="366D9A10" w14:textId="77777777" w:rsidTr="63D1FE15">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="03083523" w:rsidP="00306909" w:rsidRDefault="00940719" w14:paraId="6864774E" w14:textId="37BA8A50">
+          <w:p w14:paraId="6864774E" w14:textId="37BA8A50" w:rsidR="03083523" w:rsidRDefault="00940719" w:rsidP="00306909">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>91</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="03083523">
+            <w:r w:rsidR="03083523" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00D86A16" w:rsidR="03083523" w:rsidP="00306909" w:rsidRDefault="00AA0197" w14:paraId="100DF045" w14:textId="6776F7DC">
+          <w:p w14:paraId="100DF045" w14:textId="6776F7DC" w:rsidR="03083523" w:rsidRPr="00D86A16" w:rsidRDefault="00AA0197" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86A16">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>PREVIOUS MINUTES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6C66339A" w:rsidTr="63D1FE15" w14:paraId="78F51D1E" w14:textId="77777777">
+      <w:tr w:rsidR="6C66339A" w14:paraId="78F51D1E" w14:textId="77777777" w:rsidTr="63D1FE15">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="6C66339A" w:rsidP="00306909" w:rsidRDefault="6C66339A" w14:paraId="0145192B" w14:textId="5180FF51">
+          <w:p w14:paraId="0145192B" w14:textId="5180FF51" w:rsidR="6C66339A" w:rsidRDefault="6C66339A" w:rsidP="00306909">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00D86A16" w:rsidR="002D2B23" w:rsidP="002D2B23" w:rsidRDefault="002D2B23" w14:paraId="16CF4628" w14:textId="77777777">
+          <w:p w14:paraId="16CF4628" w14:textId="77777777" w:rsidR="002D2B23" w:rsidRPr="00D86A16" w:rsidRDefault="002D2B23" w:rsidP="002D2B23">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86A16">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The Committee: </w:t>
             </w:r>
             <w:r w:rsidRPr="00D86A16">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D86A16" w:rsidR="3E348231" w:rsidP="002D2B23" w:rsidRDefault="002D2B23" w14:paraId="27B57E65" w14:textId="3809E9A8">
+          <w:p w14:paraId="27B57E65" w14:textId="3809E9A8" w:rsidR="3E348231" w:rsidRPr="00D86A16" w:rsidRDefault="002D2B23" w:rsidP="002D2B23">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86A16">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>REVIEWED</w:t>
             </w:r>
             <w:r w:rsidRPr="00D86A16">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r w:rsidRPr="00D86A16">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>APPROVED</w:t>
             </w:r>
             <w:r w:rsidRPr="00D86A16">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> the minutes of the previous Committee meeting held on </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D86A16" w:rsidR="00940719">
+            <w:r w:rsidR="00940719" w:rsidRPr="00D86A16">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">10 </w:t>
             </w:r>
             <w:r w:rsidRPr="00D86A16">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>July 2025.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD1438" w:rsidTr="63D1FE15" w14:paraId="07B2AB3E" w14:textId="77777777">
+      <w:tr w:rsidR="00AD1438" w14:paraId="07B2AB3E" w14:textId="77777777" w:rsidTr="63D1FE15">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00AD1438" w:rsidR="00AD1438" w:rsidP="00306909" w:rsidRDefault="00AD1438" w14:paraId="63CE9F5F" w14:textId="7F2A5B08">
+          <w:p w14:paraId="63CE9F5F" w14:textId="7F2A5B08" w:rsidR="00AD1438" w:rsidRPr="00AD1438" w:rsidRDefault="00AD1438" w:rsidP="00306909">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD1438">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>92/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00D86A16" w:rsidR="00AD1438" w:rsidP="002D2B23" w:rsidRDefault="00AD1438" w14:paraId="08C4F9E0" w14:textId="071BFE70">
+          <w:p w14:paraId="08C4F9E0" w14:textId="071BFE70" w:rsidR="00AD1438" w:rsidRPr="00D86A16" w:rsidRDefault="00AD1438" w:rsidP="002D2B23">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86A16">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>COMMITTEE LOG</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD1438" w:rsidTr="63D1FE15" w14:paraId="016A1579" w14:textId="77777777">
+      <w:tr w:rsidR="00AD1438" w14:paraId="016A1579" w14:textId="77777777" w:rsidTr="63D1FE15">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00AD1438" w:rsidP="00306909" w:rsidRDefault="00AD1438" w14:paraId="6C602B15" w14:textId="77777777">
+          <w:p w14:paraId="6C602B15" w14:textId="77777777" w:rsidR="00AD1438" w:rsidRDefault="00AD1438" w:rsidP="00306909">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00D86A16" w:rsidR="003C5AC9" w:rsidP="70B6BE27" w:rsidRDefault="520C71CF" w14:paraId="5B0B1FFE" w14:textId="6742C11D">
+          <w:p w14:paraId="5B0B1FFE" w14:textId="6742C11D" w:rsidR="003C5AC9" w:rsidRPr="00D86A16" w:rsidRDefault="520C71CF" w:rsidP="70B6BE27">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>AG reviewed the Committee Log, highlighting several referrals and discussing</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="55A5FD25">
+            <w:r w:rsidR="55A5FD25" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> the</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> actions on </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="137D5977">
+            <w:r w:rsidR="137D5977" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">rtificial </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="137D5977">
+            <w:r w:rsidR="137D5977" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ntelligence, </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="137D5977">
+            <w:r w:rsidR="137D5977" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">linical </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="137D5977">
+            <w:r w:rsidR="137D5977" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">oding, and other items </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="55A5FD25">
+            <w:r w:rsidR="55A5FD25" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">re scheduled for the January </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="137D5977">
+            <w:r w:rsidR="137D5977" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">2026 </w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">meeting. </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="55A5FD25">
+            <w:r w:rsidR="55A5FD25" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>AG</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> suggested including an agenda item and paper on AI governance, incorporating R</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="55A5FD25">
+            <w:r w:rsidR="55A5FD25" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">K </w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">previous work. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D86A16" w:rsidR="00D86A16" w:rsidP="70B6BE27" w:rsidRDefault="7777002A" w14:paraId="76D9B88F" w14:textId="57B71108">
+          <w:p w14:paraId="76D9B88F" w14:textId="57B71108" w:rsidR="00D86A16" w:rsidRPr="00D86A16" w:rsidRDefault="7777002A" w:rsidP="70B6BE27">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1E09A860">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ACTION:</w:t>
             </w:r>
-            <w:r w:rsidRPr="1E09A860" w:rsidR="291BFDA2">
+            <w:r w:rsidR="291BFDA2" w:rsidRPr="1E09A860">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="1E09A860">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>MJ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D86A16" w:rsidR="003C5AC9" w:rsidP="70B6BE27" w:rsidRDefault="003C5AC9" w14:paraId="60E720CE" w14:textId="77777777">
+          <w:p w14:paraId="60E720CE" w14:textId="77777777" w:rsidR="003C5AC9" w:rsidRPr="00D86A16" w:rsidRDefault="003C5AC9" w:rsidP="70B6BE27">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00262FDE" w:rsidR="00AF0C27" w:rsidP="70B6BE27" w:rsidRDefault="2DB2E6CC" w14:paraId="519BDCBA" w14:textId="5C847E33">
+          <w:p w14:paraId="519BDCBA" w14:textId="5C847E33" w:rsidR="00AF0C27" w:rsidRPr="00262FDE" w:rsidRDefault="2DB2E6CC" w:rsidP="70B6BE27">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">AG confirmed that the Cloud Strategy </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="2CB62157">
+            <w:r w:rsidR="2CB62157" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">s not yet ready for consideration and therefore no formal action </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="2CB62157">
+            <w:r w:rsidR="2CB62157" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>s required at this stage. When available, it will be brought to the</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="2CB62157">
+            <w:r w:rsidR="2CB62157" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> DDRI</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Committee.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00262FDE" w:rsidP="70B6BE27" w:rsidRDefault="00AF0C27" w14:paraId="15E99FA8" w14:textId="067A6E65">
+          <w:p w14:paraId="15E99FA8" w14:textId="067A6E65" w:rsidR="00262FDE" w:rsidRDefault="00AF0C27" w:rsidP="70B6BE27">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>MJ</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="00262FDE">
+            <w:r w:rsidR="00262FDE" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> highlighted the need for a joint approach to the Digital Workforce Plan, stressing that this should not sit solely within Digital but be developed collaboratively with Workforce and OD. M</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>J</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="00262FDE">
+            <w:r w:rsidR="00262FDE" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> w</w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>ould</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="00262FDE">
+            <w:r w:rsidR="00262FDE" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> engage with Tina </w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Ricketts, Director of Workforce and OD, </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="00262FDE">
+            <w:r w:rsidR="00262FDE" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">to clarify scope and expectations, ensuring alignment across </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="00FB5272">
+            <w:r w:rsidR="00FB5272" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="00262FDE">
+            <w:r w:rsidR="00262FDE" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>ommittees.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00262FDE" w:rsidR="00FB5272" w:rsidP="67AF1FF3" w:rsidRDefault="65701B85" w14:paraId="22BA4EBE" w14:textId="5999F4B8">
+          <w:p w14:paraId="22BA4EBE" w14:textId="5999F4B8" w:rsidR="00FB5272" w:rsidRPr="00262FDE" w:rsidRDefault="65701B85" w:rsidP="67AF1FF3">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ACTION: MJ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0017070E" w:rsidP="70B6BE27" w:rsidRDefault="0017070E" w14:paraId="414C73A1" w14:textId="77777777">
+          <w:p w14:paraId="414C73A1" w14:textId="77777777" w:rsidR="0017070E" w:rsidRDefault="0017070E" w:rsidP="70B6BE27">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00262FDE" w:rsidR="00FB5272" w:rsidP="70B6BE27" w:rsidRDefault="048A2CD5" w14:paraId="3045AC67" w14:textId="56BC2AAF">
+          <w:p w14:paraId="3045AC67" w14:textId="56BC2AAF" w:rsidR="00FB5272" w:rsidRPr="00262FDE" w:rsidRDefault="048A2CD5" w:rsidP="70B6BE27">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>AG</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="2DB2E6CC">
+            <w:r w:rsidR="2DB2E6CC" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> agreed that clarity </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="2DB2E6CC">
+            <w:r w:rsidR="2DB2E6CC" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">s essential to avoid duplication or gaps and </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>highlighted</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="2DB2E6CC">
+            <w:r w:rsidR="2DB2E6CC" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> that the Workforce and OD Committee ha</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="2DB2E6CC">
+            <w:r w:rsidR="2DB2E6CC" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> previously considered this matter. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00262FDE" w:rsidP="70B6BE27" w:rsidRDefault="048A2CD5" w14:paraId="6B20D3C9" w14:textId="7325C508">
+          <w:p w14:paraId="6B20D3C9" w14:textId="7325C508" w:rsidR="00262FDE" w:rsidRDefault="048A2CD5" w:rsidP="70B6BE27">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>NZ</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="2DB2E6CC">
+            <w:r w:rsidR="2DB2E6CC" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> raised a referral from the Audit Committee regarding closure of actions linked to the Out-of-Hours Digital Support Internal Audit Review. The intention </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="2DB2E6CC">
+            <w:r w:rsidR="2DB2E6CC" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>s to ensure that closure</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">s </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="2DB2E6CC">
+            <w:r w:rsidR="2DB2E6CC" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>id</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="2DB2E6CC">
+            <w:r w:rsidR="2DB2E6CC" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> not overlook operational implications and that recommendations </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="2DB2E6CC">
+            <w:r w:rsidR="2DB2E6CC" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>re properly addressed. N</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Z</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="2DB2E6CC">
+            <w:r w:rsidR="2DB2E6CC" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> suggested linking this with wider workforce and capacity discussions.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00262FDE" w:rsidR="00FB5272" w:rsidP="70B6BE27" w:rsidRDefault="00FB5272" w14:paraId="51FDEB3E" w14:textId="77777777">
+          <w:p w14:paraId="51FDEB3E" w14:textId="77777777" w:rsidR="00FB5272" w:rsidRPr="00262FDE" w:rsidRDefault="00FB5272" w:rsidP="70B6BE27">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00262FDE" w:rsidR="00262FDE" w:rsidP="70B6BE27" w:rsidRDefault="00FB5272" w14:paraId="6569C745" w14:textId="378A80C4">
+          <w:p w14:paraId="6569C745" w14:textId="378A80C4" w:rsidR="00262FDE" w:rsidRPr="00262FDE" w:rsidRDefault="00FB5272" w:rsidP="70B6BE27">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>OL</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="00262FDE">
+            <w:r w:rsidR="00262FDE" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> clarified that the referral arose because an action appeared closed without evidence of alternative arrangements. The </w:t>
             </w:r>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="00262FDE">
+            <w:r w:rsidR="00262FDE" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>ommittee should monitor and confirm that appropriate measures are in place.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00262FDE" w:rsidR="00262FDE" w:rsidP="70B6BE27" w:rsidRDefault="00262FDE" w14:paraId="2967EAE6" w14:textId="77777777">
+          <w:p w14:paraId="2967EAE6" w14:textId="77777777" w:rsidR="00262FDE" w:rsidRPr="00262FDE" w:rsidRDefault="00262FDE" w:rsidP="70B6BE27">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00D86A16" w:rsidR="00AD1438" w:rsidP="70B6BE27" w:rsidRDefault="00AD1438" w14:paraId="4061C25C" w14:textId="2D55E55B">
+          <w:p w14:paraId="4061C25C" w14:textId="2D55E55B" w:rsidR="00AD1438" w:rsidRPr="00D86A16" w:rsidRDefault="00AD1438" w:rsidP="70B6BE27">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="2"/>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="63D1FE15" w14:paraId="6177D62D" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="6177D62D" w14:textId="77777777" w:rsidTr="63D1FE15">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11057" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent5" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="0086308F" w:rsidP="70B6BE27" w:rsidRDefault="7D9536A5" w14:paraId="0F80F65C" w14:textId="596352F6">
+          <w:p w14:paraId="0F80F65C" w14:textId="596352F6" w:rsidR="0086308F" w:rsidRPr="00277740" w:rsidRDefault="7D9536A5" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">PART </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="00403769">
+            <w:r w:rsidR="00403769" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="2F15D3E0">
+            <w:r w:rsidR="2F15D3E0" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="00403769">
+            <w:r w:rsidR="00403769" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ANY OTHER BUSINESS</w:t>
             </w:r>
-            <w:r w:rsidRPr="70B6BE27" w:rsidR="2D9455D8">
+            <w:r w:rsidR="2D9455D8" w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="63D1FE15" w14:paraId="1BBC9D86" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="1BBC9D86" w14:textId="77777777" w:rsidTr="63D1FE15">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="0086308F" w:rsidP="00306909" w:rsidRDefault="00403769" w14:paraId="1AD74E03" w14:textId="4397F5F2">
+          <w:p w14:paraId="1AD74E03" w14:textId="4397F5F2" w:rsidR="0086308F" w:rsidRPr="00277740" w:rsidRDefault="00403769" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>93</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="7D9536A5">
+            <w:r w:rsidR="7D9536A5" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/2</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="2860F627">
+            <w:r w:rsidR="2860F627" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="0086308F" w:rsidP="70B6BE27" w:rsidRDefault="00403769" w14:paraId="50D87991" w14:textId="45EF8DA7">
+          <w:p w14:paraId="50D87991" w14:textId="45EF8DA7" w:rsidR="0086308F" w:rsidRPr="00277740" w:rsidRDefault="00403769" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70B6BE27">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>COMMITTEE EFFECTIVNESS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="63D1FE15" w14:paraId="7E46DC18" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="7E46DC18" w14:textId="77777777" w:rsidTr="63D1FE15">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00E7654C" w:rsidR="0086308F" w:rsidP="00306909" w:rsidRDefault="0086308F" w14:paraId="24AEB152" w14:textId="77777777">
+          <w:p w14:paraId="24AEB152" w14:textId="77777777" w:rsidR="0086308F" w:rsidRPr="00E7654C" w:rsidRDefault="0086308F" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="70B6BE27" w:rsidP="70B6BE27" w:rsidRDefault="12DB2D2E" w14:paraId="2F9D3818" w14:textId="76A3BE32">
+          <w:p w14:paraId="2F9D3818" w14:textId="76A3BE32" w:rsidR="70B6BE27" w:rsidRDefault="12DB2D2E" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">AG opened the discussion on Committee Effectiveness, highlighting the meeting had run on time and invited feedback on whether the Committee was focusing on the right areas. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="70B6BE27" w:rsidP="70B6BE27" w:rsidRDefault="12DB2D2E" w14:paraId="61BE211A" w14:textId="61CA8AF8">
+          <w:p w14:paraId="61BE211A" w14:textId="61CA8AF8" w:rsidR="70B6BE27" w:rsidRDefault="12DB2D2E" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">KL observed that while discussions were constructive and coverage appropriate, the agenda remains light on R&amp;D elements, which </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="513AFCA7">
+            <w:r w:rsidR="513AFCA7" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">s reflected in </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="513AFCA7">
+            <w:r w:rsidR="513AFCA7" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ommittee composition. </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="513AFCA7">
+            <w:r w:rsidR="513AFCA7" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>KL</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> suggested greater visibility for R&amp;D workstreams. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="70B6BE27" w:rsidP="70B6BE27" w:rsidRDefault="12DB2D2E" w14:paraId="23EF77E7" w14:textId="41D8440B">
+          <w:p w14:paraId="23EF77E7" w14:textId="41D8440B" w:rsidR="70B6BE27" w:rsidRDefault="12DB2D2E" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="513AFCA7">
+            <w:r w:rsidR="513AFCA7" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">G </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>acknowledged this and confirmed ongoing conversations with R</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="513AFCA7">
+            <w:r w:rsidR="513AFCA7" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> and L</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="513AFCA7">
+            <w:r w:rsidR="513AFCA7" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> to ensure future agendas better reflect </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="513AFCA7">
+            <w:r w:rsidR="513AFCA7" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">esearch and </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="513AFCA7">
+            <w:r w:rsidR="513AFCA7" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>nnovation activity, particularly as regional work develop</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="51B024C9">
+            <w:r w:rsidR="51B024C9" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ed. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="70B6BE27" w:rsidP="70B6BE27" w:rsidRDefault="51B024C9" w14:paraId="30C909F9" w14:textId="061B2FC7">
+          <w:p w14:paraId="30C909F9" w14:textId="061B2FC7" w:rsidR="70B6BE27" w:rsidRDefault="51B024C9" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>GW</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="12DB2D2E">
+            <w:r w:rsidR="12DB2D2E" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> provided feedback on the </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="12DB2D2E">
+            <w:r w:rsidR="12DB2D2E" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">inance </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="12DB2D2E">
+            <w:r w:rsidR="12DB2D2E" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">anagement paper, clarifying its intent to assure the </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="12DB2D2E">
+            <w:r w:rsidR="12DB2D2E" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ommittee that financial controls </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="12DB2D2E">
+            <w:r w:rsidR="12DB2D2E" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>re in place. G</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="136FE2F6">
+            <w:r w:rsidR="136FE2F6" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="12DB2D2E">
+            <w:r w:rsidR="12DB2D2E" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">queried whether the paper should focus more on </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="12DB2D2E">
+            <w:r w:rsidR="12DB2D2E" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">trategic </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="12DB2D2E">
+            <w:r w:rsidR="12DB2D2E" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">elivery within current financial constraints. </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>GW</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="12DB2D2E">
+            <w:r w:rsidR="12DB2D2E" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> highlighted operational challenges caused by vacancy controls and underspend requirements, </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="4FC6DF6F">
+            <w:r w:rsidR="4FC6DF6F" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>highlighting</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="12DB2D2E">
+            <w:r w:rsidR="12DB2D2E" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> that Digital </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="4FC6DF6F">
+            <w:r w:rsidR="4FC6DF6F" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>was</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="12DB2D2E">
+            <w:r w:rsidR="12DB2D2E" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> being asked to deliver a £3.6m underspend on top of £1.4m removed at the start of the year, equating to approximately 17% against a £30m budget. This ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="4FC6DF6F">
+            <w:r w:rsidR="4FC6DF6F" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">d </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="12DB2D2E">
+            <w:r w:rsidR="12DB2D2E" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">led to delays in recruitment and increased pressure on staff </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="12DB2D2E">
+            <w:r w:rsidR="12DB2D2E" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>covering multiple roles. G</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="4FC6DF6F">
+            <w:r w:rsidR="4FC6DF6F" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="12DB2D2E">
+            <w:r w:rsidR="12DB2D2E" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> stressed the tension between supporting organisational financial targets and sustaining digital service delivery.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="70B6BE27" w:rsidP="70B6BE27" w:rsidRDefault="12DB2D2E" w14:paraId="0D4505FB" w14:textId="4538BE5D">
+          <w:p w14:paraId="0D4505FB" w14:textId="4538BE5D" w:rsidR="70B6BE27" w:rsidRDefault="12DB2D2E" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="4FC6DF6F">
+            <w:r w:rsidR="4FC6DF6F" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">G </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">acknowledged these concerns, emphasising the need to balance strategic progress with organisational financial pressures. </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="44B10573">
+            <w:r w:rsidR="44B10573" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>AG</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> reiterated that vacancy controls </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="44B10573">
+            <w:r w:rsidR="44B10573" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">re a </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="7A3CEA80">
+            <w:r w:rsidR="7A3CEA80" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>oard-level decision and encouraged continued dialogue on how best to manage these challenges.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="70B6BE27" w:rsidP="70B6BE27" w:rsidRDefault="44B10573" w14:paraId="358C5E40" w14:textId="35F37DB8">
+          <w:p w14:paraId="358C5E40" w14:textId="35F37DB8" w:rsidR="70B6BE27" w:rsidRDefault="44B10573" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>KL</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="12DB2D2E">
+            <w:r w:rsidR="12DB2D2E" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> added that the </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="12DB2D2E">
+            <w:r w:rsidR="12DB2D2E" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>oard must weigh risks and compromises across quality, safety, and financial balance, aligning decisions with its risk appetite and tolerance.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="70B6BE27" w:rsidP="70B6BE27" w:rsidRDefault="44B10573" w14:paraId="27797FAA" w14:textId="728B8B6E">
+          <w:p w14:paraId="27797FAA" w14:textId="728B8B6E" w:rsidR="70B6BE27" w:rsidRDefault="44B10573" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">OL </w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="12DB2D2E">
+            <w:r w:rsidR="12DB2D2E" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>suggested that the forthcoming strategic Board Assurance Framework, which w</w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>ould</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="12DB2D2E">
+            <w:r w:rsidR="12DB2D2E" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> include a digital objective, should help frame future </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="12DB2D2E">
+            <w:r w:rsidR="12DB2D2E" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>ommittee discussions and agenda planning.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="70B6BE27" w:rsidP="70B6BE27" w:rsidRDefault="44B10573" w14:paraId="2CD90CC0" w14:textId="41F15A94">
+          <w:p w14:paraId="2CD90CC0" w14:textId="41F15A94" w:rsidR="70B6BE27" w:rsidRDefault="44B10573" w:rsidP="70B6BE27">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>MJ</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="12DB2D2E">
+            <w:r w:rsidR="12DB2D2E" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> assured the </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="12DB2D2E">
+            <w:r w:rsidR="12DB2D2E" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ommittee that these issues </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="12DB2D2E">
+            <w:r w:rsidR="12DB2D2E" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">re being escalated to the highest governance level, including the Chief Executive, providing assurance that concerns </w:t>
             </w:r>
             <w:r w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
-            <w:r w:rsidRPr="67AF1FF3" w:rsidR="12DB2D2E">
+            <w:r w:rsidR="12DB2D2E" w:rsidRPr="67AF1FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>re being addressed.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E7654C" w:rsidR="00A42B89" w:rsidP="008518D5" w:rsidRDefault="00F57549" w14:paraId="5CD54F0F" w14:textId="22A1411B">
+          <w:p w14:paraId="5CD54F0F" w14:textId="22A1411B" w:rsidR="00A42B89" w:rsidRPr="00E7654C" w:rsidRDefault="00F57549" w:rsidP="008518D5">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>AG</w:t>
             </w:r>
-            <w:r w:rsidRPr="008518D5" w:rsidR="008518D5">
+            <w:r w:rsidR="008518D5" w:rsidRPr="008518D5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> closed the discussion by recognising the significant efforts of the digital team to deliver within constrained resources while maintaining focus on future strategy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>AG acknowledged</w:t>
             </w:r>
-            <w:r w:rsidRPr="008518D5" w:rsidR="008518D5">
+            <w:r w:rsidR="008518D5" w:rsidRPr="008518D5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> that financial pressures </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
-            <w:r w:rsidRPr="008518D5" w:rsidR="008518D5">
+            <w:r w:rsidR="008518D5" w:rsidRPr="008518D5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">re affecting all areas of the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
-            <w:r w:rsidRPr="008518D5" w:rsidR="008518D5">
+            <w:r w:rsidR="008518D5" w:rsidRPr="008518D5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ealth </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
-            <w:r w:rsidRPr="008518D5" w:rsidR="008518D5">
+            <w:r w:rsidR="008518D5" w:rsidRPr="008518D5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>oard and commended the positive and constructive approach taken by the team.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="63D1FE15" w14:paraId="594D8F55" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="594D8F55" w14:textId="77777777" w:rsidTr="63D1FE15">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="006F7A3E" w:rsidP="00306909" w:rsidRDefault="00F57549" w14:paraId="4EC91D87" w14:textId="2B2A1EB9">
+          <w:p w14:paraId="4EC91D87" w14:textId="2B2A1EB9" w:rsidR="006F7A3E" w:rsidRPr="00277740" w:rsidRDefault="00F57549" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>94</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="330E3380">
+            <w:r w:rsidR="330E3380" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="006F7A3E" w:rsidP="00306909" w:rsidRDefault="009E4BE9" w14:paraId="147EA35B" w14:textId="6F5FF01A">
+          <w:p w14:paraId="147EA35B" w14:textId="6F5FF01A" w:rsidR="006F7A3E" w:rsidRPr="00277740" w:rsidRDefault="009E4BE9" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">NEXT MEETING </w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="006F7A3E">
+            <w:r w:rsidR="006F7A3E" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="63D1FE15" w14:paraId="492CED24" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="492CED24" w14:textId="77777777" w:rsidTr="63D1FE15">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="006F7A3E" w:rsidP="00306909" w:rsidRDefault="006F7A3E" w14:paraId="0125607F" w14:textId="77777777">
+          <w:p w14:paraId="0125607F" w14:textId="77777777" w:rsidR="006F7A3E" w:rsidRPr="00277740" w:rsidRDefault="006F7A3E" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="002A318F" w:rsidP="00306909" w:rsidRDefault="477C4E5C" w14:paraId="11F39878" w14:textId="4CAA8E5C">
+          <w:p w14:paraId="11F39878" w14:textId="4CAA8E5C" w:rsidR="002A318F" w:rsidRPr="00277740" w:rsidRDefault="477C4E5C" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="20899025">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
@@ -16013,159 +16057,158 @@
             </w:r>
             <w:r w:rsidR="00B76B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">22 </w:t>
             </w:r>
             <w:r w:rsidR="00F57549">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>January 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000A1EAC" w:rsidP="00C062BE" w:rsidRDefault="000A1EAC" w14:paraId="4B88178C" w14:textId="77777777">
+    <w:p w14:paraId="4B88178C" w14:textId="77777777" w:rsidR="000A1EAC" w:rsidRDefault="000A1EAC" w:rsidP="00C062BE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000A1EAC" w:rsidP="00C062BE" w:rsidRDefault="000A1EAC" w14:paraId="6D0F0891" w14:textId="77777777">
+    <w:p w14:paraId="6D0F0891" w14:textId="77777777" w:rsidR="000A1EAC" w:rsidRDefault="000A1EAC" w:rsidP="00C062BE">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000A1EAC" w:rsidP="00C062BE" w:rsidRDefault="000A1EAC" w14:paraId="31D1D96D" w14:textId="77777777">
+    <w:p w14:paraId="31D1D96D" w14:textId="77777777" w:rsidR="000A1EAC" w:rsidRDefault="000A1EAC" w:rsidP="00C062BE">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000A1EAC" w:rsidP="00C062BE" w:rsidRDefault="000A1EAC" w14:paraId="3A905B09" w14:textId="77777777">
+    <w:p w14:paraId="3A905B09" w14:textId="77777777" w:rsidR="000A1EAC" w:rsidRDefault="000A1EAC" w:rsidP="00C062BE">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000A1EAC" w:rsidP="00C062BE" w:rsidRDefault="000A1EAC" w14:paraId="7B891DEA" w14:textId="77777777">
+    <w:p w14:paraId="7B891DEA" w14:textId="77777777" w:rsidR="000A1EAC" w:rsidRDefault="000A1EAC" w:rsidP="00C062BE">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000A1EAC" w:rsidP="00C062BE" w:rsidRDefault="000A1EAC" w14:paraId="77FFB3EF" w14:textId="77777777">
+    <w:p w14:paraId="77FFB3EF" w14:textId="77777777" w:rsidR="000A1EAC" w:rsidRDefault="000A1EAC" w:rsidP="00C062BE">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00187BED" w:rsidR="00B72085" w:rsidP="00C062BE" w:rsidRDefault="00B72085" w14:paraId="0FBE62C4" w14:textId="77777777">
+    <w:p w14:paraId="0FBE62C4" w14:textId="77777777" w:rsidR="00B72085" w:rsidRPr="00187BED" w:rsidRDefault="00B72085" w:rsidP="00C062BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="975"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00187BED" w:rsidR="00B72085" w:rsidSect="00FC598B">
-[...4 lines deleted...]
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+    <w:sectPr w:rsidR="00B72085" w:rsidRPr="00187BED" w:rsidSect="00FC598B">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1843" w:right="900" w:bottom="270" w:left="990" w:header="851" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00266A81" w:rsidRDefault="00266A81" w14:paraId="1063BC2C" w14:textId="77777777">
+    <w:p w14:paraId="38FB5FD7" w14:textId="77777777" w:rsidR="00010A35" w:rsidRDefault="00010A35">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00266A81" w:rsidRDefault="00266A81" w14:paraId="13714F20" w14:textId="77777777">
+    <w:p w14:paraId="5F2C52DC" w14:textId="77777777" w:rsidR="00010A35" w:rsidRDefault="00010A35">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00266A81" w:rsidRDefault="00266A81" w14:paraId="6972745E" w14:textId="77777777"/>
+    <w:p w14:paraId="6A7B7EDE" w14:textId="77777777" w:rsidR="00010A35" w:rsidRDefault="00010A35"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
-    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
@@ -16214,82 +16257,79 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-900515509"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w:rsidR="00CA4A1D" w:rsidRDefault="00CA4A1D" w14:paraId="063D0BF1" w14:textId="659D5C91">
+          <w:p w14:paraId="063D0BF1" w14:textId="659D5C91" w:rsidR="00CA4A1D" w:rsidRDefault="00CA4A1D">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText>PAGE</w:instrText>
             </w:r>
             <w:r>
@@ -16339,170 +16379,98 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidRPr="004612A3" w:rsidR="0064631D" w:rsidP="004612A3" w:rsidRDefault="0064631D" w14:paraId="38CA9F16" w14:textId="278617AF">
+  <w:p w14:paraId="38CA9F16" w14:textId="278617AF" w:rsidR="0064631D" w:rsidRPr="004612A3" w:rsidRDefault="0064631D" w:rsidP="004612A3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00266A81" w:rsidRDefault="00266A81" w14:paraId="1C581197" w14:textId="77777777">
+    <w:p w14:paraId="5084418D" w14:textId="77777777" w:rsidR="00010A35" w:rsidRDefault="00010A35">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00266A81" w:rsidRDefault="00266A81" w14:paraId="2E0D3E08" w14:textId="77777777">
+    <w:p w14:paraId="5ECAB4F9" w14:textId="77777777" w:rsidR="00010A35" w:rsidRDefault="00010A35">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00266A81" w:rsidRDefault="00266A81" w14:paraId="31803160" w14:textId="77777777"/>
+    <w:p w14:paraId="4E6ACD5A" w14:textId="77777777" w:rsidR="00010A35" w:rsidRDefault="00010A35"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00CA4A1D" w:rsidRDefault="00266A81" w14:paraId="63A316CC" w14:textId="0BC94063">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="63A316CC" w14:textId="3A93511E" w:rsidR="00CA4A1D" w:rsidRDefault="00CA4A1D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...34 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidRPr="00682A9B" w:rsidR="0064631D" w:rsidP="0011258B" w:rsidRDefault="00266A81" w14:paraId="26D7B6FF" w14:textId="4D55DC45">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="26D7B6FF" w14:textId="409BC2BE" w:rsidR="0064631D" w:rsidRPr="00682A9B" w:rsidRDefault="00980D71" w:rsidP="0011258B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...34 lines deleted...]
-    <w:r w:rsidR="00980D71">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4FD98731" wp14:editId="27A8E0FE">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>2361137</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>147320</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3297600" cy="795600"/>
           <wp:effectExtent l="0" t="0" r="0" b="5080"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="21220"/>
               <wp:lineTo x="21463" y="21220"/>
               <wp:lineTo x="21463" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
           <wp:docPr id="2143637738" name="Picture 2143637738" descr="C:\Users\su001508\Desktop\New logos Swansea Bay\Abertawe_Swansea NHS Health Board.jpg"/>
@@ -16539,19268 +16507,19229 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00CA4A1D" w:rsidRDefault="00266A81" w14:paraId="442BB937" w14:textId="0ECC654C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="442BB937" w14:textId="155D625D" w:rsidR="00CA4A1D" w:rsidRDefault="00CA4A1D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...34 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:textHash int2:hashCode="kv4UVae7TQCfC0" int2:id="5JZMPPgo">
       <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="aG+z44WpgrTp0l" int2:id="rlB6GdZy">
       <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="QQWj54eu/ZWs4h" int2:id="ze0dKUsH">
       <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
-    <int2:bookmark int2:bookmarkName="_Int_o6LcpUGn" int2:invalidationBookmarkName="" int2:hashCode="jJki92s6Qx42Gf" int2:id="3biyyG87">
-[...4 lines deleted...]
-    </int2:bookmark>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0094DC01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="42145804"/>
     <w:lvl w:ilvl="0" w:tplc="253E1A06">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E0388272">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="B0D208CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="4BB83C60">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="77E407EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="6F4C12A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="EBDCF522">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="CAD004DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AFDE5086">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="010A1C3D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E7900136"/>
     <w:styleLink w:val="ImportedStyle2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="730"/>
         </w:tabs>
         <w:ind w:left="730" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1450"/>
         </w:tabs>
         <w:ind w:left="1450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2170"/>
         </w:tabs>
         <w:ind w:left="2170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2890"/>
         </w:tabs>
         <w:ind w:left="2890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3610"/>
         </w:tabs>
         <w:ind w:left="3610" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4330"/>
         </w:tabs>
         <w:ind w:left="4330" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5050"/>
         </w:tabs>
         <w:ind w:left="5050" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5770"/>
         </w:tabs>
         <w:ind w:left="5770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6490"/>
         </w:tabs>
         <w:ind w:left="6490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="029A6DA3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A0E034D0"/>
     <w:styleLink w:val="ImportedStyle12"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04F0238B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8AC06580"/>
     <w:styleLink w:val="ImportedStyle8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="731"/>
         </w:tabs>
         <w:ind w:left="731" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1451"/>
         </w:tabs>
         <w:ind w:left="1451" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2171"/>
         </w:tabs>
         <w:ind w:left="2171" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2891"/>
         </w:tabs>
         <w:ind w:left="2891" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3611"/>
         </w:tabs>
         <w:ind w:left="3611" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4331"/>
         </w:tabs>
         <w:ind w:left="4331" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5051"/>
         </w:tabs>
         <w:ind w:left="5051" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5771"/>
         </w:tabs>
         <w:ind w:left="5771" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6491"/>
         </w:tabs>
         <w:ind w:left="6491" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07B12A81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B7A8104"/>
     <w:lvl w:ilvl="0" w:tplc="183AEF02">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DDF22AF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="9FE6B052">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="BF802C30">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="737AB3DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="62E69722">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="78805588">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="C4940C9E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="76BEB144">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07D45BF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2898BD9E"/>
     <w:lvl w:ilvl="0" w:tplc="0F3AA8CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BE24FF56">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2D42ACC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="F7D436D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="6AFCABD4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="560ED440">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="2BBC2BB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="518E13A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7BA4D99A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07DB12ED"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="96747B74"/>
     <w:styleLink w:val="ImportedStyle17"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="096A9531"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="652CD25C"/>
     <w:lvl w:ilvl="0" w:tplc="C0AAAD20">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0EFAD0E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="61765BA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FB80E2C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="57C20EC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="69988484">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="4EF4422C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="F5008C2A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C32C000E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09A8421F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3DC8A6DC"/>
     <w:lvl w:ilvl="0" w:tplc="E898BF84">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AA786A1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="256C22C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="F98040E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="70409FD2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="E58CD798">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="9476ECC2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="796202E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="65FCF008">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09B353EE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5782ADE6"/>
     <w:styleLink w:val="List0"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="714"/>
         </w:tabs>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B782A14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C3005FBC"/>
     <w:lvl w:ilvl="0" w:tplc="37CE4BE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="105CEFC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="8ECCB8C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="A1AA9A0A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="00D08DBA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="AA9246FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="D6200380">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="AE7EBDCA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="949E149C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C835823"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C240AAA"/>
     <w:lvl w:ilvl="0" w:tplc="716A5CC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CDACCBAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="90CC4DD8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="DBACED3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="F12267B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="60C4A22C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="206876A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="601A40C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="784EB82A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E834F27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BC5CA5B6"/>
     <w:lvl w:ilvl="0" w:tplc="B2747EE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EBB4FB4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="83908F50">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="6F1634FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="E86AE72C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08D05EDC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="958A795A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="156C2732">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="324CFA12">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FAD4C02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="820A47C4"/>
     <w:lvl w:ilvl="0" w:tplc="AA727B32">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B5BA374C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="DC542360">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="A73652D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="54BAF024">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="5E9AC4D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="E916A7D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="1924DC44">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DC460764">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1071D8F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BE20626C"/>
     <w:lvl w:ilvl="0" w:tplc="56F6995A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7FFAFD44">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="ACAA6340">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="1F64AF94">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="62C0D744">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="07D279C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="28D8370A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="D8943F2A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="985ED43C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11C21FAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="30D48CF4"/>
     <w:lvl w:ilvl="0" w:tplc="E84A25CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="297AA038">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="25D275D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="E2D0DCBC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="D2662B22">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="39920154">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="36944E36">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="BE1E38A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="01E88BD2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12602471"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="82BA7EE4"/>
     <w:styleLink w:val="ImportedStyle4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="730"/>
         </w:tabs>
         <w:ind w:left="730" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1450"/>
         </w:tabs>
         <w:ind w:left="1450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2170"/>
         </w:tabs>
         <w:ind w:left="2170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2890"/>
         </w:tabs>
         <w:ind w:left="2890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3610"/>
         </w:tabs>
         <w:ind w:left="3610" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4330"/>
         </w:tabs>
         <w:ind w:left="4330" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5050"/>
         </w:tabs>
         <w:ind w:left="5050" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5770"/>
         </w:tabs>
         <w:ind w:left="5770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6490"/>
         </w:tabs>
         <w:ind w:left="6490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="133306B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="88EA16C2"/>
     <w:lvl w:ilvl="0" w:tplc="7F683632">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="81BA2EE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1D9408FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="A114F248">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="4C2C8A1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FCD62E70">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="C47A1B68">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="D0C6D9A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6E123946">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14505383"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="04CA2DE2"/>
     <w:lvl w:ilvl="0" w:tplc="8BEEC124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="11CAB52E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2B48F250">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="93B27AE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="6C7E84E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="18409EEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="E438B4BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="8514E99E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E9586C18">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E35D70C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0F268F82"/>
     <w:lvl w:ilvl="0" w:tplc="F9F0F3A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8000E1CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="058C2718">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="31A03310">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="3C642B00">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0628A262">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0510AABA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="1EB2D75A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2BDC01DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F1401C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A9828FF8"/>
     <w:lvl w:ilvl="0" w:tplc="B85C3E52">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4058FE66">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="5360EAF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="D56ABC40">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="53AEC1AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="965CF3B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="596CD73C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="C9D2F7BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8814F9E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F7316BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BD14549C"/>
     <w:lvl w:ilvl="0" w:tplc="581C8068">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B380C2EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FC641900">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="6F626F02">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="3ED865E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="C5641A1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="1986A496">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="9D58C756">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A3488608">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2072BE12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A5BE1D6C"/>
     <w:lvl w:ilvl="0" w:tplc="40B6E254">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6BC86ABE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="5BD0D8B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="1F1618EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="EA4E3E38">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="7DF808EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="A5346DC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="62B8B87A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8EE46B98">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22861A98"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E466B48A"/>
     <w:styleLink w:val="ImportedStyle6"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26546134"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B7782078"/>
     <w:lvl w:ilvl="0" w:tplc="2278D756">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="91FCED32">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="367C9022">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="D0D05294">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="6A9E8DB8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="6156A65C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="9CEC8762">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="442A611A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A11A02A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="268333A1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E6EA5EAA"/>
     <w:styleLink w:val="List41"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="759"/>
         </w:tabs>
         <w:ind w:left="759" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="291A180A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D2F6CB74"/>
     <w:styleLink w:val="List1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1043"/>
         </w:tabs>
         <w:ind w:left="1043" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="296CD12C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="23D034FA"/>
     <w:lvl w:ilvl="0" w:tplc="A1F6C7E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFF2A430">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="4F6C42EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="E586E47A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="9A3EB0AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="90EEA850">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="8860530A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0D12D516">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4A782F2C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="297C420D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D848BD98"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="299E40B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="56845E08"/>
     <w:lvl w:ilvl="0" w:tplc="D9D2D5F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="613A842C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="281E6634">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="60785540">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="13143C3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="4DA2C4E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="92C03B46">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="4314B49E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="87A068AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F647ADB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4CF6CA84"/>
     <w:lvl w:ilvl="0" w:tplc="BB0C4EAC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8EE0996C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="5AE0C680">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="9FC6FE52">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="23ACEB68">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="8B829FC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="9B1C2B54">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="9CCCEEA6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E0409AE8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3015DA62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="19E024CC"/>
     <w:lvl w:ilvl="0" w:tplc="15802EAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1968F37A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="38207976">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="107E060C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="70BA1BD6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="647C41F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="E16CB05E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="7C02C53C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3B20AA04">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30CC7355"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A9473F2"/>
     <w:lvl w:ilvl="0" w:tplc="8F86933A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AC40A264">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="66820F54">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="7FD6D27E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="B63CA33C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="A35693EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="6E180116">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FDA2FD4C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C3A797E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3156754D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CC706732"/>
     <w:styleLink w:val="List31"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="480"/>
         </w:tabs>
         <w:ind w:left="480" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1450"/>
         </w:tabs>
         <w:ind w:left="1450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2170"/>
         </w:tabs>
         <w:ind w:left="2170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2890"/>
         </w:tabs>
         <w:ind w:left="2890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3610"/>
         </w:tabs>
         <w:ind w:left="3610" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4330"/>
         </w:tabs>
         <w:ind w:left="4330" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5050"/>
         </w:tabs>
         <w:ind w:left="5050" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5770"/>
         </w:tabs>
         <w:ind w:left="5770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6490"/>
         </w:tabs>
         <w:ind w:left="6490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31B9E663"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D86358E"/>
     <w:lvl w:ilvl="0" w:tplc="E3C6B626">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5030D1F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="18A84354">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="38E05A10">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="900246D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="A9047F1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFDEB2B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="13A4CBC2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="748EC702">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32910CBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F0E88100"/>
     <w:lvl w:ilvl="0" w:tplc="82B27288">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2CF6253C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="E8F49B6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="3EA6CCAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="D8D2A9E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="8A9E344E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="E9423A52">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="E196C36E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C6B6D118">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="331C7AEC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0D9437EA"/>
     <w:styleLink w:val="ImportedStyle5"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34C64825"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C8D2BD9E"/>
     <w:styleLink w:val="ImportedStyle23"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="730"/>
         </w:tabs>
         <w:ind w:left="730" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1450"/>
         </w:tabs>
         <w:ind w:left="1450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2170"/>
         </w:tabs>
         <w:ind w:left="2170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2890"/>
         </w:tabs>
         <w:ind w:left="2890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3610"/>
         </w:tabs>
         <w:ind w:left="3610" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4330"/>
         </w:tabs>
         <w:ind w:left="4330" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5050"/>
         </w:tabs>
         <w:ind w:left="5050" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5770"/>
         </w:tabs>
         <w:ind w:left="5770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6490"/>
         </w:tabs>
         <w:ind w:left="6490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35229593"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="30046D24"/>
     <w:lvl w:ilvl="0" w:tplc="7ACA2AD4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="60F878E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="DEAC2A80">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="B6CC1E7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="F3025C82">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="3DC080A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="302A4532">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="F1920A96">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="877035C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3575CEDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2DC68C82"/>
     <w:lvl w:ilvl="0" w:tplc="03148A6A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7EEE043E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0F30EC36">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="8304BE96">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="30FA5DB6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="7076F1DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08D2D21A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="D38ACCEC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FA68EBE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36A743D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FD567764"/>
     <w:lvl w:ilvl="0" w:tplc="B5504190">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B344C1E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="208E2D16">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="1D42BB10">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="CD92EADE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="E6981B06">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="05D2970A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="C0A8888C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CC0EBD22">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36C37F4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3584958C"/>
     <w:lvl w:ilvl="0" w:tplc="997CA404">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B7DCFEF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="F6D2934A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="EB5233D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="A6BACE96">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08865E70">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="66321AD8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="33A2482C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C206578">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36F80301"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B2C0FCC6"/>
     <w:styleLink w:val="List21"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="386"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="383C81B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08969C8A"/>
     <w:lvl w:ilvl="0" w:tplc="C5F4B018">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="19761A06">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="9954D330">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="81A881AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="F43E725E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="1786B2E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="071E47F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="1C58BD72">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7486C5A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="388F327F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7302945A"/>
     <w:lvl w:ilvl="0" w:tplc="B6E067A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9A0679B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="B7F25472">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="2B304B08">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="E100720C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="AF4C8F64">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="98BCC834">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="11E83060">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="30D47C0C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="393449E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="61A46AEE"/>
     <w:lvl w:ilvl="0" w:tplc="C7E097B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C3424BDA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="6F6E6E04">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="F70E5ED2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FEC8DA8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="DB968EC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="023891E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="D39E04F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F9247624">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A1078F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A64A0BEE"/>
     <w:lvl w:ilvl="0" w:tplc="2BFEF31E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="70560094">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="ACACAD60">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="BEAECD5E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04F0B422">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="25883C2A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="9A6EDB86">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="5A00229E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5192CD82">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A197DEF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2C447178"/>
     <w:styleLink w:val="List10"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="618"/>
         </w:tabs>
         <w:ind w:left="618" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A3FF51D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="21AAFB28"/>
     <w:lvl w:ilvl="0" w:tplc="D73A8F20">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="40B26F38">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="524A3412">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="F7AC0EFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="2B9EA128">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="F398D9C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="70DC05B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="E928644C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="20D8637C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B531073"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7850F9F2"/>
     <w:styleLink w:val="ImportedStyle13"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C4C7A16"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CA7C9BA0"/>
     <w:styleLink w:val="List7"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="475"/>
         </w:tabs>
         <w:ind w:left="475" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FDDC1D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="79EE1406"/>
     <w:lvl w:ilvl="0" w:tplc="6CDE166C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9D6CA936">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0A0A6E94">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="A8707C8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="76CCD6E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="C6AAE48E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="9A0AF0E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="C2CCA3B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B484E18E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="409C618C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EA7E96F2"/>
     <w:styleLink w:val="List9"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1043"/>
         </w:tabs>
         <w:ind w:left="1043" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40F8D381"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD1E85AC"/>
     <w:lvl w:ilvl="0" w:tplc="8146EBD8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="834ECF9C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2236C2EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="62E6AA20">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="07ACCBD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="6B366B86">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="9378CF14">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="DB6C372C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="EF8A0C40">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42184F2D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="917006DA"/>
     <w:styleLink w:val="ImportedStyle11"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42A8635C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E86FC02"/>
     <w:lvl w:ilvl="0" w:tplc="7F6E18C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5C36F73E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="BA90BFB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="81CCE3A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="C9A4367E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="EDC41452">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="D11EF026">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="64381F8A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="72E8C4BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44CE6378"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A190C344"/>
     <w:styleLink w:val="List51"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="333"/>
         </w:tabs>
         <w:ind w:left="333" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1490"/>
         </w:tabs>
         <w:ind w:left="1490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2210"/>
         </w:tabs>
         <w:ind w:left="2210" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2930"/>
         </w:tabs>
         <w:ind w:left="2930" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3650"/>
         </w:tabs>
         <w:ind w:left="3650" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4370"/>
         </w:tabs>
         <w:ind w:left="4370" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5090"/>
         </w:tabs>
         <w:ind w:left="5090" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5810"/>
         </w:tabs>
         <w:ind w:left="5810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6530"/>
         </w:tabs>
         <w:ind w:left="6530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4531DFC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="87F8A3A6"/>
     <w:lvl w:ilvl="0" w:tplc="A7AAB440">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="788CF2FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="3D926D1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="32CAC5B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="B92EB170">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="9E20B260">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="B96A9F2C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="F5E297F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6896D024">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45703C27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08E4741E"/>
     <w:lvl w:ilvl="0" w:tplc="2AF68C78">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4DA668F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="535AF3EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FAC8808C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="124E88D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="95F09DDA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="5B5647B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="D2B02BD6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="152C8918">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="492AFA2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49B0711A"/>
     <w:lvl w:ilvl="0" w:tplc="88360414">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BF6ADC2C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="3B1AE0B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="72CC69B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="ED6A8CA8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="89B0A2E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="408C8E4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="C63CA752">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A66019C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AAC603E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0A0A9E36"/>
     <w:styleLink w:val="List11"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="618"/>
         </w:tabs>
         <w:ind w:left="618" w:hanging="426"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C4D50B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2EB404B6"/>
     <w:lvl w:ilvl="0" w:tplc="2AA42FD6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8F202450">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="6848FE5C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="D7660888">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="86D882B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="5FC8EB6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="9C26F884">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="98DE037E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="37006C0C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C566613"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="313AD55C"/>
     <w:lvl w:ilvl="0" w:tplc="CD8C30C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0A584762">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="D10A1936">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="79F6680E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="4740C6AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="83D4E798">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="71C8647A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="23B4181C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4F8E90CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C934C8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="38C8D54A"/>
     <w:lvl w:ilvl="0" w:tplc="2D3E0D0A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="92AC724E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="A5AE7770">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="923A55BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="E33C27FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="442A5194">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0F3AA9F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="390E1D0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="21A2B2EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CA62B5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3650F8A2"/>
     <w:lvl w:ilvl="0" w:tplc="18783A52">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C350554C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="ACACCC5A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="2436A098">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="58226B3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="68A4B40C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="D318C3BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="87AAF476">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E2CA21C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CF0652A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7DB40AB0"/>
     <w:styleLink w:val="List8"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="476"/>
         </w:tabs>
         <w:ind w:left="476" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4ED15F85"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5824F9DE"/>
     <w:styleLink w:val="List12"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="714"/>
         </w:tabs>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F99677F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A4C21D48"/>
     <w:styleLink w:val="ImportedStyle21"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="510F4AAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="28302640"/>
     <w:lvl w:ilvl="0" w:tplc="E0ACE560">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5278329E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="5B3EE54E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="5EDC8EC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="C1383CF6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="2E142B62">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="D7C64506">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="8270A43C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1C0A2D06">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51347EA5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="87AC6E5A"/>
     <w:styleLink w:val="List6"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="480"/>
         </w:tabs>
         <w:ind w:left="480" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51E8A8E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="79D2ED6E"/>
     <w:lvl w:ilvl="0" w:tplc="575493B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5E0EDB5E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="30C6A9F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="A1D2802E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="F20C6CD2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="419677AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="9DCE7C1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="B34E3432">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CD4215F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54D40A37"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FE827BDA"/>
     <w:styleLink w:val="ImportedStyle3"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="800"/>
         </w:tabs>
         <w:ind w:left="800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1520"/>
         </w:tabs>
         <w:ind w:left="1520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2240"/>
         </w:tabs>
         <w:ind w:left="2240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2960"/>
         </w:tabs>
         <w:ind w:left="2960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3680"/>
         </w:tabs>
         <w:ind w:left="3680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4400"/>
         </w:tabs>
         <w:ind w:left="4400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5120"/>
         </w:tabs>
         <w:ind w:left="5120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5840"/>
         </w:tabs>
         <w:ind w:left="5840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6560"/>
         </w:tabs>
         <w:ind w:left="6560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="552283B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A54E3E12"/>
     <w:lvl w:ilvl="0" w:tplc="ABAA48CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="62EC89B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="EB70B138">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="3732F576">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="5EAEB888">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="B1AA3DCC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="2E7C9532">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="396C507A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DBE47412">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57BD34B2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8534BB8A"/>
     <w:styleLink w:val="ImportedStyle10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="583E0BC9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="90DE0F90"/>
     <w:styleLink w:val="ImportedStyle270"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="593A7991"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAE65162"/>
     <w:lvl w:ilvl="0" w:tplc="74567B4C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A3904878">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="831C4C46">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="AFC477F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="E5CC69EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="D2BADA20">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="79821312">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="E8B4D142">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="784468BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B7D643C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E38AD65A"/>
     <w:lvl w:ilvl="0" w:tplc="DD00F958">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="40F43A56">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="3E56D600">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="498A8634">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="F04C4888">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="D5C20BD2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="D5223212">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="6224847A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DA08FF16">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C6E3A09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1BC3E24"/>
     <w:lvl w:ilvl="0" w:tplc="794610EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F8C2B7E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="99DE5BCE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="70F04BDA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="6A64DD7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="C86679D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0A281398">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="01067B40">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C0609C9E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DF4A5F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43DCDD04"/>
     <w:lvl w:ilvl="0" w:tplc="60807CEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BEEC0A18">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="823E2594">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="1704772E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="B69AD168">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0680ACFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="CC66E5F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="9FFAE4D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AD9814C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DF9E6E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8FEE44AA"/>
     <w:lvl w:ilvl="0" w:tplc="B95A5772">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3F76212E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="4008FAE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="F08E1C2C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="2B80281A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="C00888AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="500436D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="8E3CFA3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5FD62954">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E1BFBE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BCB86E92"/>
     <w:lvl w:ilvl="0" w:tplc="37FE86D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8CA88D72">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="D0468914">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="263AFD58">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="C242EC70">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="31BC5064">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="797A997E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FAFEA4C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3DAA1332">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EA15D10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF12313E"/>
     <w:lvl w:ilvl="0" w:tplc="99A6F7C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AF04C0D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="54A2402A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="D524539C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0E649036">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="DD300FAC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="9E84CC92">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="7C9E39E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="EBFE2BEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="82" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FF438CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5D88C20C"/>
     <w:lvl w:ilvl="0" w:tplc="DD06C640">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="11FE8570">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="BC9AD290">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="54C2F172">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="4A8415DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="3CA852F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="809C7984">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="4EE03F6C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7676F2F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="83" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6303B82A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8C5E6478"/>
     <w:lvl w:ilvl="0" w:tplc="D1D8C8C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C348134">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2ED61550">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="02FCFA32">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="D3D05F66">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="56B6171A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="85F80A00">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="F4E47DDC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F4F87C80">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="84" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6611D28A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7774376A"/>
     <w:lvl w:ilvl="0" w:tplc="7054BB24">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0E0C2C18">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="EEF61932">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="19D6A304">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="80E0AEC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="756E95AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="A686DD64">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="07522994">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="95A0BEA8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="85" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68B52C59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8376C6FE"/>
     <w:lvl w:ilvl="0" w:tplc="A40E4C18">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A642D074">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="897A739A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="57560650">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="A372CD9C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="6C28C598">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="CC3834BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="B67AD620">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="41106902">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="86" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A021430"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0F72D0CC"/>
     <w:styleLink w:val="ImportedStyle16"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="87" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BD4C683"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="56F6B278"/>
     <w:lvl w:ilvl="0" w:tplc="1F3CB140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="594E90CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="219A5E32">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0FA44930">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="05F84BD6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="B89CCCB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="251AB966">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="28C0AE1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="ED86BDA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="88" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C581014"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C2221926"/>
     <w:lvl w:ilvl="0" w:tplc="14B851B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8146F896">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="4CF02794">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="AC1EB0E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="35E028A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="89086352">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="A5D0BB64">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="98A68528">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D7882538">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="89" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DBA5463"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="469E66D4"/>
     <w:styleLink w:val="ImportedStyle27"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="90" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DDCB34D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0098312A"/>
     <w:lvl w:ilvl="0" w:tplc="8F6ED0B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AF026056">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="5908EF54">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="F6E41A4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="98C43A9C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="C07022E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="59D01576">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="A5B210E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DB4A4C9C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="91" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EF92530"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3FF639CA"/>
     <w:lvl w:ilvl="0" w:tplc="89D8A286">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6AC44C90">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="926CD034">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="F2F660AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="B824BF76">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="B484A938">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="750CD03E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="9530F5C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="BA24903A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="92" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="724E626B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A296ECF0"/>
     <w:lvl w:ilvl="0" w:tplc="4A3E90DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F87C7642">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="67769260">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0AD4D228">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="DF963BBA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="E09E8C76">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="F92A886C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0652C0EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8F46101A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="93" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="749508AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF363012"/>
     <w:lvl w:ilvl="0" w:tplc="73FE70F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2CF62198">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2AA42F7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FCEEEDBA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="C13EF88E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="02966EB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="8520A630">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="01FC66C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="20D0497A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="94" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="749CAEFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A418B3BA"/>
     <w:lvl w:ilvl="0" w:tplc="78083C78">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5C828168">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0396FD16">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="F94EC6BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="E988B724">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="7F460A54">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="B07C00BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="D02A8A70">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5308C4D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="95" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7584085E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B1FC8818"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="96" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="758BF72C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9E56F0CA"/>
     <w:lvl w:ilvl="0" w:tplc="1730CD0C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CC6A874E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="5A143BA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="2E0028D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="ADDEC604">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0BE22208">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="025026AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="009A77C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B4582B90">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="97" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75E43BFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10FE2BCC"/>
     <w:lvl w:ilvl="0" w:tplc="B596DE90">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FE72F042">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="BE16F04A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="C6FE7576">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="AC98B366">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="CDC6DDA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="53F07734">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="72C691A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C2D610F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="98" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="763D91F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3122443E"/>
     <w:lvl w:ilvl="0" w:tplc="894E17B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F322F878">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="B56803DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="02FE469C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="3FDE7E62">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="09B813EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="DDA6A2CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="253E333C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CD92FC3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="99" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77431088"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E690A14C"/>
     <w:styleLink w:val="ImportedStyle19"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="770"/>
         </w:tabs>
         <w:ind w:left="770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1490"/>
         </w:tabs>
         <w:ind w:left="1490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2210"/>
         </w:tabs>
         <w:ind w:left="2210" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2930"/>
         </w:tabs>
         <w:ind w:left="2930" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3650"/>
         </w:tabs>
         <w:ind w:left="3650" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4370"/>
         </w:tabs>
         <w:ind w:left="4370" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5090"/>
         </w:tabs>
         <w:ind w:left="5090" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5810"/>
         </w:tabs>
         <w:ind w:left="5810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6530"/>
         </w:tabs>
         <w:ind w:left="6530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="100" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77F70C2E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FC806280"/>
     <w:styleLink w:val="ImportedStyle1"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="101" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78EE0B98"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="05A00DB2"/>
     <w:styleLink w:val="ImportedStyle15"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="102" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79340316"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="01383FD8"/>
     <w:styleLink w:val="ImportedStyle14"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="103" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79CC4E70"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E848AE2E"/>
     <w:styleLink w:val="ImportedStyle160"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="104" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A5F8605"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="06343B22"/>
     <w:lvl w:ilvl="0" w:tplc="DB3C3F44">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6952F442">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="50C655DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="9D343B92">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="BE6EFF6C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="8206AD4A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="5A003756">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="5012436A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C1D0B926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="105" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C4E48BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FC9E2C"/>
     <w:lvl w:ilvl="0" w:tplc="9EBCFDE8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="711478B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="4ECC463A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="A79EEB54">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="AFA4B254">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="E7182C94">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="ACB6441C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="5704853E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0B726C0C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="106" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C5B8ED4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="817003B6"/>
     <w:lvl w:ilvl="0" w:tplc="A0186A7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CB028BFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="682A7652">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="9D4ACF76">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="8F1EDC44">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="AB9A9F40">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="F864D5CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="EAC2BC04">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="688646EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="165217182">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="938223151">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="126551450">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1580795334">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="869026100">
     <w:abstractNumId w:val="59"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="394623118">
     <w:abstractNumId w:val="77"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="160974378">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="271864787">
     <w:abstractNumId w:val="104"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1030766271">
     <w:abstractNumId w:val="79"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1715079747">
     <w:abstractNumId w:val="75"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="95757197">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="550851941">
     <w:abstractNumId w:val="87"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1484662634">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="2123113153">
     <w:abstractNumId w:val="57"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1373919462">
     <w:abstractNumId w:val="70"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1243024064">
     <w:abstractNumId w:val="90"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1453590669">
     <w:abstractNumId w:val="106"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="899101395">
     <w:abstractNumId w:val="64"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="64573218">
     <w:abstractNumId w:val="78"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="740830968">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1282609560">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="2019890393">
     <w:abstractNumId w:val="96"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1505242482">
     <w:abstractNumId w:val="80"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="2081438329">
     <w:abstractNumId w:val="76"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1421827829">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="2085225523">
     <w:abstractNumId w:val="53"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1919552700">
     <w:abstractNumId w:val="98"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="602810143">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1339649315">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="880483771">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1701055353">
     <w:abstractNumId w:val="58"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1588731493">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="244843554">
     <w:abstractNumId w:val="55"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="112017501">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="454837257">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="1933002273">
     <w:abstractNumId w:val="83"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="772936231">
     <w:abstractNumId w:val="88"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="1878355144">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="1082917000">
     <w:abstractNumId w:val="68"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="362173271">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="41" w16cid:durableId="1254051584">
     <w:abstractNumId w:val="63"/>
   </w:num>
-  <w:num w:numId="42">
+  <w:num w:numId="42" w16cid:durableId="1118530785">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="43">
+  <w:num w:numId="43" w16cid:durableId="1650788017">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="44">
+  <w:num w:numId="44" w16cid:durableId="1335298118">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="45">
+  <w:num w:numId="45" w16cid:durableId="516046476">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="46">
+  <w:num w:numId="46" w16cid:durableId="1898585540">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="47">
+  <w:num w:numId="47" w16cid:durableId="693845872">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="48">
+  <w:num w:numId="48" w16cid:durableId="1604654168">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="49">
+  <w:num w:numId="49" w16cid:durableId="523250959">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="50">
+  <w:num w:numId="50" w16cid:durableId="811481837">
     <w:abstractNumId w:val="97"/>
   </w:num>
-  <w:num w:numId="51">
+  <w:num w:numId="51" w16cid:durableId="748696684">
     <w:abstractNumId w:val="91"/>
   </w:num>
-  <w:num w:numId="52">
+  <w:num w:numId="52" w16cid:durableId="1637876494">
     <w:abstractNumId w:val="85"/>
   </w:num>
-  <w:num w:numId="53">
+  <w:num w:numId="53" w16cid:durableId="661004510">
     <w:abstractNumId w:val="81"/>
   </w:num>
-  <w:num w:numId="54">
+  <w:num w:numId="54" w16cid:durableId="17589875">
     <w:abstractNumId w:val="62"/>
   </w:num>
-  <w:num w:numId="55">
+  <w:num w:numId="55" w16cid:durableId="953635532">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="56">
+  <w:num w:numId="56" w16cid:durableId="744375967">
     <w:abstractNumId w:val="84"/>
   </w:num>
-  <w:num w:numId="57">
+  <w:num w:numId="57" w16cid:durableId="1662081920">
     <w:abstractNumId w:val="93"/>
   </w:num>
-  <w:num w:numId="58">
+  <w:num w:numId="58" w16cid:durableId="1712413696">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="59">
+  <w:num w:numId="59" w16cid:durableId="727265630">
     <w:abstractNumId w:val="51"/>
   </w:num>
-  <w:num w:numId="60">
+  <w:num w:numId="60" w16cid:durableId="2134445937">
     <w:abstractNumId w:val="92"/>
   </w:num>
-  <w:num w:numId="61">
+  <w:num w:numId="61" w16cid:durableId="550768398">
     <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="62">
+  <w:num w:numId="62" w16cid:durableId="919481641">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="63">
+  <w:num w:numId="63" w16cid:durableId="479931134">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="64">
+  <w:num w:numId="64" w16cid:durableId="211162375">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="65">
+  <w:num w:numId="65" w16cid:durableId="264390397">
     <w:abstractNumId w:val="61"/>
   </w:num>
-  <w:num w:numId="66">
+  <w:num w:numId="66" w16cid:durableId="227082704">
     <w:abstractNumId w:val="82"/>
   </w:num>
-  <w:num w:numId="67">
+  <w:num w:numId="67" w16cid:durableId="1255478562">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="68">
+  <w:num w:numId="68" w16cid:durableId="680351971">
     <w:abstractNumId w:val="72"/>
   </w:num>
-  <w:num w:numId="69">
+  <w:num w:numId="69" w16cid:durableId="1519730641">
     <w:abstractNumId w:val="94"/>
   </w:num>
-  <w:num w:numId="70">
+  <w:num w:numId="70" w16cid:durableId="543177022">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="71">
+  <w:num w:numId="71" w16cid:durableId="1262374425">
     <w:abstractNumId w:val="105"/>
   </w:num>
-  <w:num w:numId="72">
+  <w:num w:numId="72" w16cid:durableId="585651942">
     <w:abstractNumId w:val="100"/>
   </w:num>
-  <w:num w:numId="73">
+  <w:num w:numId="73" w16cid:durableId="957370766">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="74">
+  <w:num w:numId="74" w16cid:durableId="1442185685">
     <w:abstractNumId w:val="71"/>
   </w:num>
-  <w:num w:numId="75">
+  <w:num w:numId="75" w16cid:durableId="1882937837">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="76">
+  <w:num w:numId="76" w16cid:durableId="1752312471">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="77">
+  <w:num w:numId="77" w16cid:durableId="1323508528">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="78">
+  <w:num w:numId="78" w16cid:durableId="1050375558">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="79">
+  <w:num w:numId="79" w16cid:durableId="160511800">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="80">
+  <w:num w:numId="80" w16cid:durableId="908617655">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="81">
+  <w:num w:numId="81" w16cid:durableId="1556500720">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="82">
+  <w:num w:numId="82" w16cid:durableId="1857495141">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="83">
+  <w:num w:numId="83" w16cid:durableId="1923441158">
     <w:abstractNumId w:val="73"/>
   </w:num>
-  <w:num w:numId="84">
+  <w:num w:numId="84" w16cid:durableId="581065831">
     <w:abstractNumId w:val="54"/>
   </w:num>
-  <w:num w:numId="85">
+  <w:num w:numId="85" w16cid:durableId="79764485">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86">
+  <w:num w:numId="86" w16cid:durableId="545340304">
     <w:abstractNumId w:val="49"/>
   </w:num>
-  <w:num w:numId="87">
+  <w:num w:numId="87" w16cid:durableId="1045061065">
     <w:abstractNumId w:val="102"/>
   </w:num>
-  <w:num w:numId="88">
+  <w:num w:numId="88" w16cid:durableId="974873219">
     <w:abstractNumId w:val="101"/>
   </w:num>
-  <w:num w:numId="89">
+  <w:num w:numId="89" w16cid:durableId="859780655">
     <w:abstractNumId w:val="103"/>
   </w:num>
-  <w:num w:numId="90">
+  <w:num w:numId="90" w16cid:durableId="93981665">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="91">
+  <w:num w:numId="91" w16cid:durableId="798567167">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="92">
+  <w:num w:numId="92" w16cid:durableId="362557894">
     <w:abstractNumId w:val="99"/>
   </w:num>
-  <w:num w:numId="93">
+  <w:num w:numId="93" w16cid:durableId="461191970">
     <w:abstractNumId w:val="56"/>
   </w:num>
-  <w:num w:numId="94">
+  <w:num w:numId="94" w16cid:durableId="1238055032">
     <w:abstractNumId w:val="67"/>
   </w:num>
-  <w:num w:numId="95">
+  <w:num w:numId="95" w16cid:durableId="365640813">
     <w:abstractNumId w:val="69"/>
   </w:num>
-  <w:num w:numId="96">
+  <w:num w:numId="96" w16cid:durableId="1832063973">
     <w:abstractNumId w:val="50"/>
   </w:num>
-  <w:num w:numId="97">
+  <w:num w:numId="97" w16cid:durableId="353112171">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="98">
+  <w:num w:numId="98" w16cid:durableId="1771464923">
     <w:abstractNumId w:val="65"/>
   </w:num>
-  <w:num w:numId="99">
+  <w:num w:numId="99" w16cid:durableId="530649532">
     <w:abstractNumId w:val="52"/>
   </w:num>
-  <w:num w:numId="100">
+  <w:num w:numId="100" w16cid:durableId="562108656">
     <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="101">
+  <w:num w:numId="101" w16cid:durableId="449131775">
     <w:abstractNumId w:val="89"/>
   </w:num>
-  <w:num w:numId="102">
+  <w:num w:numId="102" w16cid:durableId="1667978658">
     <w:abstractNumId w:val="60"/>
   </w:num>
-  <w:num w:numId="103">
+  <w:num w:numId="103" w16cid:durableId="1548182791">
     <w:abstractNumId w:val="74"/>
   </w:num>
-  <w:num w:numId="104">
+  <w:num w:numId="104" w16cid:durableId="152062405">
     <w:abstractNumId w:val="66"/>
   </w:num>
-  <w:num w:numId="105">
+  <w:num w:numId="105" w16cid:durableId="1577745644">
     <w:abstractNumId w:val="86"/>
   </w:num>
-  <w:num w:numId="106">
+  <w:num w:numId="106" w16cid:durableId="2052655049">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="107">
+  <w:num w:numId="107" w16cid:durableId="367069516">
     <w:abstractNumId w:val="95"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="105"/>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Amelia Cole (Swansea Bay UHB - Corporate)">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::Amelia.Cole@wales.nhs.uk::46c844e6-9f2e-48ae-bf2a-168c568901a6"/>
+  </w15:person>
+</w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...3 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2052"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FE5E56"/>
     <w:rsid w:val="00001679"/>
     <w:rsid w:val="00002274"/>
     <w:rsid w:val="00002D5E"/>
     <w:rsid w:val="000034C0"/>
     <w:rsid w:val="00003D00"/>
     <w:rsid w:val="00004084"/>
     <w:rsid w:val="000055D6"/>
     <w:rsid w:val="00005B11"/>
     <w:rsid w:val="000069BE"/>
     <w:rsid w:val="00006DBD"/>
     <w:rsid w:val="000077C0"/>
     <w:rsid w:val="0001012A"/>
     <w:rsid w:val="000103A5"/>
     <w:rsid w:val="00010680"/>
     <w:rsid w:val="000109B1"/>
+    <w:rsid w:val="00010A35"/>
     <w:rsid w:val="000112F4"/>
     <w:rsid w:val="00011E91"/>
     <w:rsid w:val="00012757"/>
     <w:rsid w:val="00013233"/>
     <w:rsid w:val="0001419A"/>
     <w:rsid w:val="000141E5"/>
     <w:rsid w:val="000149E2"/>
     <w:rsid w:val="00015159"/>
     <w:rsid w:val="000155F8"/>
     <w:rsid w:val="00016389"/>
     <w:rsid w:val="000164C2"/>
     <w:rsid w:val="00016569"/>
     <w:rsid w:val="00016640"/>
     <w:rsid w:val="00016BC7"/>
     <w:rsid w:val="00016E21"/>
     <w:rsid w:val="00017677"/>
     <w:rsid w:val="00017B0F"/>
     <w:rsid w:val="00021017"/>
     <w:rsid w:val="000222E6"/>
     <w:rsid w:val="00023229"/>
     <w:rsid w:val="000237D1"/>
     <w:rsid w:val="0002385A"/>
     <w:rsid w:val="00023C1D"/>
     <w:rsid w:val="00024339"/>
     <w:rsid w:val="00024798"/>
@@ -37893,50 +37822,51 @@
     <w:rsid w:val="007A5770"/>
     <w:rsid w:val="007A5B19"/>
     <w:rsid w:val="007A659F"/>
     <w:rsid w:val="007A65BB"/>
     <w:rsid w:val="007A765B"/>
     <w:rsid w:val="007A7B89"/>
     <w:rsid w:val="007A7CF5"/>
     <w:rsid w:val="007B0A02"/>
     <w:rsid w:val="007B15A1"/>
     <w:rsid w:val="007B17ED"/>
     <w:rsid w:val="007B18BC"/>
     <w:rsid w:val="007B1A40"/>
     <w:rsid w:val="007B224E"/>
     <w:rsid w:val="007B25EC"/>
     <w:rsid w:val="007B27D0"/>
     <w:rsid w:val="007B2BDC"/>
     <w:rsid w:val="007B34F6"/>
     <w:rsid w:val="007B35DB"/>
     <w:rsid w:val="007B3956"/>
     <w:rsid w:val="007B5572"/>
     <w:rsid w:val="007B58B0"/>
     <w:rsid w:val="007B5DA5"/>
     <w:rsid w:val="007B6371"/>
     <w:rsid w:val="007B7CB9"/>
     <w:rsid w:val="007B7F22"/>
+    <w:rsid w:val="007C0C55"/>
     <w:rsid w:val="007C0DAC"/>
     <w:rsid w:val="007C1282"/>
     <w:rsid w:val="007C1383"/>
     <w:rsid w:val="007C1683"/>
     <w:rsid w:val="007C16AF"/>
     <w:rsid w:val="007C1955"/>
     <w:rsid w:val="007C2AB8"/>
     <w:rsid w:val="007C3211"/>
     <w:rsid w:val="007C3C36"/>
     <w:rsid w:val="007C4233"/>
     <w:rsid w:val="007C42C6"/>
     <w:rsid w:val="007C436D"/>
     <w:rsid w:val="007C502F"/>
     <w:rsid w:val="007C565F"/>
     <w:rsid w:val="007C67C6"/>
     <w:rsid w:val="007C6D10"/>
     <w:rsid w:val="007C70DA"/>
     <w:rsid w:val="007C72A2"/>
     <w:rsid w:val="007C780E"/>
     <w:rsid w:val="007C7FAA"/>
     <w:rsid w:val="007D1E50"/>
     <w:rsid w:val="007D1EF7"/>
     <w:rsid w:val="007D26BC"/>
     <w:rsid w:val="007D2996"/>
     <w:rsid w:val="007D2B34"/>
@@ -39172,50 +39102,51 @@
     <w:rsid w:val="00C80057"/>
     <w:rsid w:val="00C800A2"/>
     <w:rsid w:val="00C80BFB"/>
     <w:rsid w:val="00C81179"/>
     <w:rsid w:val="00C816F8"/>
     <w:rsid w:val="00C8175B"/>
     <w:rsid w:val="00C819B1"/>
     <w:rsid w:val="00C81D25"/>
     <w:rsid w:val="00C81DDA"/>
     <w:rsid w:val="00C82D3F"/>
     <w:rsid w:val="00C8351E"/>
     <w:rsid w:val="00C846ED"/>
     <w:rsid w:val="00C84949"/>
     <w:rsid w:val="00C849D4"/>
     <w:rsid w:val="00C84A21"/>
     <w:rsid w:val="00C84EEC"/>
     <w:rsid w:val="00C85499"/>
     <w:rsid w:val="00C8643E"/>
     <w:rsid w:val="00C87BF7"/>
     <w:rsid w:val="00C90065"/>
     <w:rsid w:val="00C90C26"/>
     <w:rsid w:val="00C911E2"/>
     <w:rsid w:val="00C9160B"/>
     <w:rsid w:val="00C9164F"/>
     <w:rsid w:val="00C92390"/>
+    <w:rsid w:val="00C924FE"/>
     <w:rsid w:val="00C9250A"/>
     <w:rsid w:val="00C932C0"/>
     <w:rsid w:val="00C93BFF"/>
     <w:rsid w:val="00C94145"/>
     <w:rsid w:val="00C94304"/>
     <w:rsid w:val="00C948A2"/>
     <w:rsid w:val="00C94994"/>
     <w:rsid w:val="00C94B2A"/>
     <w:rsid w:val="00C94D7D"/>
     <w:rsid w:val="00C9505B"/>
     <w:rsid w:val="00C95076"/>
     <w:rsid w:val="00C95B97"/>
     <w:rsid w:val="00C9641D"/>
     <w:rsid w:val="00C972A8"/>
     <w:rsid w:val="00C97476"/>
     <w:rsid w:val="00C97B31"/>
     <w:rsid w:val="00C97C29"/>
     <w:rsid w:val="00CA032B"/>
     <w:rsid w:val="00CA0691"/>
     <w:rsid w:val="00CA06E6"/>
     <w:rsid w:val="00CA08A6"/>
     <w:rsid w:val="00CA097E"/>
     <w:rsid w:val="00CA098A"/>
     <w:rsid w:val="00CA139B"/>
     <w:rsid w:val="00CA194A"/>
@@ -41768,152 +41699,152 @@
     <w:rsid w:val="7FC60416"/>
     <w:rsid w:val="7FC68261"/>
     <w:rsid w:val="7FD2E159"/>
     <w:rsid w:val="7FD934A7"/>
     <w:rsid w:val="7FE1EA54"/>
     <w:rsid w:val="7FE6F5EF"/>
     <w:rsid w:val="7FE9C73A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2052"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1010A599"/>
   <w15:docId w15:val="{61DAFA04-4897-4BB0-87C0-BB63E1F10B30}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:bdr w:val="nil"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -42069,52 +42000,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -42172,925 +42103,925 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:rsid w:val="0011113B"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="008B5133"/>
     <w:pPr>
       <w:keepNext/>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EE503D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Body" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body">
     <w:name w:val="Body"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="Bulleted list,Dot pt,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,List Paragraph1,Bullet Points,MAIN CONTENT,Bullet 1,List Paragraph11,List Paragraph12,F5 List Paragraph,Colorful List - Accent 11,Bullet Style,L"/>
     <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle1" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle1">
     <w:name w:val="Imported Style 1"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="72"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyA" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyA">
     <w:name w:val="Body A"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle2" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle2">
     <w:name w:val="Imported Style 2"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="73"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle3" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle3">
     <w:name w:val="Imported Style 3"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="74"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle4" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle4">
     <w:name w:val="Imported Style 4"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="75"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle5" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle5">
     <w:name w:val="Imported Style 5"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="76"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle6" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle6">
     <w:name w:val="Imported Style 6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="77"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List0" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List0">
     <w:name w:val="List 0"/>
     <w:basedOn w:val="ImportedStyle6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="78"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List1" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List1">
     <w:name w:val="List 1"/>
     <w:basedOn w:val="ImportedStyle7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="79"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle7" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle7">
     <w:name w:val="Imported Style 7"/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List21" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List21">
     <w:name w:val="List 21"/>
     <w:basedOn w:val="ImportedStyle6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="80"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle8" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle8">
     <w:name w:val="Imported Style 8"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="81"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List31" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List31">
     <w:name w:val="List 31"/>
     <w:basedOn w:val="ImportedStyle9"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="82"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle9" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle9">
     <w:name w:val="Imported Style 9"/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle10" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle10">
     <w:name w:val="Imported Style 10"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="83"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle11" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle11">
     <w:name w:val="Imported Style 11"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="84"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle12" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle12">
     <w:name w:val="Imported Style 12"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="85"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle13" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle13">
     <w:name w:val="Imported Style 13"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="86"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle14" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle14">
     <w:name w:val="Imported Style 14"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="87"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle15" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle15">
     <w:name w:val="Imported Style 15"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="88"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle16" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle16">
     <w:name w:val="Imported Style 16"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="105"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle160" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle160">
     <w:name w:val="Imported Style 16.0"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="89"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle17" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle17">
     <w:name w:val="Imported Style 17"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="91"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List41" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List41">
     <w:name w:val="List 41"/>
     <w:basedOn w:val="ImportedStyle18"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="90"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle18" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle18">
     <w:name w:val="Imported Style 18"/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle19" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle19">
     <w:name w:val="Imported Style 19"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="92"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List51" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List51">
     <w:name w:val="List 51"/>
     <w:basedOn w:val="ImportedStyle20"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="93"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle20" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle20">
     <w:name w:val="Imported Style 20"/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle21" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle21">
     <w:name w:val="Imported Style 21"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="94"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List6" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List6">
     <w:name w:val="List 6"/>
     <w:basedOn w:val="ImportedStyle22"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="95"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle22" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle22">
     <w:name w:val="Imported Style 22"/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List7" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List7">
     <w:name w:val="List 7"/>
     <w:basedOn w:val="ImportedStyle22"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="96"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle23" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle23">
     <w:name w:val="Imported Style 23"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="97"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List8" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List8">
     <w:name w:val="List 8"/>
     <w:basedOn w:val="ImportedStyle24"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="98"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle24" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle24">
     <w:name w:val="Imported Style 24"/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List9" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List9">
     <w:name w:val="List 9"/>
     <w:basedOn w:val="ImportedStyle25"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="99"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle25" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle25">
     <w:name w:val="Imported Style 25"/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List10" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List10">
     <w:name w:val="List 10"/>
     <w:basedOn w:val="ImportedStyle26"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="100"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle26" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle26">
     <w:name w:val="Imported Style 26"/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle27" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle27">
     <w:name w:val="Imported Style 27"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="101"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List11" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List11">
     <w:name w:val="List 11"/>
     <w:basedOn w:val="ImportedStyle28"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="102"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle28" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle28">
     <w:name w:val="Imported Style 28"/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle270" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle270">
     <w:name w:val="Imported Style 27.0"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="103"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List12" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List12">
     <w:name w:val="List 12"/>
     <w:basedOn w:val="ImportedStyle29"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="104"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle29" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle29">
     <w:name w:val="Imported Style 29"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PlainTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F96AB2"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlainTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
     <w:name w:val="Plain Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="PlainText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F96AB2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="004A7AE9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004612A3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00633080"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00633080"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C41E8"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C41E8"/>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003C41E8"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C41E8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003C41E8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00B079A9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="questionvalue1" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="questionvalue1">
     <w:name w:val="questionvalue1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00F776DE"/>
     <w:rPr>
-      <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ListParagraphChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:aliases w:val="Bulleted list Char,Dot pt Char,No Spacing1 Char,List Paragraph Char Char Char Char,Indicator Text Char,Numbered Para 1 Char,List Paragraph1 Char,Bullet Points Char,MAIN CONTENT Char,Bullet 1 Char,List Paragraph11 Char,L Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="003422AC"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="003C67A6"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Table9" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Table9">
     <w:name w:val="Table9"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Table9Char"/>
     <w:qFormat/>
     <w:rsid w:val="00552729"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cstheme="minorBidi"/>
       <w:color w:val="253C61"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Table9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Table9Char">
     <w:name w:val="Table9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Table9"/>
     <w:rsid w:val="00552729"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cstheme="minorBidi"/>
       <w:color w:val="253C61"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008B5133"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FB3E2D"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E855AE"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00EE503D"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00AA50B4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="510CB3EC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="510CB3EC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="13118436">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="146018927">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -44561,59 +44492,60 @@
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2071880792">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -44846,63 +44778,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010001C022EFBB18C64ABE3B9933434D2554" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2b64952811415c62d0d0df39f3d34ba2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="60b0568e-e574-4342-a9c0-c22c6fec6509" xmlns:ns3="fdfaf355-f7ae-47f3-8f93-739a60756710" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b85015dbfa83b7beca0f1d5edc8036d9" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
     <xsd:import namespace="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
@@ -45082,123 +45001,151 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="60b0568e-e574-4342-a9c0-c22c6fec6509">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="fdfaf355-f7ae-47f3-8f93-739a60756710" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33C319E3-D844-4861-AE6F-62DC39A8A867}">
-[...14 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{937FD071-4149-45A2-A899-05B78206FD61}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
     <ds:schemaRef ds:uri="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{472A8F8F-C124-4A18-A0A2-20E61F0232B9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33C319E3-D844-4861-AE6F-62DC39A8A867}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3CC4BA1-9CE4-4E3E-A0BD-F7EA22A2C96F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3CC4BA1-9CE4-4E3E-A0BD-F7EA22A2C96F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
+    <ds:schemaRef ds:uri="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>19</Pages>
+  <Words>5201</Words>
+  <Characters>29860</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>721</Lines>
+  <Paragraphs>292</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>ABM LHB</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>34828</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Wendy Penrhyn-Jones (ABM ULHB - Administration)</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Amelia Cole (Swansea Bay UHB - Corporate)</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2022-06-15T16:25:00.0000000Z</lastPrinted>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010001C022EFBB18C64ABE3B9933434D2554</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>13618400</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="docLang">
     <vt:lpwstr>en</vt:lpwstr>
   </property>
 </Properties>
 </file>