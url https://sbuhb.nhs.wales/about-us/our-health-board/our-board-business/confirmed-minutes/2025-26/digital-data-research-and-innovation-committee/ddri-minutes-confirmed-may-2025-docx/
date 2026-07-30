--- v0 (2026-04-28)
+++ v1 (2026-07-30)
@@ -10,3636 +10,3553 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="0011258B" w:rsidR="004A037B" w:rsidP="0011258B" w:rsidRDefault="00F244D5" w14:paraId="6251ED37" w14:textId="210E837A">
+    <w:p w14:paraId="6251ED37" w14:textId="210E837A" w:rsidR="004A037B" w:rsidRPr="0011258B" w:rsidRDefault="00F244D5" w:rsidP="0011258B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:ind w:right="540"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2789F744" w:rsidR="00F244D5">
+      <w:r w:rsidRPr="2789F744">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="2789F744" w:rsidR="004A037B">
+      <w:r w:rsidR="004A037B" w:rsidRPr="2789F744">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>wansea Bay University Health Board</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="204A9376" w:rsidP="2789F744" w:rsidRDefault="204A9376" w14:paraId="67592D92" w14:textId="7FBF1B39">
+    <w:p w14:paraId="67592D92" w14:textId="7FBF1B39" w:rsidR="204A9376" w:rsidRDefault="204A9376" w:rsidP="2789F744">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:suppressLineNumbers w:val="0"/>
-[...9 lines deleted...]
-        <w:ind w:left="0" w:right="0"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="2789F744" w:rsidR="204A9376">
+      <w:r w:rsidRPr="2789F744">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>CONFIRMED</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00277740" w:rsidR="004A037B" w:rsidP="00DC1D54" w:rsidRDefault="004A037B" w14:paraId="7C064858" w14:textId="72E2710E">
+    <w:p w14:paraId="7C064858" w14:textId="72E2710E" w:rsidR="004A037B" w:rsidRPr="00277740" w:rsidRDefault="004A037B" w:rsidP="00DC1D54">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial Bold" w:hAnsi="Verdana" w:cs="Arial Bold"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00277740">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Minutes of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00277740" w:rsidR="00DF6946">
+      <w:r w:rsidR="00DF6946" w:rsidRPr="00277740">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00277740" w:rsidR="009910E0">
+      <w:r w:rsidR="009910E0" w:rsidRPr="00277740">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00277740" w:rsidR="008C1E00">
+      <w:r w:rsidR="008C1E00" w:rsidRPr="00277740">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Digital, Data, Research and Innovation Committee</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00277740" w:rsidR="004978F5" w:rsidP="2928BEFF" w:rsidRDefault="001510E6" w14:paraId="12FA9E2C" w14:textId="55D4F2C5">
+    <w:p w14:paraId="12FA9E2C" w14:textId="55D4F2C5" w:rsidR="004978F5" w:rsidRPr="00277740" w:rsidRDefault="004A037B" w:rsidP="2928BEFF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2789F744" w:rsidR="004A037B">
+      <w:r w:rsidRPr="2789F744">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>held on</w:t>
       </w:r>
-      <w:r w:rsidRPr="2789F744" w:rsidR="52CBCE01">
+      <w:r w:rsidR="52CBCE01" w:rsidRPr="2789F744">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="2789F744" w:rsidR="004046AE">
+      <w:r w:rsidR="004046AE" w:rsidRPr="2789F744">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>13 May</w:t>
       </w:r>
-      <w:r w:rsidRPr="2789F744" w:rsidR="005C04AE">
+      <w:r w:rsidR="005C04AE" w:rsidRPr="2789F744">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
-      <w:r w:rsidRPr="2789F744" w:rsidR="004978F5">
+      <w:r w:rsidR="004978F5" w:rsidRPr="2789F744">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> at </w:t>
       </w:r>
-      <w:r w:rsidRPr="2789F744" w:rsidR="008C1E00">
+      <w:r w:rsidR="008C1E00" w:rsidRPr="2789F744">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>9.30am</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="001510E6">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00277740" w:rsidR="004978F5" w:rsidP="00DC1D54" w:rsidRDefault="004978F5" w14:paraId="13C2420E" w14:textId="1BE343DA">
+    <w:p w14:paraId="13C2420E" w14:textId="1BE343DA" w:rsidR="004978F5" w:rsidRPr="00277740" w:rsidRDefault="004978F5" w:rsidP="00DC1D54">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00277740">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Via TEAMS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC1D54" w:rsidR="002A7861" w:rsidP="00DC1D54" w:rsidRDefault="002A7861" w14:paraId="7BA6EA37" w14:textId="77777777">
+    <w:p w14:paraId="7BA6EA37" w14:textId="77777777" w:rsidR="002A7861" w:rsidRPr="00DC1D54" w:rsidRDefault="002A7861" w:rsidP="00DC1D54">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11194" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="7797"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="2928BEFF" w14:paraId="4D9150A4" w14:textId="77777777">
-        <w:trPr/>
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="4D9150A4" w14:textId="77777777" w:rsidTr="2928BEFF">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11194" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="000565D6" w:rsidP="00DC1D54" w:rsidRDefault="000565D6" w14:paraId="4C8CB890" w14:textId="77777777">
+          <w:p w14:paraId="4C8CB890" w14:textId="77777777" w:rsidR="000565D6" w:rsidRPr="00277740" w:rsidRDefault="000565D6" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>Present:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="2928BEFF" w14:paraId="7CCB8F2E" w14:textId="77777777">
-        <w:trPr/>
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="7CCB8F2E" w14:textId="77777777" w:rsidTr="2928BEFF">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="1A70E6FF" w14:textId="5B156371">
+          <w:p w14:paraId="1A70E6FF" w14:textId="5B156371" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Andrew Griffiths </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="785A91E2" w14:textId="5E94CA61">
+          <w:p w14:paraId="785A91E2" w14:textId="5E94CA61" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>(AG)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="459B95B8" w14:textId="0EE48DA8">
+          <w:p w14:paraId="459B95B8" w14:textId="0EE48DA8" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Independent Member</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="00B47A70">
+            <w:r w:rsidR="00B47A70" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="00B47A70">
-[...2 lines deleted...]
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:r w:rsidR="00B47A70" w:rsidRPr="00277740">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>(in the Chair)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="2928BEFF" w14:paraId="3C697433" w14:textId="77777777">
-        <w:trPr/>
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="3C697433" w14:textId="77777777" w:rsidTr="2928BEFF">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="00B47A70" w:rsidP="00DC1D54" w:rsidRDefault="00B47A70" w14:paraId="112F7751" w14:textId="3F0E5C3F">
+          <w:p w14:paraId="112F7751" w14:textId="3F0E5C3F" w:rsidR="00B47A70" w:rsidRPr="00277740" w:rsidRDefault="00B47A70" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Jean Church</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="00B47A70" w:rsidP="00DC1D54" w:rsidRDefault="00B47A70" w14:paraId="650114AC" w14:textId="02535981">
+          <w:p w14:paraId="650114AC" w14:textId="02535981" w:rsidR="00B47A70" w:rsidRPr="00277740" w:rsidRDefault="00B47A70" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">(JC) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="00B47A70" w:rsidP="00DC1D54" w:rsidRDefault="00B47A70" w14:paraId="7582F7CD" w14:textId="28E5C742">
+          <w:p w14:paraId="7582F7CD" w14:textId="28E5C742" w:rsidR="00B47A70" w:rsidRPr="00277740" w:rsidRDefault="00B47A70" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Independent Member </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="004046AE" w:rsidTr="2928BEFF" w14:paraId="4683D943" w14:textId="77777777">
-        <w:trPr/>
+      <w:tr w:rsidR="004046AE" w:rsidRPr="003C5225" w14:paraId="4683D943" w14:textId="77777777" w:rsidTr="2928BEFF">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="004046AE" w:rsidP="00DC1D54" w:rsidRDefault="004046AE" w14:paraId="43B4AA81" w14:textId="0AC566F7">
+          <w:p w14:paraId="43B4AA81" w14:textId="0AC566F7" w:rsidR="004046AE" w:rsidRPr="00277740" w:rsidRDefault="004046AE" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Nuria Zolle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="004046AE" w:rsidP="00DC1D54" w:rsidRDefault="004046AE" w14:paraId="04FDEE9C" w14:textId="10066BD5">
+          <w:p w14:paraId="04FDEE9C" w14:textId="10066BD5" w:rsidR="004046AE" w:rsidRPr="00277740" w:rsidRDefault="004046AE" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>(NZ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="004046AE" w:rsidP="00DC1D54" w:rsidRDefault="004046AE" w14:paraId="1CB77EB0" w14:textId="115E9A2C">
+          <w:p w14:paraId="1CB77EB0" w14:textId="115E9A2C" w:rsidR="004046AE" w:rsidRPr="00277740" w:rsidRDefault="004046AE" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>Independent Member</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="2928BEFF" w14:paraId="148E9491" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="148E9491" w14:textId="77777777" w:rsidTr="2928BEFF">
         <w:trPr>
           <w:trHeight w:val="310"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11194" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007A06F1" w:rsidP="00DC1D54" w:rsidRDefault="007A06F1" w14:paraId="2A839241" w14:textId="7666AF51">
+          <w:p w14:paraId="2A839241" w14:textId="7666AF51" w:rsidR="007A06F1" w:rsidRPr="00277740" w:rsidRDefault="007A06F1" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>In Attendance:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="008C2F23" w:rsidTr="2928BEFF" w14:paraId="2096FA1F" w14:textId="77777777">
+      <w:tr w:rsidR="008C2F23" w:rsidRPr="003C5225" w14:paraId="2096FA1F" w14:textId="77777777" w:rsidTr="2928BEFF">
         <w:trPr>
           <w:trHeight w:val="304"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="008C2F23" w:rsidP="00DC1D54" w:rsidRDefault="008C2F23" w14:paraId="5A6A71DC" w14:textId="211A52AA">
+          <w:p w14:paraId="5A6A71DC" w14:textId="211A52AA" w:rsidR="008C2F23" w:rsidRPr="00277740" w:rsidRDefault="008C2F23" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>James Chess</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="008C2F23" w:rsidP="00DC1D54" w:rsidRDefault="008C2F23" w14:paraId="409EDB3D" w14:textId="46BC6F65">
+          <w:p w14:paraId="409EDB3D" w14:textId="46BC6F65" w:rsidR="008C2F23" w:rsidRPr="00277740" w:rsidRDefault="008C2F23" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-[...18 lines deleted...]
-              <w:t>)</w:t>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:rPr>
+              <w:t>(JaC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="008C2F23" w:rsidP="00DC1D54" w:rsidRDefault="008C2F23" w14:paraId="294D9697" w14:textId="1E0AAE16">
+          <w:p w14:paraId="294D9697" w14:textId="1E0AAE16" w:rsidR="008C2F23" w:rsidRPr="00277740" w:rsidRDefault="008C2F23" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Consultant Nephrologist </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="2928BEFF" w14:paraId="18148D76" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="18148D76" w14:textId="77777777" w:rsidTr="2928BEFF">
         <w:trPr>
           <w:trHeight w:val="304"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="38AF3990" w14:textId="51DE0FD0">
+          <w:p w14:paraId="38AF3990" w14:textId="51DE0FD0" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Amelia Cole </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="35401837" w14:textId="4F117D6C">
+          <w:p w14:paraId="35401837" w14:textId="4F117D6C" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>(AC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="76EDB3B8" w14:textId="657562FA">
+          <w:p w14:paraId="76EDB3B8" w14:textId="657562FA" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Corporate Governance Officer </w:t>
             </w:r>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>(Note taker)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="2928BEFF" w14:paraId="245FE0B5" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="245FE0B5" w14:textId="77777777" w:rsidTr="2928BEFF">
         <w:trPr>
           <w:trHeight w:val="304"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="6783A5D5" w14:textId="14511B0A">
+          <w:p w14:paraId="6783A5D5" w14:textId="14511B0A" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Richard Evans</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="407DBE89" w14:textId="06870303">
+          <w:p w14:paraId="407DBE89" w14:textId="06870303" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">(RE) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="330365A9" w14:textId="048B3C4C">
+          <w:p w14:paraId="330365A9" w14:textId="048B3C4C" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Executive Medical Director </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="2928BEFF" w14:paraId="453EA4DC" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="453EA4DC" w14:textId="77777777" w:rsidTr="2928BEFF">
         <w:trPr>
           <w:trHeight w:val="304"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="0D3C5134" w14:textId="20EEF5B4">
+          <w:p w14:paraId="0D3C5134" w14:textId="20EEF5B4" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>Rachel Hook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="5E03FC60" w14:textId="143992B6">
+          <w:p w14:paraId="5E03FC60" w14:textId="143992B6" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>(RH)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="59F5C976" w14:textId="7AEC35CC">
+          <w:p w14:paraId="59F5C976" w14:textId="7AEC35CC" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Resource and Engagement Manager </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="2928BEFF" w14:paraId="5CADC77C" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="5CADC77C" w14:textId="77777777" w:rsidTr="2928BEFF">
         <w:trPr>
           <w:trHeight w:val="304"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="0F476278" w14:textId="4AE68E31">
+          <w:p w14:paraId="0F476278" w14:textId="4AE68E31" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>Kerith Jones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="40994134" w14:textId="466D3A68">
+          <w:p w14:paraId="40994134" w14:textId="466D3A68" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>(KJ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="526736CA" w14:textId="1C4E3392">
+          <w:p w14:paraId="526736CA" w14:textId="1C4E3392" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>Interim Head of Value Based Healthcare</w:t>
             </w:r>
             <w:r w:rsidR="00DD633B">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD633B" w:rsidR="00DD633B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidR="00DD633B" w:rsidRPr="00DD633B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">(For item: </w:t>
             </w:r>
             <w:r w:rsidR="00416FD9">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD633B" w:rsidR="00DD633B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidR="00DD633B" w:rsidRPr="00DD633B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>/25)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="2928BEFF" w14:paraId="5900FAC9" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="5900FAC9" w14:textId="77777777" w:rsidTr="2928BEFF">
         <w:trPr>
           <w:trHeight w:val="304"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="11CAD3AA" w14:textId="6A5FAA54">
+          <w:p w14:paraId="11CAD3AA" w14:textId="6A5FAA54" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Matt John </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="2D26DEA6" w14:textId="731637D2">
+          <w:p w14:paraId="2D26DEA6" w14:textId="731637D2" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">(MJ) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="4738617E" w14:textId="3668754A">
+          <w:p w14:paraId="4738617E" w14:textId="3668754A" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Director of Digital </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="2928BEFF" w14:paraId="087ED7A7" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="087ED7A7" w14:textId="77777777" w:rsidTr="2928BEFF">
         <w:trPr>
           <w:trHeight w:val="304"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="15A1CCF6" w14:textId="0E629D5A">
+          <w:p w14:paraId="15A1CCF6" w14:textId="0E629D5A" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Rachel Levi </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="7B40A7F8" w14:textId="783B2B9C">
+          <w:p w14:paraId="7B40A7F8" w14:textId="783B2B9C" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">(RL) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="7A78D48B" w14:textId="1104ED12">
+          <w:p w14:paraId="7A78D48B" w14:textId="1104ED12" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>Interim Head of Digital Applications</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="2928BEFF" w14:paraId="0F0BBA16" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="0F0BBA16" w14:textId="77777777" w:rsidTr="2928BEFF">
         <w:trPr>
           <w:trHeight w:val="304"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="07C90B91" w14:textId="3B00EE3C">
+          <w:p w14:paraId="07C90B91" w14:textId="3B00EE3C" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Lee Morgan </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="46CD606A" w14:textId="2DC0543B">
+          <w:p w14:paraId="46CD606A" w14:textId="2DC0543B" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">(LM)  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="4FF898D3" w14:textId="00D3C666">
+          <w:p w14:paraId="4FF898D3" w14:textId="00D3C666" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Assistant Director of Digital Intelligence </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD633B" w:rsidR="00DD633B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidR="00DD633B" w:rsidRPr="00DD633B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>(For item: 4</w:t>
             </w:r>
             <w:r w:rsidR="00416FD9">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD633B" w:rsidR="00DD633B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidR="00DD633B" w:rsidRPr="00DD633B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>/25. 4</w:t>
             </w:r>
             <w:r w:rsidR="00416FD9">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD633B" w:rsidR="00DD633B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidR="00DD633B" w:rsidRPr="00DD633B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>/25, 4</w:t>
             </w:r>
             <w:r w:rsidR="00416FD9">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD633B" w:rsidR="00DD633B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidR="00DD633B" w:rsidRPr="00DD633B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>/25)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="2928BEFF" w14:paraId="0C0DC6CD" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="0C0DC6CD" w14:textId="77777777" w:rsidTr="2928BEFF">
         <w:trPr>
           <w:trHeight w:val="304"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="4FEE92E4" w14:textId="23C5A19D">
+          <w:p w14:paraId="4FEE92E4" w14:textId="23C5A19D" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>Carl Mustard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="0E8617D0" w14:textId="6E2D5174">
+          <w:p w14:paraId="0E8617D0" w14:textId="6E2D5174" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>(CM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="494C3804" w14:textId="55A0EFA6">
+          <w:p w14:paraId="494C3804" w14:textId="55A0EFA6" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Assistant Director of Digital Technology </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD633B" w:rsidR="00DD633B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidR="00DD633B" w:rsidRPr="00DD633B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>(For item: 4</w:t>
             </w:r>
             <w:r w:rsidR="00416FD9">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD633B" w:rsidR="00DD633B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidR="00DD633B" w:rsidRPr="00DD633B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>/25)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="2928BEFF" w14:paraId="78065162" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="78065162" w14:textId="77777777" w:rsidTr="2928BEFF">
         <w:trPr>
           <w:trHeight w:val="304"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="005C04AE" w:rsidP="00DC1D54" w:rsidRDefault="005C04AE" w14:paraId="418433C6" w14:textId="4DAAE0BA">
+          <w:p w14:paraId="418433C6" w14:textId="4DAAE0BA" w:rsidR="005C04AE" w:rsidRPr="00277740" w:rsidRDefault="005C04AE" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Deirdre Roberts </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="005C04AE" w:rsidP="00DC1D54" w:rsidRDefault="005C04AE" w14:paraId="07C3013C" w14:textId="2F7C18D0">
+          <w:p w14:paraId="07C3013C" w14:textId="2F7C18D0" w:rsidR="005C04AE" w:rsidRPr="00277740" w:rsidRDefault="005C04AE" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>(DR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="005C04AE" w:rsidP="00DC1D54" w:rsidRDefault="005C04AE" w14:paraId="5F130727" w14:textId="0D19DE28">
+          <w:p w14:paraId="5F130727" w14:textId="0D19DE28" w:rsidR="005C04AE" w:rsidRPr="00277740" w:rsidRDefault="005C04AE" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Assistant Director of Digital Transformation </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD633B" w:rsidR="00DD633B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidR="00DD633B" w:rsidRPr="00DD633B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">(For item: </w:t>
             </w:r>
             <w:r w:rsidR="00416FD9">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD633B" w:rsidR="00DD633B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidR="00DD633B" w:rsidRPr="00DD633B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>/25)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="2928BEFF" w14:paraId="58A9937A" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="58A9937A" w14:textId="77777777" w:rsidTr="2928BEFF">
         <w:trPr>
           <w:trHeight w:val="304"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="005C04AE" w14:paraId="256D2439" w14:textId="28E1399D">
+          <w:p w14:paraId="256D2439" w14:textId="28E1399D" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="005C04AE" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>Jemma Ro</w:t>
             </w:r>
             <w:r w:rsidR="008C2F23">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>gers</w:t>
             </w:r>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="005C04AE" w14:paraId="67136FDA" w14:textId="708D54DD">
+          <w:p w14:paraId="67136FDA" w14:textId="708D54DD" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="005C04AE" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>(JR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="005C04AE" w14:paraId="6FB6F388" w14:textId="3EA971AC">
+          <w:p w14:paraId="6FB6F388" w14:textId="3EA971AC" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="005C04AE" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Research and Development Manager </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD633B" w:rsidR="00DD633B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidR="00DD633B" w:rsidRPr="00DD633B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>(For item:5</w:t>
             </w:r>
             <w:r w:rsidR="00416FD9">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD633B" w:rsidR="00DD633B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidR="00DD633B" w:rsidRPr="00DD633B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>/25)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="008C2F23" w:rsidTr="2928BEFF" w14:paraId="0B7B9FF2" w14:textId="77777777">
+      <w:tr w:rsidR="008C2F23" w:rsidRPr="003C5225" w14:paraId="0B7B9FF2" w14:textId="77777777" w:rsidTr="2928BEFF">
         <w:trPr>
           <w:trHeight w:val="304"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="008C2F23" w:rsidP="00DC1D54" w:rsidRDefault="008C2F23" w14:paraId="2B3A9021" w14:textId="75EF23A8">
+          <w:p w14:paraId="2B3A9021" w14:textId="75EF23A8" w:rsidR="008C2F23" w:rsidRPr="00277740" w:rsidRDefault="008C2F23" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Lorna Tasker </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="008C2F23" w:rsidP="00DC1D54" w:rsidRDefault="008C2F23" w14:paraId="00B8020E" w14:textId="7A71E3FF">
+          <w:p w14:paraId="00B8020E" w14:textId="7A71E3FF" w:rsidR="008C2F23" w:rsidRPr="00277740" w:rsidRDefault="008C2F23" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>(LT)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="008C2F23" w:rsidP="00DC1D54" w:rsidRDefault="008C2F23" w14:paraId="2E33922D" w14:textId="0A21DADE">
+          <w:p w14:paraId="2E33922D" w14:textId="0A21DADE" w:rsidR="008C2F23" w:rsidRPr="00277740" w:rsidRDefault="008C2F23" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Consultant Clinical Scientist, Head of REU, Assistant DoTHS </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00FC0A44" w:rsidTr="2928BEFF" w14:paraId="0407873C" w14:textId="77777777">
+      <w:tr w:rsidR="00FC0A44" w:rsidRPr="003C5225" w14:paraId="0407873C" w14:textId="77777777" w:rsidTr="2928BEFF">
         <w:trPr>
           <w:trHeight w:val="304"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00FC0A44" w:rsidP="00DC1D54" w:rsidRDefault="00FC0A44" w14:paraId="1B5D66CE" w14:textId="275B2219">
+          <w:p w14:paraId="1B5D66CE" w14:textId="275B2219" w:rsidR="00FC0A44" w:rsidRDefault="00FC0A44" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>Glyn Thomas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00FC0A44" w:rsidP="00DC1D54" w:rsidRDefault="00FC0A44" w14:paraId="693DBC08" w14:textId="3F4F77E3">
+          <w:p w14:paraId="693DBC08" w14:textId="3F4F77E3" w:rsidR="00FC0A44" w:rsidRDefault="00FC0A44" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>(GT)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00FC0A44" w:rsidP="00DC1D54" w:rsidRDefault="00FC0A44" w14:paraId="00637EE3" w14:textId="7F978BF8">
+          <w:p w14:paraId="00637EE3" w14:textId="7F978BF8" w:rsidR="00FC0A44" w:rsidRDefault="00FC0A44" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>Digital Programme Lead</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="008C2F23" w:rsidTr="2928BEFF" w14:paraId="3FD44269" w14:textId="77777777">
+      <w:tr w:rsidR="008C2F23" w:rsidRPr="003C5225" w14:paraId="3FD44269" w14:textId="77777777" w:rsidTr="2928BEFF">
         <w:trPr>
           <w:trHeight w:val="304"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="008C2F23" w:rsidP="00DC1D54" w:rsidRDefault="008C2F23" w14:paraId="5AAFF458" w14:textId="089DFAEA">
+          <w:p w14:paraId="5AAFF458" w14:textId="089DFAEA" w:rsidR="008C2F23" w:rsidRPr="00277740" w:rsidRDefault="008C2F23" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Gareth Westlake </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="008C2F23" w:rsidP="00DC1D54" w:rsidRDefault="008C2F23" w14:paraId="2B3DBC32" w14:textId="553BC0B8">
+          <w:p w14:paraId="2B3DBC32" w14:textId="553BC0B8" w:rsidR="008C2F23" w:rsidRPr="00277740" w:rsidRDefault="008C2F23" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">(GW) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="008C2F23" w:rsidP="00DC1D54" w:rsidRDefault="008C2F23" w14:paraId="7A69970A" w14:textId="2E5FD9BC">
+          <w:p w14:paraId="7A69970A" w14:textId="2E5FD9BC" w:rsidR="008C2F23" w:rsidRPr="00277740" w:rsidRDefault="008C2F23" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Assistant Director of Digital Services </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD633B" w:rsidR="00DD633B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidR="00DD633B" w:rsidRPr="00DD633B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>(For item: 4</w:t>
             </w:r>
             <w:r w:rsidR="00416FD9">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD633B" w:rsidR="00DD633B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidR="00DD633B" w:rsidRPr="00DD633B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>/25, 4</w:t>
             </w:r>
             <w:r w:rsidR="00416FD9">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD633B" w:rsidR="00DD633B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidR="00DD633B" w:rsidRPr="00DD633B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>/25, 4</w:t>
             </w:r>
             <w:r w:rsidR="00416FD9">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD633B" w:rsidR="00DD633B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidR="00DD633B" w:rsidRPr="00DD633B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>/25)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="2928BEFF" w14:paraId="3C3E625C" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="3C3E625C" w14:textId="77777777" w:rsidTr="2928BEFF">
         <w:trPr>
           <w:trHeight w:val="304"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="005C04AE" w14:paraId="0642C12F" w14:textId="37E5ADC4">
+          <w:p w14:paraId="0642C12F" w14:textId="37E5ADC4" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="005C04AE" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Liz Wonnacott </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="005C04AE" w14:paraId="49F9D6E7" w14:textId="312F49AD">
+          <w:p w14:paraId="49F9D6E7" w14:textId="312F49AD" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="005C04AE" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>(LW)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="005C04AE" w14:paraId="10B649EA" w14:textId="2D276700">
+          <w:p w14:paraId="10B649EA" w14:textId="2D276700" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="005C04AE" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Head of Service </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD633B" w:rsidR="00DD633B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidR="00DD633B" w:rsidRPr="00DD633B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>(For item: 5</w:t>
             </w:r>
             <w:r w:rsidR="00416FD9">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD633B" w:rsidR="00DD633B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidR="00DD633B" w:rsidRPr="00DD633B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>/25)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="2928BEFF" w14:paraId="102F696E" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="102F696E" w14:textId="77777777" w:rsidTr="2928BEFF">
         <w:trPr>
           <w:trHeight w:val="304"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11194" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007A06F1" w:rsidP="00DC1D54" w:rsidRDefault="007A06F1" w14:paraId="353A1474" w14:textId="77777777">
+          <w:p w14:paraId="353A1474" w14:textId="77777777" w:rsidR="007A06F1" w:rsidRPr="00277740" w:rsidRDefault="007A06F1" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>Apologies:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="2928BEFF" w14:paraId="15686CBD" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="15686CBD" w14:textId="77777777" w:rsidTr="2928BEFF">
         <w:trPr>
           <w:trHeight w:val="304"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="005C04AE" w:rsidP="00DC1D54" w:rsidRDefault="005C04AE" w14:paraId="1F3661D1" w14:textId="38D27DAB">
+          <w:p w14:paraId="1F3661D1" w14:textId="38D27DAB" w:rsidR="005C04AE" w:rsidRPr="00277740" w:rsidRDefault="005C04AE" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Keith Lloyd </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="005C04AE" w:rsidP="00DC1D54" w:rsidRDefault="005C04AE" w14:paraId="0453501E" w14:textId="7E2BDDB6">
+          <w:p w14:paraId="0453501E" w14:textId="7E2BDDB6" w:rsidR="005C04AE" w:rsidRPr="00277740" w:rsidRDefault="005C04AE" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>(KL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="005C04AE" w:rsidP="00DC1D54" w:rsidRDefault="005C04AE" w14:paraId="0B35436D" w14:textId="73E59217">
+          <w:p w14:paraId="0B35436D" w14:textId="73E59217" w:rsidR="005C04AE" w:rsidRPr="00277740" w:rsidRDefault="005C04AE" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Independent Member </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="008C2F23" w:rsidTr="2928BEFF" w14:paraId="5897A88C" w14:textId="77777777">
+      <w:tr w:rsidR="008C2F23" w:rsidRPr="003C5225" w14:paraId="5897A88C" w14:textId="77777777" w:rsidTr="2928BEFF">
         <w:trPr>
           <w:trHeight w:val="304"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="008C2F23" w:rsidP="00DC1D54" w:rsidRDefault="008C2F23" w14:paraId="3285A195" w14:textId="0852585E">
+          <w:p w14:paraId="3285A195" w14:textId="0852585E" w:rsidR="008C2F23" w:rsidRPr="00277740" w:rsidRDefault="008C2F23" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Reena Owen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="008C2F23" w:rsidP="00DC1D54" w:rsidRDefault="008C2F23" w14:paraId="4B94B289" w14:textId="412D020C">
+          <w:p w14:paraId="4B94B289" w14:textId="412D020C" w:rsidR="008C2F23" w:rsidRPr="00277740" w:rsidRDefault="008C2F23" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>(RO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="008C2F23" w:rsidP="00DC1D54" w:rsidRDefault="008C2F23" w14:paraId="229210B5" w14:textId="4C67FD06">
+          <w:p w14:paraId="229210B5" w14:textId="4C67FD06" w:rsidR="008C2F23" w:rsidRPr="00277740" w:rsidRDefault="008C2F23" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C2F23">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Independent Member</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00DC1D54" w:rsidR="00D0693B" w:rsidP="00DC1D54" w:rsidRDefault="00D0693B" w14:paraId="3AA0A72C" w14:textId="77777777">
+    <w:p w14:paraId="3AA0A72C" w14:textId="77777777" w:rsidR="00D0693B" w:rsidRPr="00DC1D54" w:rsidRDefault="00D0693B" w:rsidP="00DC1D54">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DC1D54" w:rsidR="00D25BB8" w:rsidP="00DC1D54" w:rsidRDefault="00D25BB8" w14:paraId="306B20B1" w14:textId="77777777">
+    <w:p w14:paraId="306B20B1" w14:textId="77777777" w:rsidR="00D25BB8" w:rsidRPr="00DC1D54" w:rsidRDefault="00D25BB8" w:rsidP="00DC1D54">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DC1D54" w:rsidR="000A1EAC" w:rsidP="00F22642" w:rsidRDefault="00D25BB8" w14:paraId="5A9A0F6C" w14:textId="3E3989BB">
+    <w:p w14:paraId="5A9A0F6C" w14:textId="3E3989BB" w:rsidR="000A1EAC" w:rsidRPr="00DC1D54" w:rsidRDefault="00D25BB8" w:rsidP="00F22642">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC1D54">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The meeting commenced </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC1D54" w:rsidR="00CF3D4C">
+      <w:r w:rsidR="00CF3D4C" w:rsidRPr="00DC1D54">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">at </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC1D54" w:rsidR="008C1E00">
+      <w:r w:rsidR="008C1E00" w:rsidRPr="00DC1D54">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>9.30am</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC1D54" w:rsidR="008C1E00" w:rsidP="00DC1D54" w:rsidRDefault="008C1E00" w14:paraId="4065AAD8" w14:textId="1757E721">
+    <w:p w14:paraId="4065AAD8" w14:textId="1757E721" w:rsidR="008C1E00" w:rsidRPr="00DC1D54" w:rsidRDefault="008C1E00" w:rsidP="00DC1D54">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DC1D54" w:rsidR="008C1E00" w:rsidP="00DC1D54" w:rsidRDefault="008C1E00" w14:paraId="224A9B7B" w14:textId="233B83E5">
+    <w:p w14:paraId="224A9B7B" w14:textId="233B83E5" w:rsidR="008C1E00" w:rsidRPr="00DC1D54" w:rsidRDefault="008C1E00" w:rsidP="00DC1D54">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000A1EAC" w:rsidP="0011258B" w:rsidRDefault="000A1EAC" w14:paraId="58F168EC" w14:textId="77777777">
+    <w:p w14:paraId="58F168EC" w14:textId="77777777" w:rsidR="000A1EAC" w:rsidRDefault="000A1EAC" w:rsidP="0011258B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DC1D54" w:rsidR="0011258B" w:rsidP="0011258B" w:rsidRDefault="0011258B" w14:paraId="7814FEE8" w14:textId="77777777">
+    <w:p w14:paraId="7814FEE8" w14:textId="77777777" w:rsidR="0011258B" w:rsidRPr="00DC1D54" w:rsidRDefault="0011258B" w:rsidP="0011258B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11057" w:type="dxa"/>
         <w:tblInd w:w="-289" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1702"/>
         <w:gridCol w:w="9355"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="7B303478" w14:paraId="46ED2533" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="46ED2533" w14:textId="77777777" w:rsidTr="7B303478">
         <w:trPr>
           <w:trHeight w:val="500"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent5" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="000A1EAC" w:rsidP="00DC1D54" w:rsidRDefault="000A1EAC" w14:paraId="2C41079A" w14:textId="77777777">
+          <w:p w14:paraId="2C41079A" w14:textId="77777777" w:rsidR="000A1EAC" w:rsidRPr="00277740" w:rsidRDefault="000A1EAC" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011258B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Minute No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent5" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="000A1EAC" w:rsidP="0011258B" w:rsidRDefault="0011258B" w14:paraId="55CD7ACE" w14:textId="322010B1">
+          <w:p w14:paraId="55CD7ACE" w14:textId="322010B1" w:rsidR="000A1EAC" w:rsidRPr="00277740" w:rsidRDefault="0011258B" w:rsidP="0011258B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">                                  </w:t>
             </w:r>
             <w:r w:rsidRPr="0011258B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Agenda Item</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="7B303478" w14:paraId="594300F3" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="594300F3" w14:textId="77777777" w:rsidTr="7B303478">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11057" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent5" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="00F07A23" w:rsidP="00F22642" w:rsidRDefault="00F07A23" w14:paraId="170C987F" w14:textId="027CFF8E">
+          <w:p w14:paraId="170C987F" w14:textId="027CFF8E" w:rsidR="00F07A23" w:rsidRPr="00277740" w:rsidRDefault="00F07A23" w:rsidP="00F22642">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>PART 1: PRELIMINARY MATTERS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="7B303478" w14:paraId="614380C2" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="614380C2" w14:textId="77777777" w:rsidTr="7B303478">
         <w:trPr>
           <w:trHeight w:val="362"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="000A1EAC" w:rsidP="00DC1D54" w:rsidRDefault="004046AE" w14:paraId="12B8F2BE" w14:textId="4837E7D8">
+          <w:p w14:paraId="12B8F2BE" w14:textId="4837E7D8" w:rsidR="000A1EAC" w:rsidRPr="00277740" w:rsidRDefault="004046AE" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="008C1E00">
+            <w:r w:rsidR="008C1E00" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>/2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="0044610D">
+            <w:r w:rsidR="0044610D" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="000A1EAC" w:rsidP="00DC1D54" w:rsidRDefault="000A1EAC" w14:paraId="5C451500" w14:textId="77777777">
+          <w:p w14:paraId="5C451500" w14:textId="77777777" w:rsidR="000A1EAC" w:rsidRPr="00277740" w:rsidRDefault="000A1EAC" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>WELCOME / INTRODUCTORY REMARKS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="7B303478" w14:paraId="28DA8F61" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="28DA8F61" w14:textId="77777777" w:rsidTr="7B303478">
         <w:trPr>
           <w:trHeight w:val="311"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="000A1EAC" w:rsidP="00DC1D54" w:rsidRDefault="000A1EAC" w14:paraId="75AF718F" w14:textId="77777777">
+          <w:p w14:paraId="75AF718F" w14:textId="77777777" w:rsidR="000A1EAC" w:rsidRPr="00277740" w:rsidRDefault="000A1EAC" w:rsidP="00DC1D54">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="00D86583" w:rsidP="00DC1D54" w:rsidRDefault="005C04AE" w14:paraId="4C3859D1" w14:textId="2265AE45">
+          <w:p w14:paraId="4C3859D1" w14:textId="2265AE45" w:rsidR="00D86583" w:rsidRPr="00277740" w:rsidRDefault="005C04AE" w:rsidP="00DC1D54">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>AG</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="00B559C5">
-[...2 lines deleted...]
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:r w:rsidR="00B559C5" w:rsidRPr="00277740">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> welcome</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="00D86583">
-[...2 lines deleted...]
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:r w:rsidR="00D86583" w:rsidRPr="00277740">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="0004222F">
-[...2 lines deleted...]
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:r w:rsidR="0004222F" w:rsidRPr="00277740">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> members</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="00B559C5">
-[...2 lines deleted...]
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:r w:rsidR="00B559C5" w:rsidRPr="00277740">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> to the meeting of the Data, Digital, Research and Innovation Committee. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="7B303478" w14:paraId="2BB7F6F8" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="2BB7F6F8" w14:textId="77777777" w:rsidTr="7B303478">
         <w:trPr>
           <w:trHeight w:val="311"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="000A1EAC" w:rsidP="00DC1D54" w:rsidRDefault="004046AE" w14:paraId="63BB37A8" w14:textId="35BD14CA">
+          <w:p w14:paraId="63BB37A8" w14:textId="35BD14CA" w:rsidR="000A1EAC" w:rsidRPr="00277740" w:rsidRDefault="004046AE" w:rsidP="00DC1D54">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>41</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="008C1E00">
+            <w:r w:rsidR="008C1E00" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="00B1205C">
+            <w:r w:rsidR="00B1205C" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="0044610D">
+            <w:r w:rsidR="0044610D" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="000A1EAC" w:rsidP="00DC1D54" w:rsidRDefault="000A1EAC" w14:paraId="20530372" w14:textId="77777777">
+          <w:p w14:paraId="20530372" w14:textId="77777777" w:rsidR="000A1EAC" w:rsidRPr="00277740" w:rsidRDefault="000A1EAC" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>DECLARATION OF INTERESTS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="7B303478" w14:paraId="086B3982" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="086B3982" w14:textId="77777777" w:rsidTr="7B303478">
         <w:trPr>
           <w:trHeight w:val="311"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="000A1EAC" w:rsidP="00DC1D54" w:rsidRDefault="000A1EAC" w14:paraId="4B8A57AB" w14:textId="77777777">
+          <w:p w14:paraId="4B8A57AB" w14:textId="77777777" w:rsidR="000A1EAC" w:rsidRPr="00277740" w:rsidRDefault="000A1EAC" w:rsidP="00DC1D54">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="000A1EAC" w:rsidP="00DC1D54" w:rsidRDefault="000A1EAC" w14:paraId="15521137" w14:textId="1538D86A">
+          <w:p w14:paraId="15521137" w14:textId="1538D86A" w:rsidR="000A1EAC" w:rsidRPr="00277740" w:rsidRDefault="000A1EAC" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>There were no</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="004422C4">
+            <w:r w:rsidR="004422C4" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> other</w:t>
             </w:r>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> declarations of interest outside those already declared on the Declarations of Interest Register.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="7B303478" w14:paraId="3150CE21" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="3150CE21" w14:textId="77777777" w:rsidTr="7B303478">
         <w:trPr>
           <w:trHeight w:val="311"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="00DC1D54" w:rsidRDefault="004046AE" w14:paraId="3C1683ED" w14:textId="74BE84B5">
+          <w:p w14:paraId="3C1683ED" w14:textId="74BE84B5" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="004046AE" w:rsidP="00DC1D54">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>42</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="007D1E50">
+            <w:r w:rsidR="007D1E50" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="0044610D">
+            <w:r w:rsidR="0044610D" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="00DC1D54" w:rsidRDefault="007D1E50" w14:paraId="46CFEA00" w14:textId="4A8346AF">
+          <w:p w14:paraId="46CFEA00" w14:textId="4A8346AF" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="007D1E50" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">MATTERS ARISING </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="7B303478" w14:paraId="2D0C6EF4" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="2D0C6EF4" w14:textId="77777777" w:rsidTr="7B303478">
         <w:trPr>
           <w:trHeight w:val="311"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="00DC1D54" w:rsidRDefault="007D1E50" w14:paraId="77B28393" w14:textId="77777777">
+          <w:p w14:paraId="77B28393" w14:textId="77777777" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="007D1E50" w:rsidP="00DC1D54">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="00DC1D54" w:rsidRDefault="007D1E50" w14:paraId="166EA068" w14:textId="1BE51AA7">
+          <w:p w14:paraId="166EA068" w14:textId="1BE51AA7" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="007D1E50" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">There were no matters arising. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="7B303478" w14:paraId="42B465FB" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="42B465FB" w14:textId="77777777" w:rsidTr="7B303478">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11057" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="44546A" w:themeFill="text2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="004516C5" w:rsidP="00F22642" w:rsidRDefault="004516C5" w14:paraId="513A3FF4" w14:textId="218819D6">
+          <w:p w14:paraId="513A3FF4" w14:textId="218819D6" w:rsidR="004516C5" w:rsidRPr="00277740" w:rsidRDefault="004516C5" w:rsidP="00F22642">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">PART 2: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="005C04AE">
+            <w:r w:rsidR="005C04AE" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>RISK, CONTROL AND GOVERNANCE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="7B303478" w14:paraId="6D1C5515" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="6D1C5515" w14:textId="77777777" w:rsidTr="7B303478">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="00F96D2E" w:rsidP="00DC1D54" w:rsidRDefault="004046AE" w14:paraId="1489F17E" w14:textId="0DBAB5AC">
+          <w:p w14:paraId="1489F17E" w14:textId="0DBAB5AC" w:rsidR="00F96D2E" w:rsidRPr="00277740" w:rsidRDefault="004046AE" w:rsidP="00DC1D54">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>43</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="007D1E50">
+            <w:r w:rsidR="007D1E50" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>/2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="0044610D">
+            <w:r w:rsidR="0044610D" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004046AE" w:rsidR="00F96D2E" w:rsidP="00DC1D54" w:rsidRDefault="004046AE" w14:paraId="0B022A45" w14:textId="65E39374">
+          <w:p w14:paraId="0B022A45" w14:textId="65E39374" w:rsidR="00F96D2E" w:rsidRPr="004046AE" w:rsidRDefault="004046AE" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004046AE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">FINANCIAL MANAGEMENT </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="7B303478" w14:paraId="39975B5D" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="39975B5D" w14:textId="77777777" w:rsidTr="7B303478">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="00F96D2E" w:rsidP="00DC1D54" w:rsidRDefault="00F96D2E" w14:paraId="72F8F36C" w14:textId="77777777">
+          <w:p w14:paraId="72F8F36C" w14:textId="77777777" w:rsidR="00F96D2E" w:rsidRPr="00277740" w:rsidRDefault="00F96D2E" w:rsidP="00DC1D54">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C30581" w:rsidP="00DC1D54" w:rsidRDefault="004046AE" w14:paraId="7F0C4EB1" w14:textId="77777777">
+          <w:p w14:paraId="7F0C4EB1" w14:textId="77777777" w:rsidR="00C30581" w:rsidRDefault="004046AE" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004046AE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r>
@@ -3665,51 +3582,51 @@
               <w:t xml:space="preserve">report was received. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>GW</w:t>
             </w:r>
             <w:r w:rsidRPr="004046AE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> highlighted the following key points;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004046AE" w:rsidP="004046AE" w:rsidRDefault="004046AE" w14:paraId="3B47FE83" w14:textId="77777777">
+          <w:p w14:paraId="3B47FE83" w14:textId="77777777" w:rsidR="004046AE" w:rsidRDefault="004046AE" w:rsidP="004046AE">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004046AE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
@@ -3728,92 +3645,92 @@
               <w:t>saw</w:t>
             </w:r>
             <w:r w:rsidRPr="004046AE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> an increased capital allocation of £8.7 million, with a significant portion received in the last quarter</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004046AE" w:rsidP="004046AE" w:rsidRDefault="004046AE" w14:paraId="1DE0579A" w14:textId="374C52E3">
+          <w:p w14:paraId="1DE0579A" w14:textId="374C52E3" w:rsidR="004046AE" w:rsidRDefault="004046AE" w:rsidP="004046AE">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004046AE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>This allowed for substantial progress in addressing high-risk tech refresh requirements for 2026-2027. However, due to the late receipt of funding, some goods and services were not received before the year-end, resulting in an underspend of £394,000</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004046AE" w:rsidP="00DC1D54" w:rsidRDefault="004046AE" w14:paraId="35162480" w14:textId="77777777">
+          <w:p w14:paraId="35162480" w14:textId="77777777" w:rsidR="004046AE" w:rsidRDefault="004046AE" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
@@ -3821,175 +3738,186 @@
               <w:t>There was an</w:t>
             </w:r>
             <w:r w:rsidRPr="004046AE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> error in table 4.12, which understated the total spend to the end of the year. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>A corrected table would be re-sent to the committee;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004046AE" w:rsidP="00DC1D54" w:rsidRDefault="004046AE" w14:paraId="6EA7E0E5" w14:textId="77777777">
+          <w:p w14:paraId="6EA7E0E5" w14:textId="77777777" w:rsidR="004046AE" w:rsidRDefault="004046AE" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004046AE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>From a revenue perspective there was an underspend of just over £3 million for the year, primarily due to vacancies and restrictions on recruitment</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00213F19" w:rsidP="00DC1D54" w:rsidRDefault="004046AE" w14:paraId="4975C563" w14:textId="77777777">
+          <w:p w14:paraId="4975C563" w14:textId="77777777" w:rsidR="00213F19" w:rsidRDefault="004046AE" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004046AE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:t xml:space="preserve">The improved outturn was expected due to financial accruals dropped by the finance team at year-end. They are working to understand what </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004046AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>The improved outturn was expected due to financial accruals dropped by the finance team at year-end. They are working to understand what is repeatable for next year to improve the budgetary position and avoid last-minute drops</w:t>
+              <w:t>is repeatable for next year to improve the budgetary position and avoid last-minute drops</w:t>
             </w:r>
             <w:r w:rsidR="00213F19">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00213F19" w:rsidP="00DC1D54" w:rsidRDefault="004046AE" w14:paraId="58DFF3BC" w14:textId="77777777">
+          <w:p w14:paraId="58DFF3BC" w14:textId="77777777" w:rsidR="00213F19" w:rsidRDefault="004046AE" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004046AE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>For 2025-2026, they are expecting a £1.3 million capital allocation for the project team and have confirmed additional revenue funding of £1.9 million to address cost pressures and contribute to the delivery of the strategy, particularly the connecting care interim arrangements</w:t>
             </w:r>
             <w:r w:rsidR="00213F19">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00213F19" w:rsidP="00DC1D54" w:rsidRDefault="004046AE" w14:paraId="1F9B84B0" w14:textId="77777777">
+          <w:p w14:paraId="1F9B84B0" w14:textId="77777777" w:rsidR="00213F19" w:rsidRDefault="004046AE" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004046AE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
@@ -4030,114 +3958,114 @@
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="004046AE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> in February</w:t>
             </w:r>
             <w:r w:rsidR="00213F19">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00213F19" w:rsidP="00DC1D54" w:rsidRDefault="00213F19" w14:paraId="385B3214" w14:textId="589122AA">
+          <w:p w14:paraId="385B3214" w14:textId="589122AA" w:rsidR="00213F19" w:rsidRDefault="00213F19" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The savings target this year stands at </w:t>
             </w:r>
             <w:r w:rsidRPr="004046AE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
-            <w:r w:rsidRPr="004046AE" w:rsidR="004046AE">
+            <w:r w:rsidR="004046AE" w:rsidRPr="004046AE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1.3 million, which has been removed from the budget, and they expect to break even, working through plans to ensure this is achievable</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004046AE" w:rsidP="00DC1D54" w:rsidRDefault="004046AE" w14:paraId="71953D77" w14:textId="77777777">
+          <w:p w14:paraId="71953D77" w14:textId="77777777" w:rsidR="004046AE" w:rsidRDefault="004046AE" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004046AE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
@@ -4145,391 +4073,171 @@
               <w:t>G</w:t>
             </w:r>
             <w:r w:rsidR="00213F19">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
             <w:r w:rsidRPr="004046AE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> asked for acceptance and reassurance of the financial processes in place to manage the position.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00213F19" w:rsidP="00213F19" w:rsidRDefault="00213F19" w14:paraId="6767029B" w14:textId="77777777">
+          <w:p w14:paraId="6767029B" w14:textId="77777777" w:rsidR="00213F19" w:rsidRDefault="00213F19" w:rsidP="00213F19">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00213F19" w:rsidP="00213F19" w:rsidRDefault="00213F19" w14:paraId="3835189B" w14:textId="77777777">
+          <w:p w14:paraId="3835189B" w14:textId="77777777" w:rsidR="00213F19" w:rsidRDefault="00213F19" w:rsidP="00213F19">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AG invited questions:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00213F19" w:rsidP="00213F19" w:rsidRDefault="00213F19" w14:paraId="0D8DCAFD" w14:textId="77777777">
+          <w:p w14:paraId="0D8DCAFD" w14:textId="77777777" w:rsidR="00213F19" w:rsidRDefault="00213F19" w:rsidP="00213F19">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00213F19" w:rsidP="2928BEFF" w:rsidRDefault="00213F19" w14:paraId="2DBADA55" w14:textId="5459A050">
+          <w:p w14:paraId="2DBADA55" w14:textId="5459A050" w:rsidR="00213F19" w:rsidRDefault="00213F19" w:rsidP="2928BEFF">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2928BEFF" w:rsidR="00213F19">
-[...89 lines deleted...]
-            <w:r w:rsidRPr="2928BEFF" w:rsidR="25F509E2">
+            <w:r w:rsidRPr="2928BEFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>JC expressed concerns about the financial management and the impact of vacancies on performance and risk management. JC raised the following key points; acknowledgment of the success in managing finances last year, achieving an underspend primarily due to vacancies. The emphasis on the</w:t>
+            </w:r>
+            <w:r w:rsidR="25F509E2" w:rsidRPr="2928BEFF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="2928BEFF" w:rsidR="00213F19">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="2928BEFF" w:rsidR="00F6352B">
+            <w:r w:rsidRPr="2928BEFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>importance of filling these vacancies to ensure effective delivery and performance. Highlighting the financial risks and issues in Dat</w:t>
+            </w:r>
+            <w:r w:rsidR="00F6352B" w:rsidRPr="2928BEFF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="2928BEFF" w:rsidR="00213F19">
-[...127 lines deleted...]
-              <w:t>risks effectively.</w:t>
+            <w:r w:rsidRPr="2928BEFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>x and record-keeping, stressing the need to address these to avoid jeopardising performance and legislative responsibilities. JC mentioned the specific governance and risk issues, including financial risks on Health Board Risk (HBR) 1035, and the need for action to manage those risks effectively.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00213F19" w:rsidP="00213F19" w:rsidRDefault="00213F19" w14:paraId="4AEE4DCF" w14:textId="07EAD47F">
+          <w:p w14:paraId="4AEE4DCF" w14:textId="07EAD47F" w:rsidR="00213F19" w:rsidRDefault="00213F19" w:rsidP="00213F19">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213F19">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
             <w:r>
@@ -4783,99 +4491,88 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">s being developed to deliver expected outcomes without relying on vacancies, and the team </w:t>
             </w:r>
             <w:r w:rsidR="00B85C7F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>was</w:t>
             </w:r>
             <w:r w:rsidRPr="00213F19">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> working through what that would look like. The end-of-year expectations were </w:t>
-[...11 lines deleted...]
-              <w:t>massively exceeded due to the restrictions rather than a lack of a financial plan</w:t>
+              <w:t xml:space="preserve"> working through what that would look like. The end-of-year expectations were massively exceeded due to the restrictions rather than a lack of a financial plan</w:t>
             </w:r>
             <w:r w:rsidR="00B85C7F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B85C7F" w:rsidP="00213F19" w:rsidRDefault="00B85C7F" w14:paraId="35FD12EF" w14:textId="2CA72B25">
+          <w:p w14:paraId="35FD12EF" w14:textId="2CA72B25" w:rsidR="00B85C7F" w:rsidRDefault="00B85C7F" w:rsidP="00213F19">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B85C7F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>N</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Z</w:t>
             </w:r>
             <w:r w:rsidRPr="00B85C7F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> expressed concerns about the financial risks related to the digital strategy and the organi</w:t>
             </w:r>
             <w:r>
@@ -5099,51 +4796,51 @@
               <w:t xml:space="preserve"> had raised earlier, and emphasi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00B85C7F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ed the need for a long-term financial plan rather than short-term funding decisions that impact delivery. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B85C7F" w:rsidP="00213F19" w:rsidRDefault="00B85C7F" w14:paraId="2CE1F775" w14:textId="77777777">
+          <w:p w14:paraId="2CE1F775" w14:textId="77777777" w:rsidR="00B85C7F" w:rsidRDefault="00B85C7F" w:rsidP="00213F19">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B85C7F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r>
@@ -5554,51 +5251,51 @@
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00B85C7F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ed the need for a ring-fenced, incremental approach to digital investment, justified by business cases, and highlighted the importance of preparing for 2026-2027 and beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D86EDF" w:rsidP="00213F19" w:rsidRDefault="00D86EDF" w14:paraId="04A29AD7" w14:textId="39CB5341">
+          <w:p w14:paraId="04A29AD7" w14:textId="39CB5341" w:rsidR="00D86EDF" w:rsidRDefault="00D86EDF" w:rsidP="00213F19">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86EDF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>J</w:t>
             </w:r>
             <w:r>
@@ -5690,51 +5387,51 @@
               <w:t>s currently at 16 and w</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ould </w:t>
             </w:r>
             <w:r w:rsidRPr="00D86EDF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">remain so. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009012A1" w:rsidP="00213F19" w:rsidRDefault="00D86EDF" w14:paraId="7E4222DD" w14:textId="77777777">
+          <w:p w14:paraId="7E4222DD" w14:textId="77777777" w:rsidR="009012A1" w:rsidRDefault="00D86EDF" w:rsidP="00213F19">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86EDF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
             <w:r>
@@ -5804,51 +5501,51 @@
               <w:t>he risk w</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ould</w:t>
             </w:r>
             <w:r w:rsidRPr="00D86EDF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> be updated based on the capital allocation for 2025-2026 and the impact of the received funding.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D86EDF" w:rsidP="00213F19" w:rsidRDefault="00D86EDF" w14:paraId="5C3F5F91" w14:textId="77777777">
+          <w:p w14:paraId="5C3F5F91" w14:textId="77777777" w:rsidR="00D86EDF" w:rsidRDefault="00D86EDF" w:rsidP="00213F19">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86EDF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r>
@@ -5962,77 +5659,77 @@
               <w:t xml:space="preserve">s part of the hybrid mail project. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>MJ suggested that those</w:t>
             </w:r>
             <w:r w:rsidRPr="00D86EDF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> savings could then be reinvested in digital initiatives to further support the plan.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D86EDF" w:rsidP="00213F19" w:rsidRDefault="00D86EDF" w14:paraId="397F1669" w14:textId="77777777">
+          <w:p w14:paraId="397F1669" w14:textId="77777777" w:rsidR="00D86EDF" w:rsidRDefault="00D86EDF" w:rsidP="00213F19">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004046AE" w:rsidR="00D86EDF" w:rsidP="00D86EDF" w:rsidRDefault="00D86EDF" w14:paraId="7D47766E" w14:textId="40B77243">
+          <w:p w14:paraId="7D47766E" w14:textId="40B77243" w:rsidR="00D86EDF" w:rsidRPr="004046AE" w:rsidRDefault="00D86EDF" w:rsidP="00D86EDF">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86EDF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
@@ -6127,357 +5824,353 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> not fully assured that the current financial position reflect</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="00D86EDF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the ambition of the </w:t>
+              <w:t xml:space="preserve"> the ambition of the organi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00D86EDF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:t xml:space="preserve">ation's strategy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>There was a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D86EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> need to understand the impact of vacancies on the £3 million savings target and the importance of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D86EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>organi</w:t>
-[...43 lines deleted...]
-              <w:t xml:space="preserve"> need to understand the impact of vacancies on the £3 million savings target and the importance of seeing a plan that show</w:t>
+              <w:t>seeing a plan that show</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="00D86EDF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> how the remaining funds w</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ould </w:t>
             </w:r>
             <w:r w:rsidRPr="00D86EDF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">be used to support the strategy. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="7B303478" w14:paraId="4FAA0EC5" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="4FAA0EC5" w14:textId="77777777" w:rsidTr="7B303478">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="00DC1D54" w:rsidRDefault="00D86EDF" w14:paraId="5DCDF620" w14:textId="63D1B6E7">
+          <w:p w14:paraId="5DCDF620" w14:textId="63D1B6E7" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="00D86EDF" w:rsidP="00DC1D54">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_Hlk191554077" w:id="0"/>
+            <w:bookmarkStart w:id="0" w:name="_Hlk191554077"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00C31ECB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="007D1E50">
+            <w:r w:rsidR="007D1E50" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="0044610D">
+            <w:r w:rsidR="0044610D" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="00DC1D54" w:rsidRDefault="00D86EDF" w14:paraId="41680C3B" w14:textId="7080E6AC">
+          <w:p w14:paraId="41680C3B" w14:textId="7080E6AC" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="00D86EDF" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>CLINICAL CODING</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="7B303478" w14:paraId="1E62B21C" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="1E62B21C" w14:textId="77777777" w:rsidTr="7B303478">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="00DC1D54" w:rsidRDefault="007D1E50" w14:paraId="2E9B2DCB" w14:textId="77777777">
+          <w:p w14:paraId="2E9B2DCB" w14:textId="77777777" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="007D1E50" w:rsidP="00DC1D54">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="004046AE" w:rsidP="004046AE" w:rsidRDefault="004046AE" w14:paraId="5390130C" w14:textId="77777777">
+          <w:p w14:paraId="5390130C" w14:textId="77777777" w:rsidR="004046AE" w:rsidRPr="00277740" w:rsidRDefault="004046AE" w:rsidP="004046AE">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The Clinical Coding Internal Audit Actions report was </w:t>
             </w:r>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">received. </w:t>
             </w:r>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">LM highlighted the following key points; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D86EDF" w:rsidP="00DC1D54" w:rsidRDefault="00D86EDF" w14:paraId="7CAA8F18" w14:textId="77777777">
+          <w:p w14:paraId="7CAA8F18" w14:textId="77777777" w:rsidR="00D86EDF" w:rsidRDefault="00D86EDF" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D86EDF" w:rsidP="00D86EDF" w:rsidRDefault="00D86EDF" w14:paraId="1C61156A" w14:textId="565DD27B">
+          <w:p w14:paraId="1C61156A" w14:textId="565DD27B" w:rsidR="00D86EDF" w:rsidRDefault="00D86EDF" w:rsidP="00D86EDF">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>A</w:t>
@@ -6501,51 +6194,51 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Auto Code Solution</w:t>
             </w:r>
             <w:r w:rsidRPr="00D86EDF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> was held to assure staff about the upcoming changes</w:t>
             </w:r>
             <w:r w:rsidR="00C247DB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D86EDF" w:rsidP="00D86EDF" w:rsidRDefault="00D86EDF" w14:paraId="289B6881" w14:textId="366E81C0">
+          <w:p w14:paraId="289B6881" w14:textId="366E81C0" w:rsidR="00D86EDF" w:rsidRDefault="00D86EDF" w:rsidP="00D86EDF">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86EDF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>The re</w:t>
@@ -6639,51 +6332,51 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>rocess (OCP)</w:t>
             </w:r>
             <w:r w:rsidRPr="00D86EDF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> process</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D86EDF" w:rsidP="00D86EDF" w:rsidRDefault="00D86EDF" w14:paraId="5542B49B" w14:textId="77777777">
+          <w:p w14:paraId="5542B49B" w14:textId="77777777" w:rsidR="00D86EDF" w:rsidRDefault="00D86EDF" w:rsidP="00D86EDF">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86EDF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Job descriptions for Band 3, Band 4, and Band 5 ha</w:t>
@@ -6777,51 +6470,51 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="00D86EDF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>s part of the ongoing discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D86EDF" w:rsidP="00D86EDF" w:rsidRDefault="00D86EDF" w14:paraId="7E04B8C7" w14:textId="77777777">
+          <w:p w14:paraId="7E04B8C7" w14:textId="77777777" w:rsidR="00D86EDF" w:rsidRDefault="00D86EDF" w:rsidP="00D86EDF">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86EDF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">The clinical coding data risk, </w:t>
@@ -6855,51 +6548,51 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>it wa</w:t>
             </w:r>
             <w:r w:rsidRPr="00D86EDF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>s suggested to be reduced to 12 following the OCP process</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D86EDF" w:rsidP="00D86EDF" w:rsidRDefault="00D86EDF" w14:paraId="5566DDA3" w14:textId="77777777">
+          <w:p w14:paraId="5566DDA3" w14:textId="77777777" w:rsidR="00D86EDF" w:rsidRDefault="00D86EDF" w:rsidP="00D86EDF">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86EDF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">National discussions </w:t>
@@ -6913,51 +6606,51 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="00D86EDF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>re ongoing to address the backlog of coding and improve coding percentages across Wales</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D86EDF" w:rsidP="00D86EDF" w:rsidRDefault="00D86EDF" w14:paraId="61C6B6A0" w14:textId="38934673">
+          <w:p w14:paraId="61C6B6A0" w14:textId="38934673" w:rsidR="00D86EDF" w:rsidRDefault="00D86EDF" w:rsidP="00D86EDF">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86EDF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>A firmer plan w</w:t>
@@ -6981,89 +6674,89 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> be developed once the OCP process </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="00D86EDF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>s completed.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D86EDF" w:rsidP="00DC1D54" w:rsidRDefault="00D86EDF" w14:paraId="348EE826" w14:textId="77777777">
+          <w:p w14:paraId="348EE826" w14:textId="77777777" w:rsidR="00D86EDF" w:rsidRDefault="00D86EDF" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D86EDF" w:rsidP="00DC1D54" w:rsidRDefault="00FC60DA" w14:paraId="100B8697" w14:textId="3F649495">
+          <w:p w14:paraId="100B8697" w14:textId="3F649495" w:rsidR="00D86EDF" w:rsidRDefault="00FC60DA" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>AG invited questions:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FC60DA" w:rsidP="00FC60DA" w:rsidRDefault="00FC60DA" w14:paraId="10A4EA1B" w14:textId="4845BAB5">
+          <w:p w14:paraId="10A4EA1B" w14:textId="4845BAB5" w:rsidR="00FC60DA" w:rsidRDefault="00FC60DA" w:rsidP="00FC60DA">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>JC asked if there was an</w:t>
             </w:r>
             <w:r w:rsidRPr="00FC60DA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
@@ -7103,51 +6796,51 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">what this would </w:t>
             </w:r>
             <w:r w:rsidRPr="00FC60DA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>look like in terms of backlog for us and where we stand against other health boards</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FC60DA" w:rsidP="00DC1D54" w:rsidRDefault="00FC60DA" w14:paraId="1A9D2DA7" w14:textId="7D835B6A">
+          <w:p w14:paraId="1A9D2DA7" w14:textId="7D835B6A" w:rsidR="00FC60DA" w:rsidRDefault="00FC60DA" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC60DA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
@@ -7317,190 +7010,200 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="00FC60DA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>re ongoing to explore additional resources or adjustments to coding practices</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D86EDF" w:rsidP="00DC1D54" w:rsidRDefault="002A4B14" w14:paraId="4A5E68AE" w14:textId="4ADE5031">
+          <w:p w14:paraId="4A5E68AE" w14:textId="4ADE5031" w:rsidR="00D86EDF" w:rsidRDefault="002A4B14" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A4B14">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>J</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A4B14">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> suggested that the next committee meeting should allocate more time for a deep dive into clinical coding to provide more assurance.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A45314">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> MJ said t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A4B14">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">his </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A4B14">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>M</w:t>
-[...9 lines deleted...]
-              <w:t>J</w:t>
+              <w:t xml:space="preserve">would include demonstrating the AI tool being implemented and discussing the national approach to help achieve the required coding percentages. </w:t>
+            </w:r>
+            <w:r w:rsidR="00A45314">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>MJ explained the</w:t>
             </w:r>
             <w:r w:rsidRPr="002A4B14">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> suggested that the next committee meeting should allocate more time for a deep dive into clinical coding to provide more assurance.</w:t>
+              <w:t xml:space="preserve"> aim </w:t>
             </w:r>
             <w:r w:rsidR="00A45314">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> MJ said t</w:t>
+              <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="002A4B14">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">his would include demonstrating the AI tool being implemented and discussing the national approach to help achieve the required coding percentages. </w:t>
+              <w:t>s to establish quarterly targets rather than yearly ones, allowing the committee to hold itself accountable for progress</w:t>
             </w:r>
             <w:r w:rsidR="00A45314">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>MJ explained the</w:t>
-[...38 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002A4B14" w:rsidP="00DC1D54" w:rsidRDefault="002A4B14" w14:paraId="5A0CC3C2" w14:textId="3875CA22">
+          <w:p w14:paraId="5A0CC3C2" w14:textId="3875CA22" w:rsidR="002A4B14" w:rsidRDefault="002A4B14" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00277740" w:rsidR="007F39CD" w:rsidP="002A4B14" w:rsidRDefault="005A31D9" w14:paraId="12388C15" w14:textId="4DB75319">
+          <w:p w14:paraId="12388C15" w14:textId="4DB75319" w:rsidR="007F39CD" w:rsidRPr="00277740" w:rsidRDefault="005A31D9" w:rsidP="002A4B14">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
@@ -7519,300 +7222,296 @@
               <w:t xml:space="preserve">to </w:t>
             </w:r>
             <w:r w:rsidR="002A4B14">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">alert </w:t>
             </w:r>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">the board on </w:t>
             </w:r>
-            <w:r w:rsidRPr="002A4B14" w:rsidR="002A4B14">
+            <w:r w:rsidR="002A4B14" w:rsidRPr="002A4B14">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>the various aspects of clinical coding, including the progress and challenges with the OCP, the AI company's involvement and contract details, and the support available from DHCW, ensuring that these elements come together in a comprehensive plan that outlines the way forward.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="7B303478" w14:paraId="1F1CFEBF" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="1F1CFEBF" w14:textId="77777777" w:rsidTr="7B303478">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="00DC1D54" w:rsidRDefault="002A4B14" w14:paraId="10EC5505" w14:textId="30B5EC0C">
+          <w:p w14:paraId="10EC5505" w14:textId="30B5EC0C" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="002A4B14" w:rsidP="00DC1D54">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00C31ECB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="007D1E50">
+            <w:r w:rsidR="007D1E50" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>/2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="0044610D">
+            <w:r w:rsidR="0044610D" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="00DC1D54" w:rsidRDefault="002A4B14" w14:paraId="55865FFB" w14:textId="3AC88604">
+          <w:p w14:paraId="55865FFB" w14:textId="3AC88604" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="002A4B14" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>RECORDS MANAGEMENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="7B303478" w14:paraId="0292286E" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="0292286E" w14:textId="77777777" w:rsidTr="7B303478">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="00DC1D54" w:rsidRDefault="007D1E50" w14:paraId="3A39ECE4" w14:textId="77777777">
+          <w:p w14:paraId="3A39ECE4" w14:textId="77777777" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="007D1E50" w:rsidP="00DC1D54">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="009E31C2" w:rsidP="00A45314" w:rsidRDefault="00FB41E1" w14:paraId="337AC844" w14:textId="6D70F4F1">
+          <w:p w14:paraId="337AC844" w14:textId="6D70F4F1" w:rsidR="009E31C2" w:rsidRDefault="00FB41E1" w:rsidP="00A45314">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r w:rsidR="002A4B14">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Records Management</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="00D11A46">
+            <w:r w:rsidR="00D11A46" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="005A31D9">
+            <w:r w:rsidR="005A31D9" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">report </w:t>
             </w:r>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">was </w:t>
             </w:r>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>received</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="00D11A46">
+            <w:r w:rsidR="00D11A46" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="005A31D9">
+            <w:r w:rsidR="005A31D9" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">LM highlighted the following key points; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A45314" w:rsidP="00A45314" w:rsidRDefault="00A45314" w14:paraId="24DD2BDF" w14:textId="6420273E">
+          <w:p w14:paraId="24DD2BDF" w14:textId="6420273E" w:rsidR="00A45314" w:rsidRDefault="00A45314" w:rsidP="00A45314">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
@@ -7885,51 +7584,51 @@
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="00A45314">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> already been approved by colleagues in </w:t>
             </w:r>
             <w:r w:rsidR="00C25EA3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CE622F" w:rsidR="00CE622F">
+            <w:r w:rsidR="00CE622F" w:rsidRPr="00CE622F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Governance &amp; Cyber Security Assurance Group </w:t>
             </w:r>
             <w:r w:rsidR="00C25EA3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00A45314">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
@@ -7941,51 +7640,51 @@
               <w:t xml:space="preserve">IG </w:t>
             </w:r>
             <w:r w:rsidR="00C25EA3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>CAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A45314" w:rsidP="00A45314" w:rsidRDefault="00A45314" w14:paraId="13DA786C" w14:textId="3E330246">
+          <w:p w14:paraId="13DA786C" w14:textId="3E330246" w:rsidR="00A45314" w:rsidRDefault="00A45314" w:rsidP="00A45314">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A45314">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
@@ -8004,51 +7703,51 @@
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="00A45314">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s being asked to approve the plan in principle</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A45314" w:rsidP="00A45314" w:rsidRDefault="00A45314" w14:paraId="5E8C7EF0" w14:textId="77777777">
+          <w:p w14:paraId="5E8C7EF0" w14:textId="77777777" w:rsidR="00A45314" w:rsidRDefault="00A45314" w:rsidP="00A45314">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
@@ -8100,51 +7799,51 @@
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="00A45314">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>re in the second month of implementation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00365661" w:rsidR="00A45314" w:rsidP="007144B0" w:rsidRDefault="00A45314" w14:paraId="26CE2FBD" w14:textId="503719CA">
+          <w:p w14:paraId="26CE2FBD" w14:textId="503719CA" w:rsidR="00A45314" w:rsidRPr="00365661" w:rsidRDefault="00A45314" w:rsidP="007144B0">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A45314">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -8173,92 +7872,92 @@
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidR="00365661">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>equest (SAR)</w:t>
             </w:r>
             <w:r w:rsidRPr="00A45314">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> team. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00365661" w:rsidP="00365661" w:rsidRDefault="00365661" w14:paraId="4B083973" w14:textId="1590DC74">
+          <w:p w14:paraId="4B083973" w14:textId="1590DC74" w:rsidR="00365661" w:rsidRDefault="00365661" w:rsidP="00365661">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00365661" w:rsidP="00365661" w:rsidRDefault="00365661" w14:paraId="7166024A" w14:textId="5588967A">
+          <w:p w14:paraId="7166024A" w14:textId="5588967A" w:rsidR="00365661" w:rsidRDefault="00365661" w:rsidP="00365661">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">AG invited questions: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00365661" w:rsidP="00365661" w:rsidRDefault="00365661" w14:paraId="7401A600" w14:textId="2068455A">
+          <w:p w14:paraId="7401A600" w14:textId="2068455A" w:rsidR="00365661" w:rsidRDefault="00365661" w:rsidP="00365661">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>JC</w:t>
             </w:r>
             <w:r w:rsidRPr="00365661">
@@ -8383,51 +8082,51 @@
               <w:t>s not properly annotated on the footer and leading page. Additionally, J</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00365661">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> mentioned the lack of a timeline for delivery in the document and referenced a package being delivered next March.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00365661" w:rsidP="00365661" w:rsidRDefault="00365661" w14:paraId="5B396117" w14:textId="4234F468">
+          <w:p w14:paraId="5B396117" w14:textId="4234F468" w:rsidR="00365661" w:rsidRDefault="00365661" w:rsidP="00365661">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>GT</w:t>
             </w:r>
             <w:r w:rsidRPr="00365661">
@@ -8461,288 +8160,255 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> concerns by stating that he would take the feedback back to </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Jennifer Nagle, Head of Health Records and Clinical Coding. GT</w:t>
             </w:r>
             <w:r w:rsidRPr="00365661">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> clarified that the package ending in March refer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">red </w:t>
             </w:r>
             <w:r w:rsidRPr="00365661">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">red </w:t>
+              <w:t>to the action plan, which ha</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="00365661">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>to the action plan, which ha</w:t>
-[...10 lines deleted...]
-              <w:t>d</w:t>
+              <w:t xml:space="preserve"> been created for the current period and extend</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ed </w:t>
             </w:r>
             <w:r w:rsidRPr="00365661">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> been created for the current period and extend</w:t>
-[...20 lines deleted...]
-              </w:rPr>
               <w:t>until March 2026.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00365661" w:rsidP="00365661" w:rsidRDefault="00365661" w14:paraId="0364D58A" w14:textId="4E68AF1D">
+          <w:p w14:paraId="0364D58A" w14:textId="4E68AF1D" w:rsidR="00365661" w:rsidRDefault="00365661" w:rsidP="00365661">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00365661">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>J</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00365661">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> inquired about the robustness of staff training and the capture of training records for policy renewals. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>JC</w:t>
             </w:r>
             <w:r w:rsidRPr="00365661">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve"> emphasi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
             <w:r w:rsidRPr="00365661">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>emphasi</w:t>
-[...9 lines deleted...]
-              <w:t>s</w:t>
+              <w:t xml:space="preserve">ed the importance of ensuring that staff </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="00365661">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>ed</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">re retrained on any policy updates and that the training </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>wa</w:t>
+            </w:r>
             <w:r w:rsidRPr="00365661">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the importance of ensuring that staff </w:t>
-[...38 lines deleted...]
-              </w:rPr>
               <w:t>s appropriately documented</w:t>
             </w:r>
             <w:r w:rsidR="007E14B6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007E14B6" w:rsidP="00365661" w:rsidRDefault="007E14B6" w14:paraId="2112DA82" w14:textId="71552B84">
+          <w:p w14:paraId="2112DA82" w14:textId="71552B84" w:rsidR="007E14B6" w:rsidRDefault="007E14B6" w:rsidP="00365661">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>GT</w:t>
             </w:r>
             <w:r w:rsidRPr="007E14B6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
@@ -8892,157 +8558,135 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> amendments impact</w:t>
             </w:r>
             <w:r w:rsidR="00140051">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="007E14B6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> areas outside of acute health records and that a training package would be provided if required.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004C682E" w:rsidP="00365661" w:rsidRDefault="004C682E" w14:paraId="6B736701" w14:textId="6CE544A1">
+          <w:p w14:paraId="6B736701" w14:textId="6CE544A1" w:rsidR="004C682E" w:rsidRDefault="004C682E" w:rsidP="00365661">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>NZ</w:t>
             </w:r>
             <w:r w:rsidRPr="004C682E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> raised concerns about the capacity to deliver compliance services due to a blanket recruitment freeze. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>NZ</w:t>
             </w:r>
             <w:r w:rsidRPr="004C682E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve"> emphasi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
             <w:r w:rsidRPr="004C682E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>emphasi</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve"> the importance of having sufficient staff to ensure compliance and deliver excellent service for patients, given the significant reputational, patient experience, and financial risks involved</w:t>
+              <w:t>ed the importance of having sufficient staff to ensure compliance and deliver excellent service for patients, given the significant reputational, patient experience, and financial risks involved</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004C682E" w:rsidP="00365661" w:rsidRDefault="004C682E" w14:paraId="3286C40F" w14:textId="1FFB4FC0">
+          <w:p w14:paraId="3286C40F" w14:textId="1FFB4FC0" w:rsidR="004C682E" w:rsidRDefault="004C682E" w:rsidP="00365661">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>MJ</w:t>
             </w:r>
             <w:r w:rsidRPr="004C682E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
@@ -9109,186 +8753,164 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> highlighted the pressure on clinicians and service leads to reduce information and the potential additional costs and time involved. M</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>J</w:t>
             </w:r>
             <w:r w:rsidRPr="004C682E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> also discussed plans to exploit technology for automatic reduction, </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve"> also discussed plans to exploit technology for automatic reduction, emphasi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>si</w:t>
+            </w:r>
             <w:r w:rsidRPr="004C682E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>emphasi</w:t>
-[...9 lines deleted...]
-              <w:t>si</w:t>
+              <w:t xml:space="preserve">ng the need for a good audit process to ensure accuracy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>MJ</w:t>
             </w:r>
             <w:r w:rsidRPr="004C682E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>ng</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> admitted that he d</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>id</w:t>
+            </w:r>
             <w:r w:rsidRPr="004C682E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the need for a good audit process to ensure accuracy. </w:t>
-[...9 lines deleted...]
-              <w:t>MJ</w:t>
+              <w:t xml:space="preserve"> not feel fully assured of the way forward for SARS yet but hope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>d t</w:t>
             </w:r>
             <w:r w:rsidRPr="004C682E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> admitted that he d</w:t>
-[...9 lines deleted...]
-              <w:t>id</w:t>
+              <w:t>he next steps in the plan w</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ould </w:t>
             </w:r>
             <w:r w:rsidRPr="004C682E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> not feel fully assured of the way forward for SARS yet but hope</w:t>
-[...38 lines deleted...]
-              </w:rPr>
               <w:t>provide more clarity</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004C682E" w:rsidP="00365661" w:rsidRDefault="004C682E" w14:paraId="072F4DA6" w14:textId="134EA5B1">
+          <w:p w14:paraId="072F4DA6" w14:textId="134EA5B1" w:rsidR="004C682E" w:rsidRDefault="004C682E" w:rsidP="00365661">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>NZ</w:t>
             </w:r>
             <w:r w:rsidRPr="004C682E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
@@ -9358,51 +8980,51 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> questioned whether the deadlines set for the various actions and clinical challenges </w:t>
             </w:r>
             <w:r w:rsidR="001D3FD0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="004C682E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>re realistic and deliverable.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000103A5" w:rsidP="00365661" w:rsidRDefault="000103A5" w14:paraId="4B374437" w14:textId="562FB008">
+          <w:p w14:paraId="4B374437" w14:textId="562FB008" w:rsidR="000103A5" w:rsidRDefault="000103A5" w:rsidP="00365661">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>LM</w:t>
             </w:r>
             <w:r w:rsidRPr="000103A5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
@@ -9469,295 +9091,263 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">s doable based on the current understanding. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>LM</w:t>
             </w:r>
             <w:r w:rsidRPr="000103A5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve"> emphasi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
             <w:r w:rsidRPr="000103A5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>emphasi</w:t>
+              <w:t>ed the importance of making quick progress and recogni</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="000103A5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>ed</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">ed the challenges involved. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>LM</w:t>
+            </w:r>
             <w:r w:rsidRPr="000103A5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the importance of making quick progress and recogni</w:t>
-[...9 lines deleted...]
-              <w:t>s</w:t>
+              <w:t xml:space="preserve"> mentioned that it </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>was</w:t>
             </w:r>
             <w:r w:rsidRPr="000103A5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">ed the challenges involved. </w:t>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>SBUHB</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000103A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> issue to drive forward the necessary standards and changes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>LM</w:t>
             </w:r>
             <w:r w:rsidRPr="000103A5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> mentioned that it </w:t>
-[...9 lines deleted...]
-              <w:t>was</w:t>
+              <w:t xml:space="preserve"> confirmed that it </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="000103A5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> a </w:t>
-[...69 lines deleted...]
-              </w:rPr>
               <w:t>s a 12-month plan and committed to providing ongoing progress updates to the committee.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000103A5" w:rsidP="00365661" w:rsidRDefault="000103A5" w14:paraId="36871223" w14:textId="77777777">
+          <w:p w14:paraId="36871223" w14:textId="77777777" w:rsidR="000103A5" w:rsidRDefault="000103A5" w:rsidP="00365661">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>NZ</w:t>
             </w:r>
             <w:r w:rsidRPr="000103A5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> asked about the involvement of clinical leadership in the action plan and at what stage it would feature. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000103A5" w:rsidP="00365661" w:rsidRDefault="000103A5" w14:paraId="03BB56E7" w14:textId="77777777">
+          <w:p w14:paraId="03BB56E7" w14:textId="77777777" w:rsidR="000103A5" w:rsidRDefault="000103A5" w:rsidP="00365661">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>GT</w:t>
             </w:r>
             <w:r w:rsidRPr="000103A5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> responded that he would take this back for discussion and provide further information. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000103A5" w:rsidP="00365661" w:rsidRDefault="000103A5" w14:paraId="7E81056F" w14:textId="09F844EA">
+          <w:p w14:paraId="7E81056F" w14:textId="09F844EA" w:rsidR="000103A5" w:rsidRDefault="000103A5" w:rsidP="00365661">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>MJ</w:t>
             </w:r>
             <w:r w:rsidRPr="000103A5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
@@ -9847,187 +9437,165 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Group and overs</w:t>
             </w:r>
             <w:r w:rsidR="00C25EA3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>aw</w:t>
             </w:r>
             <w:r w:rsidRPr="000103A5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> the plans, ensuring appropriate clinical involvement.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000103A5" w:rsidP="00365661" w:rsidRDefault="000103A5" w14:paraId="2A947BF7" w14:textId="14788A18">
+          <w:p w14:paraId="2A947BF7" w14:textId="14788A18" w:rsidR="000103A5" w:rsidRDefault="000103A5" w:rsidP="00365661">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>JC</w:t>
             </w:r>
             <w:r w:rsidRPr="000103A5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> expressed concern about the SARS risk being raised from 16 to 20 and </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve"> expressed concern about the SARS risk being raised from 16 to 20 and emphasi</w:t>
+            </w:r>
+            <w:r w:rsidR="00C25EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
             <w:r w:rsidRPr="000103A5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>emphasi</w:t>
+              <w:t>ed the need to alert the board. J</w:t>
             </w:r>
             <w:r w:rsidR="00C25EA3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>s</w:t>
+              <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:r w:rsidRPr="000103A5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>ed</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>highlighted the importance of addressing th</w:t>
+            </w:r>
+            <w:r w:rsidR="00C25EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
             <w:r w:rsidRPr="000103A5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the need to alert the board. J</w:t>
+              <w:t xml:space="preserve"> challenge despite its complexity and ensuring that the 12-month plan </w:t>
             </w:r>
             <w:r w:rsidR="00C25EA3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">C </w:t>
+              <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="000103A5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>highlighted the importance of addressing th</w:t>
-[...38 lines deleted...]
-              </w:rPr>
               <w:t>s effectively managed.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C25EA3" w:rsidP="00365661" w:rsidRDefault="00C25EA3" w14:paraId="6F568053" w14:textId="78EDD351">
+          <w:p w14:paraId="6F568053" w14:textId="78EDD351" w:rsidR="00C25EA3" w:rsidRDefault="00C25EA3" w:rsidP="00365661">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>NZ</w:t>
             </w:r>
             <w:r w:rsidRPr="00C25EA3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
@@ -10047,51 +9615,51 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>NZ</w:t>
             </w:r>
             <w:r w:rsidRPr="00C25EA3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> suggested that the governance aspect should be considered carefully to ensure effective management and oversight</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C25EA3" w:rsidP="00365661" w:rsidRDefault="00C25EA3" w14:paraId="56D0BA5E" w14:textId="4DFB66F3">
+          <w:p w14:paraId="56D0BA5E" w14:textId="4DFB66F3" w:rsidR="00C25EA3" w:rsidRDefault="00C25EA3" w:rsidP="00365661">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>GT</w:t>
             </w:r>
             <w:r w:rsidRPr="00C25EA3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
@@ -10291,51 +9859,51 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00C25EA3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> regarding the control of documents and mentioned that amendments would be made accordingly</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C25EA3" w:rsidP="00365661" w:rsidRDefault="00C25EA3" w14:paraId="0044185E" w14:textId="77777777">
+          <w:p w14:paraId="0044185E" w14:textId="77777777" w:rsidR="00C25EA3" w:rsidRDefault="00C25EA3" w:rsidP="00365661">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>AG</w:t>
             </w:r>
             <w:r w:rsidRPr="00C25EA3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
@@ -10365,51 +9933,51 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">or if they </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>wer</w:t>
             </w:r>
             <w:r w:rsidRPr="00C25EA3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">e still primarily focused on non-acute records. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C25EA3" w:rsidP="00365661" w:rsidRDefault="00C25EA3" w14:paraId="492F765F" w14:textId="4C5F69D6">
+          <w:p w14:paraId="492F765F" w14:textId="4C5F69D6" w:rsidR="00C25EA3" w:rsidRDefault="00C25EA3" w:rsidP="00365661">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>GT</w:t>
             </w:r>
             <w:r w:rsidRPr="00C25EA3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
@@ -10439,574 +10007,540 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>s to cover all records within the organi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00C25EA3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">ation, not just medical records. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C25EA3" w:rsidP="00365661" w:rsidRDefault="00C25EA3" w14:paraId="036C1F92" w14:textId="0E515F4B">
+          <w:p w14:paraId="036C1F92" w14:textId="0E515F4B" w:rsidR="00C25EA3" w:rsidRDefault="00C25EA3" w:rsidP="00365661">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>NZ</w:t>
             </w:r>
             <w:r w:rsidRPr="00C25EA3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> raised concerns about the equality impact assessment of the records management policies, </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve"> raised concerns about the equality impact assessment of the records management policies, emphasi</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE260F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
             <w:r w:rsidRPr="00C25EA3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>emphasi</w:t>
+              <w:t xml:space="preserve">ing that the legal duty </w:t>
             </w:r>
             <w:r w:rsidR="00DE260F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>s</w:t>
+              <w:t>was</w:t>
             </w:r>
             <w:r w:rsidRPr="00C25EA3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>ing</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> not only to avoid harm but also to promote equality and cohesion. N</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE260F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Z </w:t>
+            </w:r>
             <w:r w:rsidRPr="00C25EA3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> that the legal duty </w:t>
+              <w:t>highlighted the importance of assessing both positive and negative impacts</w:t>
             </w:r>
             <w:r w:rsidR="00DE260F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>was</w:t>
+              <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r w:rsidRPr="00C25EA3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> not only to avoid harm but also to promote equality and cohesion. N</w:t>
+              <w:t xml:space="preserve">how information </w:t>
             </w:r>
             <w:r w:rsidR="00DE260F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">Z </w:t>
+              <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="00C25EA3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>highlighted the importance of assessing both positive and negative impacts</w:t>
+              <w:t>s recorded can disproportionately affect certain groups. N</w:t>
             </w:r>
             <w:r w:rsidR="00DE260F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and </w:t>
+              <w:t>Z</w:t>
             </w:r>
             <w:r w:rsidRPr="00C25EA3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">how information </w:t>
-[...38 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> provided examples, such as the lack of data on ethnicity in cancer records and discussions about recording gender, to illustrate the potential issues. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C25EA3" w:rsidP="00365661" w:rsidRDefault="00DE260F" w14:paraId="3D194CFF" w14:textId="1061647A">
+          <w:p w14:paraId="3D194CFF" w14:textId="1061647A" w:rsidR="00C25EA3" w:rsidRDefault="00DE260F" w:rsidP="00365661">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
+              <w:t>MJ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE260F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> acknowledged the absence of J</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE260F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>, who play</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>ed</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE260F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a crucial role in the records management space, and emphasi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE260F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ed the importance of ensuring that </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE260F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">knowledge </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>wa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE260F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>s not limited to one person. M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>J</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE260F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> confirmed that the policies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>we</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE260F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>re intended to cover wider records management across the organi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE260F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ation, addressing concerns raised by </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>AG.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE260F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
               <w:t>MJ</w:t>
             </w:r>
             <w:r w:rsidRPr="00DE260F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> acknowledged the absence of J</w:t>
-[...9 lines deleted...]
-              <w:t>N</w:t>
+              <w:t xml:space="preserve"> mentioned that a workstream ha</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="00DE260F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>, who play</w:t>
-[...9 lines deleted...]
-              <w:t>ed</w:t>
+              <w:t xml:space="preserve"> been set up to tackle th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>ose</w:t>
             </w:r>
             <w:r w:rsidRPr="00DE260F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> a crucial role in the records management space, and </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve"> issues, particularly in connection with the mental health transformation program. M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>J</w:t>
+            </w:r>
             <w:r w:rsidRPr="00DE260F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>emphasi</w:t>
+              <w:t xml:space="preserve"> highlighted that there </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>wa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE260F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>s a lot of planned activity to ensure that the early steps align with the broader goals of the organi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00DE260F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>ed</w:t>
-[...229 lines deleted...]
-              </w:rPr>
               <w:t>ation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DE260F" w:rsidR="00DE260F" w:rsidP="00DE260F" w:rsidRDefault="00DE260F" w14:paraId="360C8291" w14:textId="0FB056CD">
+          <w:p w14:paraId="360C8291" w14:textId="0FB056CD" w:rsidR="00DE260F" w:rsidRPr="00DE260F" w:rsidRDefault="00DE260F" w:rsidP="00DE260F">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>GT</w:t>
             </w:r>
             <w:r w:rsidRPr="00DE260F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
@@ -11036,51 +10570,51 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">udit </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="00DE260F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>esponse paper, highlighting the following key points:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DE260F" w:rsidR="00DE260F" w:rsidP="00DE260F" w:rsidRDefault="00DE260F" w14:paraId="18F9C91F" w14:textId="62C82A35">
+          <w:p w14:paraId="18F9C91F" w14:textId="62C82A35" w:rsidR="00DE260F" w:rsidRPr="00DE260F" w:rsidRDefault="00DE260F" w:rsidP="00DE260F">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE260F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Two </w:t>
@@ -11174,51 +10708,51 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="00DE260F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>esponses, focusing on identifying transmedia elements related to the storage of records and information</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DE260F" w:rsidP="00DE260F" w:rsidRDefault="00DE260F" w14:paraId="6D224D5F" w14:textId="77777777">
+          <w:p w14:paraId="6D224D5F" w14:textId="77777777" w:rsidR="00DE260F" w:rsidRDefault="00DE260F" w:rsidP="00DE260F">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE260F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>The work ha</w:t>
@@ -11252,51 +10786,51 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="00DE260F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>s greater than initially thought</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DE260F" w:rsidP="00DE260F" w:rsidRDefault="00DE260F" w14:paraId="2CCA571A" w14:textId="77777777">
+          <w:p w14:paraId="2CCA571A" w14:textId="77777777" w:rsidR="00DE260F" w:rsidRDefault="00DE260F" w:rsidP="00DE260F">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE260F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Shared services </w:t>
@@ -11390,51 +10924,51 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
             <w:r w:rsidRPr="00DE260F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>roups needing external storage</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DE260F" w:rsidP="00DE260F" w:rsidRDefault="00DE260F" w14:paraId="3ADE9EDB" w14:textId="77777777">
+          <w:p w14:paraId="3ADE9EDB" w14:textId="77777777" w:rsidR="00DE260F" w:rsidRDefault="00DE260F" w:rsidP="00DE260F">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE260F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Efforts </w:t>
@@ -11488,245 +11022,223 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="00DE260F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> the capacity to store them internally, potentially eliminating the need for third-party storage</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DE260F" w:rsidP="00DE260F" w:rsidRDefault="00DE260F" w14:paraId="0358532C" w14:textId="09810317">
+          <w:p w14:paraId="0358532C" w14:textId="09810317" w:rsidR="00DE260F" w:rsidRDefault="00DE260F" w:rsidP="00DE260F">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE260F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Initial estimates suggested an annual cost of around £200,000 for third-party storage, but recent information from finance colleagues indicates the cost is closer to £350,000 to £400,000.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DE260F" w:rsidP="00DE260F" w:rsidRDefault="00AB194E" w14:paraId="3560406E" w14:textId="5A778CFF">
+          <w:p w14:paraId="3560406E" w14:textId="5A778CFF" w:rsidR="00DE260F" w:rsidRDefault="00AB194E" w:rsidP="00DE260F">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>JC</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB194E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> expressed concerns about the lack of detailed tracking regarding Transmedia and the associated costs, </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve"> expressed concerns about the lack of detailed tracking regarding Transmedia and the associated costs, emphasi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
             <w:r w:rsidRPr="00AB194E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>emphasi</w:t>
-[...9 lines deleted...]
-              <w:t>s</w:t>
+              <w:t>ing the need for better tracking and understanding of these costs. J</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB194E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>ing</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> highlighted the importance of addressing the issue of insufficient resources to manage the storage and tracking appropriately and stressed the necessity to alert the board about the ongoing management plan and the General Data Protection Regulation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
             <w:r w:rsidRPr="00AB194E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the need for better tracking and understanding of these costs. J</w:t>
-[...9 lines deleted...]
-              <w:t>C</w:t>
+              <w:t>GDPR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB194E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> highlighted the importance of addressing the issue of insufficient resources to manage the storage and tracking appropriately and stressed the necessity to alert the board about the ongoing management plan and the General Data Protection Regulation </w:t>
-[...9 lines deleted...]
-              <w:t>(</w:t>
+              <w:t xml:space="preserve"> consequences, noting that the root cause of the information loss ha</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB194E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>GDPR</w:t>
-[...38 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> not yet been fully identified</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DE260F" w:rsidR="00AB194E" w:rsidP="00DE260F" w:rsidRDefault="0050009C" w14:paraId="3769007C" w14:textId="17D62C25">
+          <w:p w14:paraId="3769007C" w14:textId="17D62C25" w:rsidR="00AB194E" w:rsidRPr="00DE260F" w:rsidRDefault="0050009C" w:rsidP="00DE260F">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>GT</w:t>
             </w:r>
             <w:r w:rsidRPr="0050009C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
@@ -11813,260 +11325,260 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">explained that the initial information provided to finance colleagues was based on subjective codes related to storage. However, </w:t>
             </w:r>
             <w:r w:rsidR="006A11D9">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">GT said </w:t>
             </w:r>
             <w:r w:rsidRPr="0050009C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">it was identified that at the operational </w:t>
+              <w:t xml:space="preserve">it was identified that at the operational level, unless the correct subjective codes </w:t>
+            </w:r>
+            <w:r w:rsidR="006A11D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="0050009C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
+              <w:t>re selected, the organi</w:t>
+            </w:r>
+            <w:r w:rsidR="006A11D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0050009C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>ation w</w:t>
+            </w:r>
+            <w:r w:rsidR="006A11D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>ould</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0050009C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> never have a full understanding of th</w:t>
+            </w:r>
+            <w:r w:rsidR="006A11D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>os</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0050009C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e costs. </w:t>
+            </w:r>
+            <w:r w:rsidR="006A11D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>GT the issue extended</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0050009C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0050009C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">level, unless the correct subjective codes </w:t>
-[...99 lines deleted...]
-              <w:t xml:space="preserve"> beyond their immediate realm, and a supplier search revealed greater costs, with many falling outside the initially considered subjective codes.</w:t>
+              <w:t>beyond their immediate realm, and a supplier search revealed greater costs, with many falling outside the initially considered subjective codes.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00624D41" w:rsidR="00624D41" w:rsidP="00365661" w:rsidRDefault="00624D41" w14:paraId="32DCE3E2" w14:textId="6BED038D">
+          <w:p w14:paraId="32DCE3E2" w14:textId="6BED038D" w:rsidR="00624D41" w:rsidRPr="00624D41" w:rsidRDefault="00624D41" w:rsidP="00365661">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00624D41">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>ACTION: GT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00232836" w:rsidP="00DC1D54" w:rsidRDefault="006A11D9" w14:paraId="69893116" w14:textId="7D6119CD">
+          <w:p w14:paraId="69893116" w14:textId="7D6119CD" w:rsidR="00232836" w:rsidRDefault="006A11D9" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00624D41" w:rsidP="00624D41" w:rsidRDefault="00624D41" w14:paraId="61D9EAD7" w14:textId="0A19E89B">
+          <w:p w14:paraId="61D9EAD7" w14:textId="0A19E89B" w:rsidR="00624D41" w:rsidRDefault="00624D41" w:rsidP="00624D41">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00624D41">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Were assured</w:t>
             </w:r>
             <w:r w:rsidRPr="00624D41">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> by the Records Management report.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00277740" w:rsidR="006A11D9" w:rsidP="00624D41" w:rsidRDefault="00624D41" w14:paraId="2345AE2E" w14:textId="5683B86E">
+          <w:p w14:paraId="2345AE2E" w14:textId="5683B86E" w:rsidR="006A11D9" w:rsidRPr="00277740" w:rsidRDefault="00624D41" w:rsidP="00624D41">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00624D41">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
@@ -12329,354 +11841,350 @@
               <w:t>. The Committee felt it would be</w:t>
             </w:r>
             <w:r w:rsidRPr="00624D41">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> helpful to have a high-level plan outlining record management, discovery, actions to consolidate records, policy applicability, and addressing the backlog of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">SARs. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00624D41" w:rsidR="00EB3C58" w:rsidP="00624D41" w:rsidRDefault="00726C77" w14:paraId="5B41B38E" w14:textId="7CB232CC">
+          <w:p w14:paraId="5B41B38E" w14:textId="7CB232CC" w:rsidR="00EB3C58" w:rsidRPr="00624D41" w:rsidRDefault="00726C77" w:rsidP="00624D41">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="00105E2C">
+            <w:r w:rsidR="00105E2C" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ction</w:t>
             </w:r>
             <w:r w:rsidR="00624D41">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00624D41">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>GT to d</w:t>
             </w:r>
-            <w:r w:rsidRPr="00624D41" w:rsidR="00624D41">
+            <w:r w:rsidR="00624D41" w:rsidRPr="00624D41">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">evelop a high-level plan outlining record management, discovery, actions to consolidate records, policy applicability, and addressing the backlog of subject access requests. Ensure the plan </w:t>
             </w:r>
             <w:r w:rsidR="00624D41">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
-            <w:r w:rsidRPr="00624D41" w:rsidR="00624D41">
+            <w:r w:rsidR="00624D41" w:rsidRPr="00624D41">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s ready before the next committee meeting to reference the elements under control when alerting the board.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00933546" w:rsidTr="7B303478" w14:paraId="36B6FC9A" w14:textId="77777777">
+      <w:tr w:rsidR="00933546" w:rsidRPr="003C5225" w14:paraId="36B6FC9A" w14:textId="77777777" w:rsidTr="7B303478">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11057" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent5" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00933546" w:rsidP="00933546" w:rsidRDefault="00933546" w14:paraId="7362F752" w14:textId="677CCECE">
+          <w:p w14:paraId="7362F752" w14:textId="677CCECE" w:rsidR="00933546" w:rsidRDefault="00933546" w:rsidP="00933546">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>PART 3. DIGITAL PEROFRMANCE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="7B303478" w14:paraId="6A57C368" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="6A57C368" w14:textId="77777777" w:rsidTr="7B303478">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="00282513" w:rsidP="00DC1D54" w:rsidRDefault="00624D41" w14:paraId="6D1906DD" w14:textId="3C3A25ED">
+          <w:p w14:paraId="6D1906DD" w14:textId="3C3A25ED" w:rsidR="00282513" w:rsidRPr="00277740" w:rsidRDefault="00624D41" w:rsidP="00DC1D54">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00C31ECB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="00282513">
+            <w:r w:rsidR="00282513" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="00282513" w:rsidP="00DC1D54" w:rsidRDefault="00624D41" w14:paraId="74292AB1" w14:textId="6D969C68">
+          <w:p w14:paraId="74292AB1" w14:textId="6D969C68" w:rsidR="00282513" w:rsidRPr="00277740" w:rsidRDefault="00624D41" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">OPERATING PERFORMANCE </w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="00282513">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="00282513" w:rsidRPr="00277740">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="7B303478" w14:paraId="5ADD0A39" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="5ADD0A39" w14:textId="77777777" w:rsidTr="7B303478">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="00282513" w:rsidP="00DC1D54" w:rsidRDefault="00282513" w14:paraId="43F05767" w14:textId="77777777">
+          <w:p w14:paraId="43F05767" w14:textId="77777777" w:rsidR="00282513" w:rsidRPr="00277740" w:rsidRDefault="00282513" w:rsidP="00DC1D54">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BE4B67" w:rsidP="00624D41" w:rsidRDefault="00282513" w14:paraId="3AA1E59A" w14:textId="77777777">
+          <w:p w14:paraId="3AA1E59A" w14:textId="77777777" w:rsidR="00BE4B67" w:rsidRDefault="00282513" w:rsidP="00624D41">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="00624D41" w:rsidR="00624D41">
+            <w:r w:rsidR="00624D41" w:rsidRPr="00624D41">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Operating Performance </w:t>
             </w:r>
             <w:r w:rsidR="00624D41">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">report was </w:t>
             </w:r>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
@@ -12688,80 +12196,80 @@
               <w:t xml:space="preserve">received. </w:t>
             </w:r>
             <w:r w:rsidR="00624D41">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>CM</w:t>
             </w:r>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> highlighted the following key points; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BE4B67" w:rsidP="00624D41" w:rsidRDefault="00624D41" w14:paraId="148411C7" w14:textId="77777777">
+          <w:p w14:paraId="148411C7" w14:textId="77777777" w:rsidR="00BE4B67" w:rsidRDefault="00624D41" w:rsidP="00624D41">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00624D41">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">March was challenging due to issues with infrastructure, telecoms, and network. The only clinical system directly impacted was </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4B67" w:rsidR="00BE4B67">
+            <w:r w:rsidR="00BE4B67" w:rsidRPr="00BE4B67">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Picture Archiving and Communication System</w:t>
             </w:r>
             <w:r w:rsidR="00BE4B67">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="00624D41">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
@@ -12784,136 +12292,136 @@
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00624D41">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, but the infrastructure issues affected other clinical systems as well</w:t>
             </w:r>
             <w:r w:rsidR="00BE4B67">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BE4B67" w:rsidP="00624D41" w:rsidRDefault="00624D41" w14:paraId="4F2C3623" w14:textId="0917EAE0">
+          <w:p w14:paraId="4F2C3623" w14:textId="0917EAE0" w:rsidR="00BE4B67" w:rsidRDefault="00624D41" w:rsidP="00624D41">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE4B67">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">A debrief was conducted, and lessons were learned regarding the </w:t>
             </w:r>
             <w:r w:rsidR="00BE4B67">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>SBUHB’s</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4B67">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> readiness for such issues. There was no </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE4B67" w:rsidR="008C2F23">
+            <w:r w:rsidR="008C2F23" w:rsidRPr="00BE4B67">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>cyber-attack</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4B67">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>; the causes of the problems were identified</w:t>
             </w:r>
             <w:r w:rsidR="00BE4B67">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BE4B67" w:rsidP="00624D41" w:rsidRDefault="00624D41" w14:paraId="1E617CC7" w14:textId="77777777">
+          <w:p w14:paraId="1E617CC7" w14:textId="77777777" w:rsidR="00BE4B67" w:rsidRDefault="00624D41" w:rsidP="00624D41">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE4B67">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
@@ -12932,81 +12440,80 @@
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4B67">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>re being made to improve digital business continuity, including exploring cloud-based services for telecoms</w:t>
             </w:r>
             <w:r w:rsidR="00BE4B67">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00BE4B67" w:rsidR="00624D41" w:rsidP="00624D41" w:rsidRDefault="00624D41" w14:paraId="3B9A0D03" w14:textId="76A77EAD">
+          <w:p w14:paraId="3B9A0D03" w14:textId="76A77EAD" w:rsidR="00624D41" w:rsidRPr="00BE4B67" w:rsidRDefault="00624D41" w:rsidP="00624D41">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE4B67">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">The disaggregation of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FC0A44" w:rsidR="00FC0A44">
+            <w:r w:rsidR="00FC0A44" w:rsidRPr="00FC0A44">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Welsh Patient Administration System (WPAS)</w:t>
             </w:r>
             <w:r w:rsidR="00FC0A44">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4B67">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
@@ -13029,92 +12536,92 @@
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4B67">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s a significant task, highlighting the difficulties of boundary changes</w:t>
             </w:r>
             <w:r w:rsidR="00BE4B67">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00624D41" w:rsidP="00DC1D54" w:rsidRDefault="00624D41" w14:paraId="20144D14" w14:textId="77777777">
+          <w:p w14:paraId="20144D14" w14:textId="77777777" w:rsidR="00624D41" w:rsidRDefault="00624D41" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BE4B67" w:rsidP="00DC1D54" w:rsidRDefault="00BE4B67" w14:paraId="174ACD41" w14:textId="27F46D94">
+          <w:p w14:paraId="174ACD41" w14:textId="27F46D94" w:rsidR="00BE4B67" w:rsidRDefault="00BE4B67" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AG invited questions:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BE4B67" w:rsidP="00DC1D54" w:rsidRDefault="00BE4B67" w14:paraId="671C7CC9" w14:textId="5486F635">
+          <w:p w14:paraId="671C7CC9" w14:textId="5486F635" w:rsidR="00BE4B67" w:rsidRDefault="00BE4B67" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>JC emphasised</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4B67">
@@ -13206,99 +12713,99 @@
               <w:t>ould</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4B67">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> proceed smoothly in the future</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BE4B67" w:rsidP="00DC1D54" w:rsidRDefault="00BE4B67" w14:paraId="1CCCEA21" w14:textId="77777777">
+          <w:p w14:paraId="1CCCEA21" w14:textId="77777777" w:rsidR="00BE4B67" w:rsidRDefault="00BE4B67" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE4B67">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Z</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4B67">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> raised concerns about the Bridgend migration, specifically regarding the level of risk and capacity issues. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BE4B67" w:rsidP="00DC1D54" w:rsidRDefault="00BE4B67" w14:paraId="610C5DD6" w14:textId="195792B4">
+          <w:p w14:paraId="610C5DD6" w14:textId="195792B4" w:rsidR="00BE4B67" w:rsidRDefault="00BE4B67" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE4B67">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r>
@@ -13522,51 +13029,51 @@
               <w:t xml:space="preserve"> patient-facing services </w:t>
             </w:r>
             <w:r w:rsidR="00E334A7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>was</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE4B67">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> minimal.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00624D41" w:rsidP="00DC1D54" w:rsidRDefault="00E334A7" w14:paraId="517F43EC" w14:textId="3DAF90A3">
+          <w:p w14:paraId="517F43EC" w14:textId="3DAF90A3" w:rsidR="00624D41" w:rsidRDefault="00E334A7" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E334A7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r>
@@ -13834,77 +13341,77 @@
               <w:t>re designed to address th</w:t>
             </w:r>
             <w:r w:rsidR="00CE622F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ose</w:t>
             </w:r>
             <w:r w:rsidRPr="00E334A7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> challenges.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00895050" w:rsidP="00DC1D54" w:rsidRDefault="00857FEA" w14:paraId="11DBD758" w14:textId="3C3F31E7">
+          <w:p w14:paraId="11DBD758" w14:textId="3C3F31E7" w:rsidR="00895050" w:rsidRDefault="00857FEA" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00857FEA" w:rsidR="0074095A" w:rsidP="00857FEA" w:rsidRDefault="00857FEA" w14:paraId="7655F676" w14:textId="42833BE1">
+          <w:p w14:paraId="7655F676" w14:textId="42833BE1" w:rsidR="0074095A" w:rsidRPr="00857FEA" w:rsidRDefault="00857FEA" w:rsidP="00857FEA">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000503BE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
@@ -14016,110 +13523,108 @@
             <w:r w:rsidRPr="00857FEA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ed the need to accelerate progress towards more resilient, cloud-based infrastructures and assured that there would be no risk impact on the delivery of patient-facing services despite additional work post-go-live.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="7B303478" w14:paraId="79E26A59" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="79E26A59" w14:textId="77777777" w:rsidTr="7B303478">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="00DC1D54" w:rsidRDefault="00857FEA" w14:paraId="007444BC" w14:textId="7BBC5C87">
+          <w:p w14:paraId="007444BC" w14:textId="7BBC5C87" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="00857FEA" w:rsidP="00DC1D54">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00C31ECB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="00282513">
+            <w:r w:rsidR="00282513" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="00DC1D54" w:rsidRDefault="0074095A" w14:paraId="077DA2FD" w14:textId="150BC924">
+          <w:p w14:paraId="077DA2FD" w14:textId="150BC924" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="0074095A" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00857FEA">
@@ -14133,502 +13638,395 @@
               </w:rPr>
               <w:t>KEY ISSUES RE</w:t>
             </w:r>
             <w:r w:rsidR="00933546">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00857FEA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ORT </w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="007D1E50">
+            <w:r w:rsidR="007D1E50" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="7B303478" w14:paraId="38405557" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="38405557" w14:textId="77777777" w:rsidTr="7B303478">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="00DC1D54" w:rsidRDefault="007D1E50" w14:paraId="51AA951D" w14:textId="77777777">
+          <w:p w14:paraId="51AA951D" w14:textId="77777777" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="007D1E50" w:rsidP="00DC1D54">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00857FEA" w:rsidP="00857FEA" w:rsidRDefault="00FB41E1" w14:paraId="589B8116" w14:textId="77777777">
+          <w:p w14:paraId="589B8116" w14:textId="77777777" w:rsidR="00857FEA" w:rsidRDefault="00FB41E1" w:rsidP="00857FEA">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">A </w:t>
             </w:r>
             <w:r w:rsidR="00857FEA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
-            <w:r w:rsidRPr="00857FEA" w:rsidR="00857FEA">
+            <w:r w:rsidR="00857FEA" w:rsidRPr="00857FEA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ey </w:t>
             </w:r>
             <w:r w:rsidR="00857FEA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="00857FEA" w:rsidR="00857FEA">
+            <w:r w:rsidR="00857FEA" w:rsidRPr="00857FEA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ssues </w:t>
             </w:r>
             <w:r w:rsidR="00857FEA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
-            <w:r w:rsidRPr="00857FEA" w:rsidR="00857FEA">
+            <w:r w:rsidR="00857FEA" w:rsidRPr="00857FEA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">eport from the Information Governance Assurance Group </w:t>
             </w:r>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>was</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="00D20904">
+            <w:r w:rsidR="00D20904" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="00D20904">
+            <w:r w:rsidR="00D20904" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>received</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="007F39CD">
+            <w:r w:rsidR="007F39CD" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00857FEA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">GW </w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="00874F50">
+            <w:r w:rsidR="00874F50" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>highlighted the following key points;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00857FEA" w:rsidP="00857FEA" w:rsidRDefault="00857FEA" w14:paraId="70DD1826" w14:textId="3D976551">
+          <w:p w14:paraId="70DD1826" w14:textId="3D976551" w:rsidR="00857FEA" w:rsidRDefault="00857FEA" w:rsidP="00857FEA">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Approval from the committee was sought for the</w:t>
             </w:r>
             <w:r w:rsidRPr="00857FEA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> revised terms of reference for IGCAG and the revised cybersecurity policy, both scrutini</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00857FEA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ed and approved by IGCAG at the last meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00857FEA" w:rsidP="7B303478" w:rsidRDefault="00857FEA" w14:paraId="4A71B3BB" w14:textId="00399A75">
+          <w:p w14:paraId="4A71B3BB" w14:textId="00399A75" w:rsidR="00857FEA" w:rsidRDefault="00857FEA" w:rsidP="7B303478">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7B303478" w:rsidR="00857FEA">
-[...115 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="7B303478">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>There were six data breaches between September and March, all of which had been addressed, and no further action was being taken by the Information Com</w:t>
+            </w:r>
+            <w:r w:rsidR="00933546" w:rsidRPr="7B303478">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>missioner’s Office (IC</w:t>
             </w:r>
-            <w:r w:rsidRPr="7B303478" w:rsidR="00857FEA">
-[...5 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="7B303478">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
-            <w:r w:rsidRPr="7B303478" w:rsidR="00933546">
-[...5 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidR="00933546" w:rsidRPr="7B303478">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="7B303478" w:rsidR="00857FEA">
-[...5 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="7B303478">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00201AEF" w:rsidP="00857FEA" w:rsidRDefault="00857FEA" w14:paraId="08A5ACD9" w14:textId="7CCFC5C8">
+          <w:p w14:paraId="08A5ACD9" w14:textId="7CCFC5C8" w:rsidR="00201AEF" w:rsidRDefault="00857FEA" w:rsidP="00857FEA">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
@@ -14691,93 +14089,93 @@
               <w:t xml:space="preserve">s under pressure due to vacancies and long-term sickness. The team </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="00857FEA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s focusing on key risks and planning to take vacancies through the recruitment process shortly.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C2F23" w:rsidP="008C2F23" w:rsidRDefault="008C2F23" w14:paraId="49E38463" w14:textId="77777777">
+          <w:p w14:paraId="49E38463" w14:textId="77777777" w:rsidR="008C2F23" w:rsidRDefault="008C2F23" w:rsidP="008C2F23">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00933546" w:rsidP="00933546" w:rsidRDefault="00933546" w14:paraId="0D3E7654" w14:textId="756E2021">
+          <w:p w14:paraId="0D3E7654" w14:textId="756E2021" w:rsidR="00933546" w:rsidRDefault="00933546" w:rsidP="00933546">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">AG invited questions: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00933546" w:rsidP="00933546" w:rsidRDefault="00933546" w14:paraId="3BD38FA2" w14:textId="77777777">
+          <w:p w14:paraId="3BD38FA2" w14:textId="77777777" w:rsidR="00933546" w:rsidRDefault="00933546" w:rsidP="00933546">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00933546">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>J</w:t>
             </w:r>
             <w:r>
@@ -14847,51 +14245,51 @@
               <w:t xml:space="preserve">overnance </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00933546">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">hampions across various departments. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00933546" w:rsidP="00933546" w:rsidRDefault="00933546" w14:paraId="51D93786" w14:textId="74169EFA">
+          <w:p w14:paraId="51D93786" w14:textId="74169EFA" w:rsidR="00933546" w:rsidRDefault="00933546" w:rsidP="00933546">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00933546">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
             <w:r>
@@ -15016,51 +14414,51 @@
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="00933546">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">s a separate log and share it with </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>JC.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AC4FF3" w:rsidP="00933546" w:rsidRDefault="00AC4FF3" w14:paraId="5547F0B9" w14:textId="77777777">
+          <w:p w14:paraId="5547F0B9" w14:textId="77777777" w:rsidR="00AC4FF3" w:rsidRDefault="00AC4FF3" w:rsidP="00933546">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC4FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r>
@@ -15086,51 +14484,51 @@
               <w:t xml:space="preserve"> raised a question about approving the cybersecurity policy and ensuring that the changes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="00AC4FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">re enacted effectively. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00933546" w:rsidP="00933546" w:rsidRDefault="00AC4FF3" w14:paraId="7430AE19" w14:textId="1DE93600">
+          <w:p w14:paraId="7430AE19" w14:textId="1DE93600" w:rsidR="00933546" w:rsidRDefault="00AC4FF3" w:rsidP="00933546">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC4FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r>
@@ -15266,147 +14664,147 @@
               <w:t>be published on the intranet explaining how it differ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="00AC4FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> from the previous version.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AC4FF3" w:rsidP="00933546" w:rsidRDefault="00AC4FF3" w14:paraId="6CC66195" w14:textId="77777777">
+          <w:p w14:paraId="6CC66195" w14:textId="77777777" w:rsidR="00AC4FF3" w:rsidRDefault="00AC4FF3" w:rsidP="00933546">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC4FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
             <w:r w:rsidRPr="00AC4FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> asked if the committee members were happy to approve the cybersecurity policy or if they needed additional information. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AC4FF3" w:rsidP="00933546" w:rsidRDefault="00AC4FF3" w14:paraId="062E830D" w14:textId="41663F85">
+          <w:p w14:paraId="062E830D" w14:textId="41663F85" w:rsidR="00AC4FF3" w:rsidRDefault="00AC4FF3" w:rsidP="00933546">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC4FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>J</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:r w:rsidRPr="00AC4FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">confirmed that she was comfortable with approving both the terms of reference and the cybersecurity policy. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AC4FF3" w:rsidP="00933546" w:rsidRDefault="00AC4FF3" w14:paraId="16C9651C" w14:textId="778AB716">
+          <w:p w14:paraId="16C9651C" w14:textId="778AB716" w:rsidR="00AC4FF3" w:rsidRDefault="00AC4FF3" w:rsidP="00933546">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC4FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r>
@@ -15421,160 +14819,159 @@
               <w:t xml:space="preserve">Z </w:t>
             </w:r>
             <w:r w:rsidRPr="00AC4FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>also confirmed her approval</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00933546" w:rsidP="00933546" w:rsidRDefault="00933546" w14:paraId="03FCCE98" w14:textId="77777777">
+          <w:p w14:paraId="03FCCE98" w14:textId="77777777" w:rsidR="00933546" w:rsidRDefault="00933546" w:rsidP="00933546">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00AC4FF3" w:rsidP="00AC4FF3" w:rsidRDefault="00933546" w14:paraId="283B8720" w14:textId="71CEEC97">
+          <w:p w14:paraId="283B8720" w14:textId="71CEEC97" w:rsidR="00AC4FF3" w:rsidRDefault="00933546" w:rsidP="00AC4FF3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00933546" w:rsidP="00933546" w:rsidRDefault="00AC4FF3" w14:paraId="654E79A0" w14:textId="77777777">
+          <w:p w14:paraId="654E79A0" w14:textId="77777777" w:rsidR="00933546" w:rsidRDefault="00AC4FF3" w:rsidP="00933546">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC4FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Approved</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> the Terms of Reference and the Cybersecurity Policy.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00AC4FF3" w:rsidR="00AC4FF3" w:rsidP="00933546" w:rsidRDefault="00AC4FF3" w14:paraId="182756F9" w14:textId="30DA7C36">
+          <w:p w14:paraId="182756F9" w14:textId="30DA7C36" w:rsidR="00AC4FF3" w:rsidRPr="00AC4FF3" w:rsidRDefault="00AC4FF3" w:rsidP="00933546">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Were assured </w:t>
             </w:r>
             <w:r w:rsidRPr="00AC4FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">by the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
             <w:r w:rsidRPr="00857FEA">
@@ -15624,633 +15021,629 @@
             <w:r w:rsidRPr="00857FEA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>eport from the Information Governance Assurance Group</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="7B303478" w14:paraId="3A268E6C" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="3A268E6C" w14:textId="77777777" w:rsidTr="7B303478">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="00AA4825" w:rsidP="00DC1D54" w:rsidRDefault="00AC4FF3" w14:paraId="1F2ECAB9" w14:textId="77540092">
+          <w:p w14:paraId="1F2ECAB9" w14:textId="77540092" w:rsidR="00AA4825" w:rsidRPr="00277740" w:rsidRDefault="00AC4FF3" w:rsidP="00DC1D54">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00C31ECB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="007D1E50">
+            <w:r w:rsidR="007D1E50" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>/2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="0044610D">
+            <w:r w:rsidR="0044610D" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="00C4040D" w:rsidP="00DC1D54" w:rsidRDefault="007D1E50" w14:paraId="6123EC21" w14:textId="37AB7804">
+          <w:p w14:paraId="6123EC21" w14:textId="37AB7804" w:rsidR="00C4040D" w:rsidRPr="00277740" w:rsidRDefault="007D1E50" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">OPERATING PERFORMANCE </w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="005D3228">
+            <w:r w:rsidR="005D3228" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>REPORT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="7B303478" w14:paraId="31D5AA5F" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="31D5AA5F" w14:textId="77777777" w:rsidTr="7B303478">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="00DC1D54" w:rsidRDefault="007D1E50" w14:paraId="432BB202" w14:textId="77777777">
+          <w:p w14:paraId="432BB202" w14:textId="77777777" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="007D1E50" w:rsidP="00DC1D54">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00AC4FF3" w:rsidP="00AF255B" w:rsidRDefault="00AC4FF3" w14:paraId="1D9D6739" w14:textId="61186FF4">
+          <w:p w14:paraId="1D9D6739" w14:textId="61186FF4" w:rsidR="00AC4FF3" w:rsidRDefault="00AC4FF3" w:rsidP="00AF255B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="00D31983">
+            <w:r w:rsidR="00D31983" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AC4FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Business Intelligence and Analytics </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">report </w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="00D31983">
+            <w:r w:rsidR="00D31983" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">was </w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="00D31983">
+            <w:r w:rsidR="00D31983" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>received</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="0038170B">
+            <w:r w:rsidR="0038170B" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>LM</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="0038170B">
+            <w:r w:rsidR="0038170B" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="0038170B">
+            <w:r w:rsidR="0038170B" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>highlighted the following key points</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00A736D2" w:rsidR="00640012" w:rsidP="004215D7" w:rsidRDefault="00A736D2" w14:paraId="3BAB452D" w14:textId="79B6B77C">
+          <w:p w14:paraId="3BAB452D" w14:textId="79B6B77C" w:rsidR="00640012" w:rsidRPr="00A736D2" w:rsidRDefault="00A736D2" w:rsidP="004215D7">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A736D2" w:rsidR="00640012">
+            <w:r w:rsidR="00640012" w:rsidRPr="00A736D2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">he Digital Intelligence Strategic plan was being amended based </w:t>
             </w:r>
             <w:r w:rsidRPr="00A736D2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>on feedback</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A736D2" w:rsidR="00640012">
+            <w:r w:rsidR="00640012" w:rsidRPr="00A736D2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> and w</w:t>
             </w:r>
             <w:r w:rsidRPr="00A736D2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ould</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A736D2" w:rsidR="00640012">
+            <w:r w:rsidR="00640012" w:rsidRPr="00A736D2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> be presented to the </w:t>
             </w:r>
             <w:r w:rsidRPr="00A736D2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A736D2" w:rsidR="00640012">
+            <w:r w:rsidR="00640012" w:rsidRPr="00A736D2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">anagement </w:t>
             </w:r>
             <w:r w:rsidRPr="00A736D2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A736D2" w:rsidR="00640012">
+            <w:r w:rsidR="00640012" w:rsidRPr="00A736D2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>oard before being brought to the committee.</w:t>
             </w:r>
             <w:r w:rsidRPr="00A736D2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00AF255B" w:rsidR="00AC4FF3" w:rsidP="00AC4FF3" w:rsidRDefault="00AC4FF3" w14:paraId="2C6C6985" w14:textId="77777777">
+          <w:p w14:paraId="2C6C6985" w14:textId="77777777" w:rsidR="00AC4FF3" w:rsidRPr="00AF255B" w:rsidRDefault="00AC4FF3" w:rsidP="00AC4FF3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF255B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Work continued on the National Data Resource to enhance the dataset and provide assurance:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00AF255B" w:rsidR="00AF255B" w:rsidP="00AF255B" w:rsidRDefault="00AF255B" w14:paraId="2D1EF7AC" w14:textId="77777777">
+          <w:p w14:paraId="2D1EF7AC" w14:textId="77777777" w:rsidR="00AF255B" w:rsidRPr="00AF255B" w:rsidRDefault="00AF255B" w:rsidP="00AF255B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>There was d</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AF255B" w:rsidR="00AC4FF3">
+            <w:r w:rsidR="00AC4FF3" w:rsidRPr="00AF255B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>evelopment of a weekly SBUHB summary presented to executives, covering a range of indicators from urgent and scheduled care to maternity</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00AF255B" w:rsidR="00AC4FF3" w:rsidP="00AF255B" w:rsidRDefault="00AF255B" w14:paraId="0CF77CD4" w14:textId="544BE9BF">
+          <w:p w14:paraId="0CF77CD4" w14:textId="544BE9BF" w:rsidR="00AC4FF3" w:rsidRPr="00AF255B" w:rsidRDefault="00AF255B" w:rsidP="00AF255B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF255B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The u</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AF255B" w:rsidR="00AC4FF3">
+            <w:r w:rsidR="00AC4FF3" w:rsidRPr="00AF255B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>se of Google's Gemini AI product to generate executive summaries, which are being refined to improve interpretation and support trend analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A736D2" w:rsidP="00A736D2" w:rsidRDefault="00AC4FF3" w14:paraId="54EA1780" w14:textId="77777777">
+          <w:p w14:paraId="54EA1780" w14:textId="77777777" w:rsidR="00A736D2" w:rsidRDefault="00AC4FF3" w:rsidP="00A736D2">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC4FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>An invitation for committee members to visit T</w:t>
             </w:r>
             <w:r w:rsidR="000503BE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
             <w:r w:rsidRPr="00AC4FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000503BE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="00AC4FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>amlet for a demonstration of the dashboards and detailed discussions on their approach and functionality</w:t>
             </w:r>
             <w:r w:rsidR="00A736D2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A736D2" w:rsidP="00A736D2" w:rsidRDefault="00A736D2" w14:paraId="64FC479E" w14:textId="77777777">
+          <w:p w14:paraId="64FC479E" w14:textId="77777777" w:rsidR="00A736D2" w:rsidRDefault="00A736D2" w:rsidP="00A736D2">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidRPr="00A736D2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>he</w:t>
             </w:r>
@@ -16263,156 +15656,156 @@
             <w:r w:rsidRPr="00A736D2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> introduction of a new maternity application in April, which ha</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="00A736D2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> been very effective</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A736D2" w:rsidP="00A736D2" w:rsidRDefault="00A736D2" w14:paraId="7EF06C81" w14:textId="77777777">
+          <w:p w14:paraId="7EF06C81" w14:textId="77777777" w:rsidR="00A736D2" w:rsidRDefault="00A736D2" w:rsidP="00A736D2">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="00A736D2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> suite of outpatient reports for mental health ha</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="00A736D2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> been developed, reducing the burden on internal staff and corporate functions by producing reports on a weekly and daily basis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A736D2" w:rsidP="00F829F5" w:rsidRDefault="00A736D2" w14:paraId="5703F725" w14:textId="77777777">
+          <w:p w14:paraId="5703F725" w14:textId="77777777" w:rsidR="00A736D2" w:rsidRDefault="00A736D2" w:rsidP="00F829F5">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A736D2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">The data literacy course had been a significant factor in delivery, with three introductions to data literacy and two Power BI training courses attended by fifty staff members. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A736D2" w:rsidP="00A736D2" w:rsidRDefault="00A736D2" w14:paraId="41AAC463" w14:textId="77777777">
+          <w:p w14:paraId="41AAC463" w14:textId="77777777" w:rsidR="00A736D2" w:rsidRDefault="00A736D2" w:rsidP="00A736D2">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00A736D2" w:rsidR="000503BE" w:rsidP="00A736D2" w:rsidRDefault="000503BE" w14:paraId="7EBA1FE8" w14:textId="66B82686">
+          <w:p w14:paraId="7EBA1FE8" w14:textId="66B82686" w:rsidR="000503BE" w:rsidRPr="00A736D2" w:rsidRDefault="000503BE" w:rsidP="00A736D2">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A736D2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>AG invited questions:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000503BE" w:rsidP="000503BE" w:rsidRDefault="000503BE" w14:paraId="7936B9D1" w14:textId="438385A1">
+          <w:p w14:paraId="7936B9D1" w14:textId="438385A1" w:rsidR="000503BE" w:rsidRDefault="000503BE" w:rsidP="000503BE">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000503BE" w:rsidP="000503BE" w:rsidRDefault="000503BE" w14:paraId="27AA5153" w14:textId="2E9D0568">
+          <w:p w14:paraId="27AA5153" w14:textId="2E9D0568" w:rsidR="000503BE" w:rsidRDefault="000503BE" w:rsidP="000503BE">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000503BE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
             <w:r w:rsidRPr="000503BE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
@@ -16421,100 +15814,99 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="000503BE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">s still in production or if it </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="000503BE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>s the one that has already received assurance.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C82D3F" w:rsidP="000503BE" w:rsidRDefault="00C82D3F" w14:paraId="58E528CB" w14:textId="77777777">
+          <w:p w14:paraId="58E528CB" w14:textId="77777777" w:rsidR="00C82D3F" w:rsidRDefault="00C82D3F" w:rsidP="000503BE">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000503BE" w:rsidP="000503BE" w:rsidRDefault="000503BE" w14:paraId="60B749A9" w14:textId="3542EBDF">
+          <w:p w14:paraId="60B749A9" w14:textId="3542EBDF" w:rsidR="000503BE" w:rsidRDefault="000503BE" w:rsidP="000503BE">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>LM</w:t>
             </w:r>
             <w:r w:rsidRPr="000503BE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> clarified that the last iteration of the previous strategy received substantial assurance from internal audit, but the new strategic plan </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>was</w:t>
             </w:r>
             <w:r w:rsidRPr="000503BE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> currently being refined based on feedback from the intelligence collaborative. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>LM said t</w:t>
             </w:r>
             <w:r w:rsidRPr="000503BE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="000503BE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> new plan w</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>ould</w:t>
@@ -16528,132 +15920,133 @@
             <w:r w:rsidR="00A736D2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="000503BE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">anagement </w:t>
             </w:r>
             <w:r w:rsidR="00A736D2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="000503BE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>oard for approval before being brought to the committee.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A736D2" w:rsidP="000503BE" w:rsidRDefault="00A736D2" w14:paraId="24387942" w14:textId="77777777">
+          <w:p w14:paraId="24387942" w14:textId="77777777" w:rsidR="00A736D2" w:rsidRDefault="00A736D2" w:rsidP="000503BE">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000503BE" w:rsidP="000503BE" w:rsidRDefault="000503BE" w14:paraId="18219149" w14:textId="635F9E28">
+          <w:p w14:paraId="18219149" w14:textId="635F9E28" w:rsidR="000503BE" w:rsidRDefault="000503BE" w:rsidP="000503BE">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000503BE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>N</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">Z </w:t>
             </w:r>
             <w:r w:rsidRPr="000503BE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">expressed her appreciation for the information provided and raised several questions about how the business intelligence data feed into the board, dashboards, and committee structure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ </w:t>
             </w:r>
             <w:r w:rsidRPr="000503BE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>asked about the communication across different data sets and the analysis of data, emphasi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="000503BE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>ing the need for an action plan to align the business intelligence side of things</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C82D3F" w:rsidP="000503BE" w:rsidRDefault="00C82D3F" w14:paraId="46C92BAA" w14:textId="77777777">
+          <w:p w14:paraId="46C92BAA" w14:textId="77777777" w:rsidR="00C82D3F" w:rsidRDefault="00C82D3F" w:rsidP="000503BE">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000503BE" w:rsidP="000503BE" w:rsidRDefault="000503BE" w14:paraId="1397676D" w14:textId="639700C8">
+          <w:p w14:paraId="1397676D" w14:textId="639700C8" w:rsidR="000503BE" w:rsidRDefault="000503BE" w:rsidP="000503BE">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000503BE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">M </w:t>
             </w:r>
             <w:r w:rsidRPr="000503BE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
@@ -16764,62 +16157,62 @@
             <w:r w:rsidRPr="000503BE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> noted that this alignment ha</w:t>
             </w:r>
             <w:r w:rsidR="00A736D2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="000503BE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> been helpful and powerful in supporting the strategic plan</w:t>
             </w:r>
             <w:r w:rsidR="00C82D3F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00277740" w:rsidR="00C82D3F" w:rsidP="000503BE" w:rsidRDefault="00C82D3F" w14:paraId="12595619" w14:textId="77777777">
+          <w:p w14:paraId="12595619" w14:textId="77777777" w:rsidR="00C82D3F" w:rsidRPr="00277740" w:rsidRDefault="00C82D3F" w:rsidP="000503BE">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C82D3F" w:rsidP="00C82D3F" w:rsidRDefault="00C82D3F" w14:paraId="3B913B08" w14:textId="7054D9DE">
+          <w:p w14:paraId="3B913B08" w14:textId="7054D9DE" w:rsidR="00C82D3F" w:rsidRDefault="00C82D3F" w:rsidP="00C82D3F">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C82D3F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">J </w:t>
             </w:r>
             <w:r w:rsidRPr="00C82D3F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
@@ -16978,120 +16371,120 @@
             <w:r w:rsidRPr="00C82D3F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> the exec</w:t>
             </w:r>
             <w:r w:rsidR="00A736D2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>utives</w:t>
             </w:r>
             <w:r w:rsidRPr="00C82D3F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> to pick up on key concern metrics and track performance over the last 10 weeks</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C82D3F" w:rsidP="00C82D3F" w:rsidRDefault="00C82D3F" w14:paraId="1A1D309E" w14:textId="77777777">
+          <w:p w14:paraId="1A1D309E" w14:textId="77777777" w:rsidR="00C82D3F" w:rsidRDefault="00C82D3F" w:rsidP="00C82D3F">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C82D3F" w:rsidP="00C82D3F" w:rsidRDefault="00C82D3F" w14:paraId="040A4972" w14:textId="14AA5E06">
+          <w:p w14:paraId="040A4972" w14:textId="14AA5E06" w:rsidR="00C82D3F" w:rsidRDefault="00C82D3F" w:rsidP="00C82D3F">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>JC</w:t>
             </w:r>
             <w:r w:rsidRPr="00C82D3F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> expressed appreciation for the progress made in the area of business intelligence and analytics, emphasi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00C82D3F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>ing its importance for improving productivity and efficiency. J</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00C82D3F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> also highlighted the need to get terminologies right and suggested creating a brief, simple schematic to help everyone understand the strategy and transformational program.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C82D3F" w:rsidP="00C82D3F" w:rsidRDefault="00C82D3F" w14:paraId="1DBF9D73" w14:textId="77777777">
+          <w:p w14:paraId="1DBF9D73" w14:textId="77777777" w:rsidR="00C82D3F" w:rsidRDefault="00C82D3F" w:rsidP="00C82D3F">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C82D3F" w:rsidP="00C82D3F" w:rsidRDefault="00C82D3F" w14:paraId="5BD726C4" w14:textId="19786937">
+          <w:p w14:paraId="5BD726C4" w14:textId="19786937" w:rsidR="00C82D3F" w:rsidRDefault="00C82D3F" w:rsidP="00C82D3F">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>AG</w:t>
             </w:r>
             <w:r w:rsidRPr="00C82D3F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> acknowledged J</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
@@ -17139,430 +16532,419 @@
               </w:rPr>
               <w:t>ed the need for further work to standardi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00C82D3F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>e reporting and ensure the right information reaches the board and committee structure. A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
             <w:r w:rsidRPr="00C82D3F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> emphasi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00C82D3F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>ed the importance of operational practice and mentioned ongoing conversations about these issues.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A736D2" w:rsidP="00C82D3F" w:rsidRDefault="00A736D2" w14:paraId="169CD54F" w14:textId="77777777">
+          <w:p w14:paraId="169CD54F" w14:textId="77777777" w:rsidR="00A736D2" w:rsidRDefault="00A736D2" w:rsidP="00C82D3F">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C82D3F" w:rsidP="00C82D3F" w:rsidRDefault="00C82D3F" w14:paraId="0E0C1DAF" w14:textId="77777777">
+          <w:p w14:paraId="0E0C1DAF" w14:textId="77777777" w:rsidR="00C82D3F" w:rsidRDefault="00C82D3F" w:rsidP="00C82D3F">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00277740" w:rsidR="00BF690A" w:rsidP="00C82D3F" w:rsidRDefault="005F3835" w14:paraId="3E26D5BD" w14:textId="6DF25D66">
+          <w:p w14:paraId="3E26D5BD" w14:textId="6DF25D66" w:rsidR="00BF690A" w:rsidRPr="00277740" w:rsidRDefault="005F3835" w:rsidP="00C82D3F">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00277740" w:rsidR="00BF690A" w:rsidP="00DC1D54" w:rsidRDefault="00BF690A" w14:paraId="5BC20AD8" w14:textId="77777777">
+          <w:p w14:paraId="5BC20AD8" w14:textId="77777777" w:rsidR="00BF690A" w:rsidRPr="00277740" w:rsidRDefault="00BF690A" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00277740" w:rsidR="00D6130F" w:rsidP="00FD733C" w:rsidRDefault="00BF690A" w14:paraId="7E58DAFA" w14:textId="2953F2D0">
+          <w:p w14:paraId="7E58DAFA" w14:textId="2953F2D0" w:rsidR="00D6130F" w:rsidRPr="00277740" w:rsidRDefault="00BF690A" w:rsidP="00FD733C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Were assured </w:t>
             </w:r>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">by the </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F3835" w:rsidR="005F3835">
+            <w:r w:rsidR="005F3835" w:rsidRPr="005F3835">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Business Intelligence and Analytics </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD733C" w:rsidR="00FD733C">
+            <w:r w:rsidR="00FD733C" w:rsidRPr="00FD733C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">updates that work </w:t>
             </w:r>
             <w:r w:rsidR="00FD733C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD733C" w:rsidR="00FD733C">
+            <w:r w:rsidR="00FD733C" w:rsidRPr="00FD733C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">s progressing well and having a positive impact, with recognition that more work </w:t>
             </w:r>
             <w:r w:rsidR="00FD733C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD733C" w:rsidR="00FD733C">
+            <w:r w:rsidR="00FD733C" w:rsidRPr="00FD733C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>s needed to standardi</w:t>
             </w:r>
             <w:r w:rsidR="00FD733C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD733C" w:rsidR="00FD733C">
+            <w:r w:rsidR="00FD733C" w:rsidRPr="00FD733C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">e and understand reporting, ensuring the right information reaches the board and committee structure, and </w:t>
             </w:r>
             <w:r w:rsidR="00FD733C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD733C" w:rsidR="00FD733C">
+            <w:r w:rsidR="00FD733C" w:rsidRPr="00FD733C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>s applied operationally.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="00D6130F">
+            <w:r w:rsidR="00D6130F" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00FD733C" w:rsidTr="7B303478" w14:paraId="0FE3CC2A" w14:textId="77777777">
+      <w:tr w:rsidR="00FD733C" w:rsidRPr="003C5225" w14:paraId="0FE3CC2A" w14:textId="77777777" w:rsidTr="7B303478">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11057" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent5" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="00FD733C" w:rsidP="00FD733C" w:rsidRDefault="00FD733C" w14:paraId="643993B1" w14:textId="70664C04">
+          <w:p w14:paraId="643993B1" w14:textId="70664C04" w:rsidR="00FD733C" w:rsidRPr="00277740" w:rsidRDefault="00FD733C" w:rsidP="00FD733C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Part 4. DIGITAL STRATERGY AND PLANNING</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="7B303478" w14:paraId="6E2F6364" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="6E2F6364" w14:textId="77777777" w:rsidTr="7B303478">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="00DC1D54" w:rsidRDefault="005F3835" w14:paraId="7CFC4641" w14:textId="5A77A98C">
+          <w:p w14:paraId="7CFC4641" w14:textId="5A77A98C" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="005F3835" w:rsidP="00DC1D54">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00C31ECB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="0086308F">
+            <w:r w:rsidR="0086308F" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>/2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="0044610D">
+            <w:r w:rsidR="0044610D" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="00DC1D54" w:rsidRDefault="00B338BB" w14:paraId="75202B70" w14:textId="36420C84">
+          <w:p w14:paraId="75202B70" w14:textId="36420C84" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="00B338BB" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">DIGITAL </w:t>
             </w:r>
             <w:r w:rsidR="00FD733C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>STRATERGY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="7B303478" w14:paraId="427DCC16" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="427DCC16" w14:textId="77777777" w:rsidTr="7B303478">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="00DC1D54" w:rsidRDefault="007D1E50" w14:paraId="7F96E0A5" w14:textId="77777777">
+          <w:p w14:paraId="7F96E0A5" w14:textId="77777777" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="007D1E50" w:rsidP="00DC1D54">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C1505B" w:rsidR="00FD733C" w:rsidP="00FD733C" w:rsidRDefault="00FD733C" w14:paraId="1B19AF28" w14:textId="5BA668C6">
+          <w:p w14:paraId="1B19AF28" w14:textId="5BA668C6" w:rsidR="00FD733C" w:rsidRPr="00C1505B" w:rsidRDefault="00FD733C" w:rsidP="00FD733C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1505B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r w:rsidRPr="00DF6AE2">
               <w:rPr>
@@ -17606,168 +16988,152 @@
               <w:t>GW</w:t>
             </w:r>
             <w:r w:rsidRPr="00C1505B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C1505B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>highlighted the following key points:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FD733C" w:rsidR="00FD733C" w:rsidP="00FD733C" w:rsidRDefault="00FD733C" w14:paraId="3FD7DD13" w14:textId="50EF9E07">
+          <w:p w14:paraId="3FD7DD13" w14:textId="50EF9E07" w:rsidR="00FD733C" w:rsidRPr="00FD733C" w:rsidRDefault="00FD733C" w:rsidP="00FD733C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD733C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Ensuring the strategy </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="00FD733C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>s communicated and embedded within the organisation over the next 12 months</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FD733C" w:rsidR="00FD733C" w:rsidP="00FD733C" w:rsidRDefault="00FD733C" w14:paraId="5748FC44" w14:textId="138E52FB">
+          <w:p w14:paraId="5748FC44" w14:textId="138E52FB" w:rsidR="00FD733C" w:rsidRPr="00FD733C" w:rsidRDefault="00FD733C" w:rsidP="00FD733C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD733C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviewing current workloads and </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> resources to deliver the strategy</w:t>
+              <w:t>Reviewing current workloads and prioritising resources to deliver the strategy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FD733C" w:rsidR="00FD733C" w:rsidP="00FD733C" w:rsidRDefault="00FD733C" w14:paraId="260298CB" w14:textId="38196EC6">
+          <w:p w14:paraId="260298CB" w14:textId="38196EC6" w:rsidR="00FD733C" w:rsidRPr="00FD733C" w:rsidRDefault="00FD733C" w:rsidP="00FD733C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD733C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Establishing appropriate governance and organisational components to support strategy delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FD733C" w:rsidR="00FD733C" w:rsidP="00FD733C" w:rsidRDefault="00FD733C" w14:paraId="4CAC604A" w14:textId="62D999D6">
+          <w:p w14:paraId="4CAC604A" w14:textId="62D999D6" w:rsidR="00FD733C" w:rsidRPr="00FD733C" w:rsidRDefault="00FD733C" w:rsidP="00FD733C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD733C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Outlining specific projects such as community and mental health work, the first phase of the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
@@ -17780,110 +17146,110 @@
               </w:rPr>
               <w:t>EPR</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00FD733C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>, and specialist solutions like maternity and ophthalmology</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FD733C" w:rsidR="00614F78" w:rsidP="00FD733C" w:rsidRDefault="00FD733C" w14:paraId="35E35C82" w14:textId="39096C69">
+          <w:p w14:paraId="35E35C82" w14:textId="39096C69" w:rsidR="00614F78" w:rsidRPr="00FD733C" w:rsidRDefault="00FD733C" w:rsidP="00FD733C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD733C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>The plan will be iterative, requiring regular reviews to address financial, resource, and external influences, including national alignment and recruitment challenges.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B338BB" w:rsidP="00DC1D54" w:rsidRDefault="00B338BB" w14:paraId="0704C8A7" w14:textId="0E454633">
+          <w:p w14:paraId="0704C8A7" w14:textId="0E454633" w:rsidR="00B338BB" w:rsidRDefault="00B338BB" w:rsidP="00DC1D54">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00FD733C" w:rsidP="00DC1D54" w:rsidRDefault="00FD733C" w14:paraId="12A2DB5C" w14:textId="456A5664">
+          <w:p w14:paraId="12A2DB5C" w14:textId="456A5664" w:rsidR="00FD733C" w:rsidRDefault="00FD733C" w:rsidP="00DC1D54">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>AG invited questions:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FD733C" w:rsidP="00DC1D54" w:rsidRDefault="00FD733C" w14:paraId="1B8121E2" w14:textId="43FD8FA0">
+          <w:p w14:paraId="1B8121E2" w14:textId="43FD8FA0" w:rsidR="00FD733C" w:rsidRDefault="00FD733C" w:rsidP="00DC1D54">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00FD733C" w:rsidP="00FD733C" w:rsidRDefault="00FD733C" w14:paraId="528D8945" w14:textId="77777777">
+          <w:p w14:paraId="528D8945" w14:textId="77777777" w:rsidR="00FD733C" w:rsidRDefault="00FD733C" w:rsidP="00FD733C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>AG</w:t>
             </w:r>
             <w:r w:rsidRPr="00FD733C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> asked whether the mobilisation plan for the strategy ha</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
@@ -17940,243 +17306,243 @@
               </w:rPr>
               <w:t xml:space="preserve">s intended to be a launch with significant fanfare or if it </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="00FD733C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>s an approach to gradually implement the elements of the strategy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FD733C" w:rsidP="00FD733C" w:rsidRDefault="00FD733C" w14:paraId="6E00E8E9" w14:textId="1742C857">
+          <w:p w14:paraId="6E00E8E9" w14:textId="1742C857" w:rsidR="00FD733C" w:rsidRDefault="00FD733C" w:rsidP="00FD733C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00FD733C" w:rsidP="00FD733C" w:rsidRDefault="00FD733C" w14:paraId="780C715E" w14:textId="41339922">
+          <w:p w14:paraId="780C715E" w14:textId="41339922" w:rsidR="00FD733C" w:rsidRDefault="00FD733C" w:rsidP="00FD733C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
+              <w:t>GW</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD733C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> explained that the mobilisation plan </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>wa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD733C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">s both an ongoing process and a proposal for further actions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>GW said t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD733C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">he strategy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>wa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD733C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">s being progressed with components being put in place behind the scenes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">GW </w:t>
+            </w:r>
+            <w:r w:rsidR="008F1E05">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">explained </w:t>
+            </w:r>
+            <w:r w:rsidR="008F1E05" w:rsidRPr="00FD733C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD733C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>GW</w:t>
+              <w:t xml:space="preserve">communications plan </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="00FD733C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> explained that the mobilisation plan </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>s needed to create fanfare around the strategy, and discussions with the comm</w:t>
+            </w:r>
+            <w:r w:rsidR="008F1E05">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>unications</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD733C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> team </w:t>
+            </w:r>
+            <w:r w:rsidR="008F1E05">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>we</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD733C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">re ongoing. </w:t>
+            </w:r>
+            <w:r w:rsidR="008F1E05">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>GW highlighted that w</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD733C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ork </w:t>
+            </w:r>
+            <w:r w:rsidR="008F1E05">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="00FD733C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">s both an ongoing process and a proposal for further actions. </w:t>
-[...131 lines deleted...]
-              </w:rPr>
               <w:t>s being done to simplify and demonstrate the strategy's impact, including producing a video with renal services. organisation, including an organisational-wide benefits framework.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008F1E05" w:rsidP="00FD733C" w:rsidRDefault="008F1E05" w14:paraId="7386810B" w14:textId="0A117F15">
+          <w:p w14:paraId="7386810B" w14:textId="0A117F15" w:rsidR="008F1E05" w:rsidRDefault="008F1E05" w:rsidP="00FD733C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00FD733C" w:rsidP="00FD733C" w:rsidRDefault="008F1E05" w14:paraId="38D9D164" w14:textId="22DDD2C2">
+          <w:p w14:paraId="38D9D164" w14:textId="22DDD2C2" w:rsidR="00FD733C" w:rsidRDefault="008F1E05" w:rsidP="00FD733C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>AG</w:t>
             </w:r>
             <w:r w:rsidRPr="008F1E05">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> commented that it would be helpful to have a sense of when the mobilisation w</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
@@ -18198,61 +17564,61 @@
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="008F1E05">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">s expected in the next month, three months, or if it </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>was</w:t>
             </w:r>
             <w:r w:rsidRPr="008F1E05">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> still under consideration.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00954C11" w:rsidP="00FD733C" w:rsidRDefault="00954C11" w14:paraId="552811B5" w14:textId="7D3C24A4">
+          <w:p w14:paraId="552811B5" w14:textId="7D3C24A4" w:rsidR="00954C11" w:rsidRDefault="00954C11" w:rsidP="00FD733C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00954C11" w:rsidP="00FD733C" w:rsidRDefault="00954C11" w14:paraId="0756AA42" w14:textId="2F883DAD">
+          <w:p w14:paraId="0756AA42" w14:textId="2F883DAD" w:rsidR="00954C11" w:rsidRDefault="00954C11" w:rsidP="00FD733C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>JC</w:t>
             </w:r>
             <w:r w:rsidRPr="00954C11">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> expressed excitement about the digital strategy and suggested creating a storybook approach to document and share the progress and achievements. J</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
@@ -18281,61 +17647,61 @@
               </w:rPr>
               <w:t>ed the importance of embedding the strategy into daily work, similar to the Brilliant Basics programme. J</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00954C11">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> highlighted the opportunity to engage the workforce and make the strategy a part of everyone's routine</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00954C11" w:rsidP="00FD733C" w:rsidRDefault="00954C11" w14:paraId="07BA6D42" w14:textId="18B2E9B2">
+          <w:p w14:paraId="07BA6D42" w14:textId="18B2E9B2" w:rsidR="00954C11" w:rsidRDefault="00954C11" w:rsidP="00FD733C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00954C11" w:rsidP="00FD733C" w:rsidRDefault="00954C11" w14:paraId="22BC0EF5" w14:textId="3403C43E">
+          <w:p w14:paraId="22BC0EF5" w14:textId="3403C43E" w:rsidR="00954C11" w:rsidRDefault="00954C11" w:rsidP="00FD733C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>AG</w:t>
             </w:r>
             <w:r w:rsidRPr="00954C11">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> summari</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
@@ -18370,51 +17736,51 @@
                 <w:bCs/>
               </w:rPr>
               <w:t>AG</w:t>
             </w:r>
             <w:r w:rsidRPr="00954C11">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> highlighted the importance of mobili</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00954C11">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ing the strategy's elements and integrating them with the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CE622F" w:rsidR="00CE622F">
+            <w:r w:rsidR="00CE622F" w:rsidRPr="00CE622F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Medium-Term Plan </w:t>
             </w:r>
             <w:r w:rsidR="00CE622F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00954C11">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>IMTP</w:t>
             </w:r>
             <w:r w:rsidR="00CE622F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
@@ -18490,278 +17856,278 @@
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00954C11">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ation efforts, setting out unresolved questions and interim actions to build confidence in the strategy's deliverability. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">AG </w:t>
             </w:r>
             <w:r w:rsidRPr="00954C11">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>asked for feedback on this approach and proposed revisiting the item in more detail at the next meeting.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00954C11" w:rsidP="00954C11" w:rsidRDefault="00954C11" w14:paraId="2CE3CB17" w14:textId="6A0DFF63">
+          <w:p w14:paraId="2CE3CB17" w14:textId="6A0DFF63" w:rsidR="00954C11" w:rsidRDefault="00954C11" w:rsidP="00954C11">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00FC0A44" w:rsidP="00954C11" w:rsidRDefault="00FC0A44" w14:paraId="360B7187" w14:textId="183F7E77">
+          <w:p w14:paraId="360B7187" w14:textId="183F7E77" w:rsidR="00FC0A44" w:rsidRDefault="00FC0A44" w:rsidP="00954C11">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC0A44">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ACTION: GW</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>/MJ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FC0A44" w:rsidR="00FC0A44" w:rsidP="00954C11" w:rsidRDefault="00FC0A44" w14:paraId="1D0CA4C5" w14:textId="77777777">
+          <w:p w14:paraId="1D0CA4C5" w14:textId="77777777" w:rsidR="00FC0A44" w:rsidRPr="00FC0A44" w:rsidRDefault="00FC0A44" w:rsidP="00954C11">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00954C11" w:rsidP="00954C11" w:rsidRDefault="00954C11" w14:paraId="2334CA78" w14:textId="191140FD">
+          <w:p w14:paraId="2334CA78" w14:textId="191140FD" w:rsidR="00954C11" w:rsidRDefault="00954C11" w:rsidP="00954C11">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The Committee: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00036E79" w:rsidP="00DC1D54" w:rsidRDefault="00036E79" w14:paraId="061E2563" w14:textId="49EFA372">
+          <w:p w14:paraId="061E2563" w14:textId="49EFA372" w:rsidR="00036E79" w:rsidRDefault="00036E79" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="00A12D62">
+            <w:r w:rsidR="00A12D62" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ction</w:t>
             </w:r>
             <w:r w:rsidR="000F732B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="00A12D62">
+            <w:r w:rsidR="00A12D62" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000F732B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>GW</w:t>
             </w:r>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000F732B" w:rsidR="000F732B">
+            <w:r w:rsidR="000F732B" w:rsidRPr="000F732B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>to provide feedback on the proposed approach and revisit the item in more detail at the next meeting</w:t>
             </w:r>
             <w:r w:rsidR="000F732B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> regarding the Strategy Mobilisation Plan. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000F732B" w:rsidR="00B16BA1" w:rsidP="000F732B" w:rsidRDefault="000F732B" w14:paraId="5A351BF1" w14:textId="353D9532">
+          <w:p w14:paraId="5A351BF1" w14:textId="353D9532" w:rsidR="00B16BA1" w:rsidRPr="000F732B" w:rsidRDefault="000F732B" w:rsidP="000F732B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F732B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Action:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> MJ</w:t>
             </w:r>
             <w:r w:rsidRPr="000F732B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> to discuss with A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
@@ -18793,111 +18159,109 @@
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="000F732B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ation efforts, setting out unresolved questions and interim actions to build confidence in the strategy's deliverability</w:t>
             </w:r>
             <w:r w:rsidR="00FC0A44">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="7B303478" w14:paraId="10C55B6D" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="10C55B6D" w14:textId="77777777" w:rsidTr="7B303478">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="0086308F" w:rsidP="00DC1D54" w:rsidRDefault="00C31ECB" w14:paraId="13E308CA" w14:textId="1309F35D">
+          <w:p w14:paraId="13E308CA" w14:textId="1309F35D" w:rsidR="0086308F" w:rsidRPr="00277740" w:rsidRDefault="00C31ECB" w:rsidP="00DC1D54">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_Hlk191554174" w:id="1"/>
+            <w:bookmarkStart w:id="1" w:name="_Hlk191554174"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>50</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="0086308F">
+            <w:r w:rsidR="0086308F" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>/2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="0044610D">
+            <w:r w:rsidR="0044610D" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="0086308F" w:rsidP="00DC1D54" w:rsidRDefault="002C172B" w14:paraId="07D4FB9D" w14:textId="304F18C1">
+          <w:p w14:paraId="07D4FB9D" w14:textId="304F18C1" w:rsidR="0086308F" w:rsidRPr="00277740" w:rsidRDefault="002C172B" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C172B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Medium-Term Plan </w:t>
@@ -18919,88 +18283,86 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>IMTP</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="7B303478" w14:paraId="57465B9F" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="57465B9F" w14:textId="77777777" w:rsidTr="7B303478">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000F732B" w:rsidR="0086308F" w:rsidP="00DC1D54" w:rsidRDefault="0086308F" w14:paraId="3E011ACD" w14:textId="77777777">
+          <w:p w14:paraId="3E011ACD" w14:textId="77777777" w:rsidR="0086308F" w:rsidRPr="000F732B" w:rsidRDefault="0086308F" w:rsidP="00DC1D54">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000F732B" w:rsidR="00174BDB" w:rsidP="00DC1D54" w:rsidRDefault="000F732B" w14:paraId="0D807C68" w14:textId="32EB32B8">
+          <w:p w14:paraId="0D807C68" w14:textId="32EB32B8" w:rsidR="00174BDB" w:rsidRPr="000F732B" w:rsidRDefault="000F732B" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F732B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r w:rsidR="00E7654C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
@@ -19067,51 +18429,51 @@
               <w:t>and KJ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000F732B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>highlighted the following key points:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF555D" w:rsidP="00DF555D" w:rsidRDefault="00DF555D" w14:paraId="36F87F82" w14:textId="77777777">
+          <w:p w14:paraId="36F87F82" w14:textId="77777777" w:rsidR="00DF555D" w:rsidRDefault="00DF555D" w:rsidP="00DF555D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>T</w:t>
@@ -19135,51 +18497,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>was</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF555D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> now live at three services</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF555D" w:rsidP="00DF555D" w:rsidRDefault="00DF555D" w14:paraId="7AA0A850" w14:textId="77777777">
+          <w:p w14:paraId="7AA0A850" w14:textId="77777777" w:rsidR="00DF555D" w:rsidRDefault="00DF555D" w:rsidP="00DF555D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF555D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Work </w:t>
@@ -19193,51 +18555,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF555D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s underway to enable automatic form triggers for referral onto the surgical waiting list, with the care of the elderly service set to go live at the end of June</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF555D" w:rsidP="00DF555D" w:rsidRDefault="00DF555D" w14:paraId="50D0E41B" w14:textId="3758C410">
+          <w:p w14:paraId="50D0E41B" w14:textId="3758C410" w:rsidR="00DF555D" w:rsidRDefault="00DF555D" w:rsidP="00DF555D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF555D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The Health Screening Questionnaire for surgical pre-assessment </w:t>
@@ -19271,51 +18633,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF555D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>re classed as fit for surgery and expedited to the pre-assessment tea</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>m;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF555D" w:rsidP="00DF555D" w:rsidRDefault="00DF555D" w14:paraId="78A8694B" w14:textId="71605AC0">
+          <w:p w14:paraId="78A8694B" w14:textId="71605AC0" w:rsidR="00DF555D" w:rsidRDefault="00DF555D" w:rsidP="00DF555D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF555D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The form w</w:t>
@@ -19349,51 +18711,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF555D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s due to go live at the beginning of September</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF555D" w:rsidP="00DF555D" w:rsidRDefault="00DF555D" w14:paraId="65C1C982" w14:textId="77777777">
+          <w:p w14:paraId="65C1C982" w14:textId="77777777" w:rsidR="00DF555D" w:rsidRDefault="00DF555D" w:rsidP="00DF555D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>T</w:t>
@@ -19457,111 +18819,89 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>SBUHB</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF555D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> patient portal, averaging 1200 patient sign-ups per month since the launch of the NHS login function</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF555D" w:rsidP="00DF555D" w:rsidRDefault="004F464B" w14:paraId="38977323" w14:textId="5B13429B">
+          <w:p w14:paraId="38977323" w14:textId="5B13429B" w:rsidR="00DF555D" w:rsidRDefault="004F464B" w:rsidP="00DF555D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F464B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concerns have been escalated and DHCW confirmed </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> will persist for 16 weeks post go live of the Colposcopy and Screening module to support management of open patient pathways</w:t>
+              <w:t>Concerns have been escalated and DHCW confirmed Canisc will persist for 16 weeks post go live of the Colposcopy and Screening module to support management of open patient pathways</w:t>
             </w:r>
             <w:r w:rsidR="00DF555D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF555D" w:rsidP="00DF555D" w:rsidRDefault="00DF555D" w14:paraId="616F67EE" w14:textId="77777777">
+          <w:p w14:paraId="616F67EE" w14:textId="77777777" w:rsidR="00DF555D" w:rsidRDefault="00DF555D" w:rsidP="00DF555D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF555D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">A new release of Signal </w:t>
@@ -19575,51 +18915,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF555D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s due to go live in early June, addressing Regulation 28 measures for mental health</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF555D" w:rsidP="00DF555D" w:rsidRDefault="00DF555D" w14:paraId="23883790" w14:textId="77777777">
+          <w:p w14:paraId="23883790" w14:textId="77777777" w:rsidR="00DF555D" w:rsidRDefault="00DF555D" w:rsidP="00DF555D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF555D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The main challenge </w:t>
@@ -19653,51 +18993,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF555D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ational level</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF555D" w:rsidP="00DF555D" w:rsidRDefault="00DF555D" w14:paraId="494D5489" w14:textId="77777777">
+          <w:p w14:paraId="494D5489" w14:textId="77777777" w:rsidR="00DF555D" w:rsidRDefault="00DF555D" w:rsidP="00DF555D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF555D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>A deep dive into the plan for L</w:t>
@@ -19771,168 +19111,168 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ystem (LIMS)</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF555D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> has led to a discipline-by-discipline rollout approach</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF555D" w:rsidP="00DF555D" w:rsidRDefault="00DF555D" w14:paraId="30E44247" w14:textId="38570AD4">
+          <w:p w14:paraId="30E44247" w14:textId="38570AD4" w:rsidR="00DF555D" w:rsidRDefault="00DF555D" w:rsidP="00DF555D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF555D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>The strategy involves pursuing both the national plan and a third-party provider solution in parallel, recogni</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF555D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ing the limitations of the All-Wales solution for transforming unscheduled care services</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF555D" w:rsidP="00DF555D" w:rsidRDefault="00DF555D" w14:paraId="76F72435" w14:textId="77777777">
+          <w:p w14:paraId="76F72435" w14:textId="77777777" w:rsidR="00DF555D" w:rsidRDefault="00DF555D" w:rsidP="00DF555D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF555D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Significant progress </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>was made i</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF555D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>n the Windows 11 migration, with 78% completion compared to less than 10% at Cardiff</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00174BDB" w:rsidP="00DF555D" w:rsidRDefault="00DF555D" w14:paraId="271E5592" w14:textId="591853EA">
+          <w:p w14:paraId="271E5592" w14:textId="591853EA" w:rsidR="00174BDB" w:rsidRDefault="00DF555D" w:rsidP="00DF555D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF555D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Risks </w:t>
@@ -19956,103 +19296,103 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>re managed at the organi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF555D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ational level, with regular updates to management board and collaboration with DHCW and other health boards.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF555D" w:rsidP="00DF555D" w:rsidRDefault="00DF555D" w14:paraId="15580D0E" w14:textId="6DF98BC7">
+          <w:p w14:paraId="15580D0E" w14:textId="6DF98BC7" w:rsidR="00DF555D" w:rsidRDefault="00DF555D" w:rsidP="00DF555D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00DF555D" w:rsidP="00DF555D" w:rsidRDefault="00DF555D" w14:paraId="19744C41" w14:textId="28BCFD5E">
+          <w:p w14:paraId="19744C41" w14:textId="28BCFD5E" w:rsidR="00DF555D" w:rsidRDefault="00DF555D" w:rsidP="00DF555D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">AG invited questions: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00963248" w:rsidP="00DF555D" w:rsidRDefault="00963248" w14:paraId="1254899A" w14:textId="7FF64985">
+          <w:p w14:paraId="1254899A" w14:textId="7FF64985" w:rsidR="00963248" w:rsidRDefault="00963248" w:rsidP="00DF555D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00DF555D" w:rsidP="00DF555D" w:rsidRDefault="00963248" w14:paraId="6412C39A" w14:textId="362E5506">
+          <w:p w14:paraId="6412C39A" w14:textId="362E5506" w:rsidR="00DF555D" w:rsidRDefault="00963248" w:rsidP="00DF555D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ asked how </w:t>
             </w:r>
             <w:r w:rsidRPr="00963248">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
@@ -20061,82 +19401,82 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>realistic</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> was it </w:t>
             </w:r>
             <w:r w:rsidR="00CF517A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">to </w:t>
             </w:r>
-            <w:r w:rsidRPr="00963248" w:rsidR="00CF517A">
+            <w:r w:rsidR="00CF517A" w:rsidRPr="00963248">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>expect</w:t>
             </w:r>
             <w:r w:rsidRPr="00963248">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> any of these ambers to get back to green</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CF517A" w:rsidP="00CF517A" w:rsidRDefault="00CF517A" w14:paraId="03B78E2D" w14:textId="132DA0C5">
+          <w:p w14:paraId="03B78E2D" w14:textId="132DA0C5" w:rsidR="00CF517A" w:rsidRDefault="00CF517A" w:rsidP="00CF517A">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>DR explained</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF517A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
@@ -20146,51 +19486,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> many projects w</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ould</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF517A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> continue to be amber, ideally not red, reflecting the ambition of national programmes and dependencies on providers and other health boards.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CF517A" w:rsidP="00CF517A" w:rsidRDefault="00CF517A" w14:paraId="36201DA0" w14:textId="1D2A5A90">
+          <w:p w14:paraId="36201DA0" w14:textId="1D2A5A90" w:rsidR="00CF517A" w:rsidRDefault="00CF517A" w:rsidP="00CF517A">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AG raised a</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF517A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
@@ -20240,51 +19580,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> portal and the NHS app, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>acknowledging</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF517A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> a potential disconnect with the upcoming ministerial launch of the NHS app.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00CF517A" w:rsidR="00CF517A" w:rsidP="00CF517A" w:rsidRDefault="00CF517A" w14:paraId="7CE0F9B6" w14:textId="58D33652">
+          <w:p w14:paraId="7CE0F9B6" w14:textId="58D33652" w:rsidR="00CF517A" w:rsidRPr="00CF517A" w:rsidRDefault="00CF517A" w:rsidP="00CF517A">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>DR informed that d</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF517A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
@@ -20394,89 +19734,89 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> be provided to address the alignment between </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>SBUHB</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF517A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> portal and the NHS app.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E7654C" w:rsidP="00DC1D54" w:rsidRDefault="00E7654C" w14:paraId="2646A988" w14:textId="77777777">
+          <w:p w14:paraId="2646A988" w14:textId="77777777" w:rsidR="00E7654C" w:rsidRDefault="00E7654C" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00CF517A" w:rsidP="00DC1D54" w:rsidRDefault="00963248" w14:paraId="06EDAAEF" w14:textId="69E23636">
+          <w:p w14:paraId="06EDAAEF" w14:textId="69E23636" w:rsidR="00CF517A" w:rsidRDefault="00963248" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00CF517A" w:rsidR="00732D81" w:rsidP="00CF517A" w:rsidRDefault="00CF517A" w14:paraId="4B6E086F" w14:textId="1923912E">
+          <w:p w14:paraId="4B6E086F" w14:textId="1923912E" w:rsidR="00732D81" w:rsidRPr="00CF517A" w:rsidRDefault="00CF517A" w:rsidP="00CF517A">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF517A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
@@ -20505,242 +19845,238 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> update, </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF517A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>with recognition of inherent risks, particularly regarding timelines.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="7B303478" w14:paraId="6177D62D" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="6177D62D" w14:textId="77777777" w:rsidTr="7B303478">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11057" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent5" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="0086308F" w:rsidP="00F22642" w:rsidRDefault="0086308F" w14:paraId="0F80F65C" w14:textId="2BC8A11A">
+          <w:p w14:paraId="0F80F65C" w14:textId="2BC8A11A" w:rsidR="0086308F" w:rsidRPr="00277740" w:rsidRDefault="0086308F" w:rsidP="00F22642">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">PART </w:t>
             </w:r>
             <w:r w:rsidR="00E7654C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>5: RESEARCH AND DEVELOPMENT AND INNOVATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="7B303478" w14:paraId="1BBC9D86" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="1BBC9D86" w14:textId="77777777" w:rsidTr="7B303478">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="0086308F" w:rsidP="00DC1D54" w:rsidRDefault="00E7654C" w14:paraId="1AD74E03" w14:textId="013831FD">
+          <w:p w14:paraId="1AD74E03" w14:textId="013831FD" w:rsidR="0086308F" w:rsidRPr="00277740" w:rsidRDefault="00E7654C" w:rsidP="00DC1D54">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00C31ECB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="0086308F">
+            <w:r w:rsidR="0086308F" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>/2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="0044610D">
+            <w:r w:rsidR="0044610D" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="0086308F" w:rsidP="00DC1D54" w:rsidRDefault="00CF517A" w14:paraId="50D87991" w14:textId="3AB0C393">
+          <w:p w14:paraId="50D87991" w14:textId="3AB0C393" w:rsidR="0086308F" w:rsidRPr="00277740" w:rsidRDefault="00CF517A" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF517A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>SELF-ASSESSMENT AGAINST THE NHS WALES RESEARCH &amp; DEVELOPMENT FRAMEWORK</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="7B303478" w14:paraId="7E46DC18" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="7E46DC18" w14:textId="77777777" w:rsidTr="7B303478">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00E7654C" w:rsidR="0086308F" w:rsidP="00DC1D54" w:rsidRDefault="0086308F" w14:paraId="24AEB152" w14:textId="77777777">
+          <w:p w14:paraId="24AEB152" w14:textId="77777777" w:rsidR="0086308F" w:rsidRPr="00E7654C" w:rsidRDefault="0086308F" w:rsidP="00DC1D54">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00E7654C" w:rsidR="00E7654C" w:rsidP="00E7654C" w:rsidRDefault="00E7654C" w14:paraId="57A7449E" w14:textId="42324D6C">
+          <w:p w14:paraId="57A7449E" w14:textId="42324D6C" w:rsidR="00E7654C" w:rsidRPr="00E7654C" w:rsidRDefault="00E7654C" w:rsidP="00E7654C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E7654C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r w:rsidRPr="00E7654C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
@@ -20799,168 +20135,168 @@
               <w:t>JR</w:t>
             </w:r>
             <w:r w:rsidRPr="00E7654C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E7654C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>highlighted the following key points:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E7654C" w:rsidR="00E7654C" w:rsidP="00E7654C" w:rsidRDefault="00E7654C" w14:paraId="75F20A48" w14:textId="5F0DF1B0">
+          <w:p w14:paraId="75F20A48" w14:textId="5F0DF1B0" w:rsidR="00E7654C" w:rsidRPr="00E7654C" w:rsidRDefault="00E7654C" w:rsidP="00E7654C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E7654C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">The R&amp;D framework, launched in 2023, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">consisting </w:t>
             </w:r>
             <w:r w:rsidRPr="00E7654C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>of ten pillars defining excellence in NHS research</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E7654C" w:rsidR="00E7654C" w:rsidP="00E7654C" w:rsidRDefault="00E7654C" w14:paraId="3DED2E2C" w14:textId="090437D8">
+          <w:p w14:paraId="3DED2E2C" w14:textId="090437D8" w:rsidR="00E7654C" w:rsidRPr="00E7654C" w:rsidRDefault="00E7654C" w:rsidP="00E7654C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E7654C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">The self-assessment process </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="00E7654C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s for internal benefit, establishing a baseline to build on each year</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E7654C" w:rsidR="00E7654C" w:rsidP="00E7654C" w:rsidRDefault="00E7654C" w14:paraId="4F111790" w14:textId="692D2A28">
+          <w:p w14:paraId="4F111790" w14:textId="692D2A28" w:rsidR="00E7654C" w:rsidRPr="00E7654C" w:rsidRDefault="00E7654C" w:rsidP="00E7654C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E7654C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Recent performance meetings with Welsh Government confirmed that the bridging strategy align</w:t>
@@ -20974,51 +20310,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="00E7654C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> well with the ten pillars</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E7654C" w:rsidR="00E7654C" w:rsidP="00E7654C" w:rsidRDefault="00E7654C" w14:paraId="5DC1D763" w14:textId="2E26A2DB">
+          <w:p w14:paraId="5DC1D763" w14:textId="2E26A2DB" w:rsidR="00E7654C" w:rsidRPr="00E7654C" w:rsidRDefault="00E7654C" w:rsidP="00E7654C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E7654C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The strategy ha</w:t>
@@ -21032,51 +20368,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="00E7654C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> been explicitly mapped to these pillars</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E7654C" w:rsidR="00E7654C" w:rsidP="00E7654C" w:rsidRDefault="00E7654C" w14:paraId="7070D644" w14:textId="08F7629D">
+          <w:p w14:paraId="7070D644" w14:textId="08F7629D" w:rsidR="00E7654C" w:rsidRPr="00E7654C" w:rsidRDefault="00E7654C" w:rsidP="00E7654C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E7654C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The framework </w:t>
@@ -21090,89 +20426,89 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="00E7654C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s broad, requiring annual assessments to track progress and align with the strate</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>gy;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E7654C" w:rsidR="00E7654C" w:rsidP="00E7654C" w:rsidRDefault="00E7654C" w14:paraId="33D8DEB9" w14:textId="6912514C">
+          <w:p w14:paraId="33D8DEB9" w14:textId="6912514C" w:rsidR="00E7654C" w:rsidRPr="00E7654C" w:rsidRDefault="00E7654C" w:rsidP="00E7654C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E7654C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Initial assessments were done from an R&amp;D perspective, with plans to broaden the scope to include digital and workforce perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E7654C" w:rsidR="00E7654C" w:rsidP="00E7654C" w:rsidRDefault="00E7654C" w14:paraId="21E527F7" w14:textId="4A6378A1">
+          <w:p w14:paraId="21E527F7" w14:textId="4A6378A1" w:rsidR="00E7654C" w:rsidRPr="00E7654C" w:rsidRDefault="00E7654C" w:rsidP="00E7654C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E7654C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Future versions w</w:t>
@@ -21186,51 +20522,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ould</w:t>
             </w:r>
             <w:r w:rsidRPr="00E7654C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> include more detail on primary and community care research</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E7654C" w:rsidR="00FA02DF" w:rsidP="00E7654C" w:rsidRDefault="00E7654C" w14:paraId="16B4C941" w14:textId="090C6FEF">
+          <w:p w14:paraId="16B4C941" w14:textId="090C6FEF" w:rsidR="00FA02DF" w:rsidRPr="00E7654C" w:rsidRDefault="00E7654C" w:rsidP="00E7654C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E7654C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The report aim</w:t>
@@ -21244,124 +20580,124 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="00E7654C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> to assure the committee of ongoing activities and progress</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E7654C" w:rsidR="00A630BF" w:rsidP="00DC1D54" w:rsidRDefault="00A630BF" w14:paraId="4E26E756" w14:textId="77777777">
+          <w:p w14:paraId="4E26E756" w14:textId="77777777" w:rsidR="00A630BF" w:rsidRPr="00E7654C" w:rsidRDefault="00A630BF" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002C172B" w:rsidP="00DC1D54" w:rsidRDefault="00A630BF" w14:paraId="55C06970" w14:textId="77777777">
+          <w:p w14:paraId="55C06970" w14:textId="77777777" w:rsidR="002C172B" w:rsidRDefault="00A630BF" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E7654C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AG</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E7654C" w:rsidR="007E5AD3">
+            <w:r w:rsidR="007E5AD3" w:rsidRPr="00E7654C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> invited </w:t>
             </w:r>
             <w:r w:rsidR="002C172B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">questions: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C172B" w:rsidP="00DC1D54" w:rsidRDefault="002C172B" w14:paraId="14F8472A" w14:textId="77777777">
+          <w:p w14:paraId="14F8472A" w14:textId="77777777" w:rsidR="002C172B" w:rsidRDefault="002C172B" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="002C172B" w:rsidR="002C172B" w:rsidP="002C172B" w:rsidRDefault="002C172B" w14:paraId="4030B030" w14:textId="2D9F1BF8">
+          <w:p w14:paraId="4030B030" w14:textId="2D9F1BF8" w:rsidR="002C172B" w:rsidRPr="002C172B" w:rsidRDefault="002C172B" w:rsidP="002C172B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>NZ asked about</w:t>
             </w:r>
             <w:r w:rsidRPr="002C172B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
@@ -21411,51 +20747,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> and committee's role in overseeing th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="002C172B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> work.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E7654C" w:rsidR="007E5AD3" w:rsidP="002C172B" w:rsidRDefault="002C172B" w14:paraId="5410E72F" w14:textId="41EFF537">
+          <w:p w14:paraId="5410E72F" w14:textId="41EFF537" w:rsidR="007E5AD3" w:rsidRPr="00E7654C" w:rsidRDefault="002C172B" w:rsidP="002C172B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>JR a</w:t>
             </w:r>
             <w:r w:rsidRPr="002C172B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
@@ -21565,176 +20901,159 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> colleagues to assess current strengths and opportunities in th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ose</w:t>
             </w:r>
             <w:r w:rsidRPr="002C172B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> areas.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00105E2C" w:rsidP="00DC1D54" w:rsidRDefault="00493FD6" w14:paraId="5897D655" w14:textId="1AC8B6B8">
+          <w:p w14:paraId="5897D655" w14:textId="1AC8B6B8" w:rsidR="00105E2C" w:rsidRDefault="00493FD6" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ asked JR to </w:t>
             </w:r>
             <w:r w:rsidRPr="00493FD6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">elaborate on how the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DF6AE2" w:rsidR="00DF6AE2">
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DF6AE2" w:rsidRPr="00DF6AE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Hywel Dda University Health Board (HDdUHB</w:t>
+            </w:r>
             <w:r w:rsidR="00DF6AE2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidRPr="00493FD6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">work </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="00493FD6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">s integrated into </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>SBUHB’s</w:t>
             </w:r>
             <w:r w:rsidRPr="00493FD6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> research activities, considering the significant developments in that area</w:t>
             </w:r>
             <w:r w:rsidR="00C1505B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00493FD6" w:rsidP="00DC1D54" w:rsidRDefault="00493FD6" w14:paraId="0BE9A846" w14:textId="341F83F4">
+          <w:p w14:paraId="0BE9A846" w14:textId="341F83F4" w:rsidR="00493FD6" w:rsidRDefault="00493FD6" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00493FD6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>J</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="00493FD6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> acknowledged the importance of the </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="00DF6AE2" w:rsidRPr="00DF6AE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HDdUHB </w:t>
             </w:r>
             <w:r w:rsidRPr="00493FD6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">work and expressed gratitude for the studies supported by the charity. </w:t>
             </w:r>
             <w:r w:rsidR="00623385">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>JR</w:t>
             </w:r>
             <w:r w:rsidRPr="00493FD6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> mentioned that the annual report w</w:t>
             </w:r>
             <w:r w:rsidR="00623385">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
@@ -21770,249 +21089,256 @@
               </w:rPr>
               <w:t xml:space="preserve">R </w:t>
             </w:r>
             <w:r w:rsidRPr="00493FD6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">assured that more detailed information </w:t>
             </w:r>
             <w:r w:rsidR="00623385">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>would</w:t>
             </w:r>
             <w:r w:rsidRPr="00493FD6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> be provided based on the committee's preferences.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00623385" w:rsidP="00DC1D54" w:rsidRDefault="00623385" w14:paraId="4EA7AA3A" w14:textId="113A6497">
+          <w:p w14:paraId="4EA7AA3A" w14:textId="113A6497" w:rsidR="00623385" w:rsidRDefault="00623385" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00623385" w:rsidP="00DC1D54" w:rsidRDefault="00623385" w14:paraId="0831AF74" w14:textId="65F8C7D5">
+          <w:p w14:paraId="0831AF74" w14:textId="65F8C7D5" w:rsidR="00623385" w:rsidRDefault="00623385" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00623385">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00623385">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>highlighted the opportunity to detail the R&amp;D activities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>, acknowledging</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00623385">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that much of the work </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>wa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00623385">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s in progress, especially with the </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF6AE2" w:rsidRPr="00DF6AE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>HDdUHB</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF6AE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>’s</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF6AE2" w:rsidRPr="00DF6AE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00623385">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>collaboration. R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00623385">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>mentioned that the joint R&amp;D director w</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>ould</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00623385">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> help identify short, medium, and long-term opportunities between the two health boards </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00623385">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>R</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">E </w:t>
+              <w:t xml:space="preserve">while maintaining </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>SBUHB’s</w:t>
             </w:r>
             <w:r w:rsidRPr="00623385">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>highlighted the opportunity to detail the R&amp;D activities</w:t>
-[...6 lines deleted...]
-              <w:t>, acknowledging</w:t>
+              <w:t xml:space="preserve"> research identity. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>RE</w:t>
             </w:r>
             <w:r w:rsidRPr="00623385">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> that much of the work </w:t>
+              <w:t xml:space="preserve"> emphasi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00623385">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ed that this </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="00623385">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">s in progress, especially with the </w:t>
-[...110 lines deleted...]
-              </w:rPr>
               <w:t>s the first step in building on the committee's work to provide a clearer understanding of the breadth of R&amp;D activities.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00623385" w:rsidP="00DC1D54" w:rsidRDefault="00623385" w14:paraId="3DC7AD89" w14:textId="30593D3B">
+          <w:p w14:paraId="3DC7AD89" w14:textId="30593D3B" w:rsidR="00623385" w:rsidRDefault="00623385" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00623385" w:rsidP="00DC1D54" w:rsidRDefault="00623385" w14:paraId="6A8EDFD1" w14:textId="285448FC">
+          <w:p w14:paraId="6A8EDFD1" w14:textId="285448FC" w:rsidR="00623385" w:rsidRDefault="00623385" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00623385">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>J</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00623385">
@@ -22057,63 +21383,63 @@
               </w:rPr>
               <w:t>JC</w:t>
             </w:r>
             <w:r w:rsidRPr="00623385">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> highlighted the potential for expanding research pathways from primary care through to discharge from secondary care. J</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00623385">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> also mentioned the possibility of pursuing private sector sponsorship to support these initiatives.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B07E4A" w:rsidP="00DC1D54" w:rsidRDefault="00B07E4A" w14:paraId="4480A3D1" w14:textId="16197294">
+          <w:p w14:paraId="4480A3D1" w14:textId="16197294" w:rsidR="00B07E4A" w:rsidRDefault="00B07E4A" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00E7654C" w:rsidR="00B07E4A" w:rsidP="00DC1D54" w:rsidRDefault="00B07E4A" w14:paraId="694D4F96" w14:textId="005EA80F">
+          <w:p w14:paraId="694D4F96" w14:textId="005EA80F" w:rsidR="00B07E4A" w:rsidRPr="00E7654C" w:rsidRDefault="00B07E4A" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B07E4A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
             <w:r w:rsidRPr="00B07E4A">
@@ -22144,275 +21470,271 @@
               </w:rPr>
               <w:t xml:space="preserve">G </w:t>
             </w:r>
             <w:r w:rsidRPr="00B07E4A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>suggested that it would be beneficial to bring this aspect into the picture at some point, emphasi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00B07E4A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>ing the importance of integrating innovation with research activities.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E7654C" w:rsidR="00105E2C" w:rsidP="00DC1D54" w:rsidRDefault="00105E2C" w14:paraId="155F60D1" w14:textId="0711E5C8">
+          <w:p w14:paraId="155F60D1" w14:textId="0711E5C8" w:rsidR="00105E2C" w:rsidRPr="00E7654C" w:rsidRDefault="00105E2C" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00E7654C" w:rsidR="00105E2C" w:rsidP="00DC1D54" w:rsidRDefault="00B07E4A" w14:paraId="6B77C732" w14:textId="5ED6A8EF">
+          <w:p w14:paraId="6B77C732" w14:textId="5ED6A8EF" w:rsidR="00105E2C" w:rsidRPr="00E7654C" w:rsidRDefault="00B07E4A" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E7654C" w:rsidR="008C663C" w:rsidP="00DC1D54" w:rsidRDefault="00B07E4A" w14:paraId="5314F64A" w14:textId="632F71F3">
+          <w:p w14:paraId="5314F64A" w14:textId="632F71F3" w:rsidR="008C663C" w:rsidRPr="00E7654C" w:rsidRDefault="00B07E4A" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B07E4A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Were assured</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> by the </w:t>
             </w:r>
             <w:r w:rsidRPr="00E7654C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>self-assessment against the NHS Wales Research &amp; Development Framework update</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E7654C" w:rsidR="00A42B89" w:rsidP="00DC1D54" w:rsidRDefault="00A42B89" w14:paraId="5CD54F0F" w14:textId="212057B8">
+          <w:p w14:paraId="5CD54F0F" w14:textId="212057B8" w:rsidR="00A42B89" w:rsidRPr="00E7654C" w:rsidRDefault="00A42B89" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="7B303478" w14:paraId="0515585F" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="0515585F" w14:textId="77777777" w:rsidTr="7B303478">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="0086308F" w:rsidP="00DC1D54" w:rsidRDefault="00B07E4A" w14:paraId="2E1003C7" w14:textId="001829A4">
+          <w:p w14:paraId="2E1003C7" w14:textId="001829A4" w:rsidR="0086308F" w:rsidRPr="00277740" w:rsidRDefault="00B07E4A" w:rsidP="00DC1D54">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00C31ECB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="0086308F">
+            <w:r w:rsidR="0086308F" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>/2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="006F7A3E">
+            <w:r w:rsidR="006F7A3E" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="0086308F" w:rsidP="00DC1D54" w:rsidRDefault="00B07E4A" w14:paraId="376DA9BC" w14:textId="52C57614">
+          <w:p w14:paraId="376DA9BC" w14:textId="52C57614" w:rsidR="0086308F" w:rsidRPr="00277740" w:rsidRDefault="00B07E4A" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_Hlk198638344" w:id="2"/>
+            <w:bookmarkStart w:id="2" w:name="_Hlk198638344"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ANNUAL REVIEW OF RESEARCH &amp; DEVELOPMENT </w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="7B303478" w14:paraId="5942C387" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="5942C387" w14:textId="77777777" w:rsidTr="7B303478">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="0086308F" w:rsidP="00DC1D54" w:rsidRDefault="0086308F" w14:paraId="26608833" w14:textId="77777777">
+          <w:p w14:paraId="26608833" w14:textId="77777777" w:rsidR="0086308F" w:rsidRPr="00277740" w:rsidRDefault="0086308F" w:rsidP="00DC1D54">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B07E4A" w:rsidP="00B07E4A" w:rsidRDefault="00B07E4A" w14:paraId="63F6D087" w14:textId="77777777">
+          <w:p w14:paraId="63F6D087" w14:textId="77777777" w:rsidR="00B07E4A" w:rsidRDefault="00B07E4A" w:rsidP="00B07E4A">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E7654C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
@@ -22462,53 +21784,53 @@
               </w:rPr>
               <w:t>LW</w:t>
             </w:r>
             <w:r w:rsidRPr="00E7654C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E7654C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>highlighted the following key points:</w:t>
             </w:r>
-            <w:bookmarkStart w:name="_Hlk187155618" w:id="3"/>
+            <w:bookmarkStart w:id="3" w:name="_Hlk187155618"/>
           </w:p>
-          <w:p w:rsidR="00B07E4A" w:rsidP="00B07E4A" w:rsidRDefault="00B07E4A" w14:paraId="71061856" w14:textId="77777777">
+          <w:p w14:paraId="71061856" w14:textId="77777777" w:rsidR="00B07E4A" w:rsidRDefault="00B07E4A" w:rsidP="00B07E4A">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B07E4A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The research development strategy, which ha</w:t>
@@ -22522,220 +21844,220 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="00B07E4A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> been a work in progress for several years, was successfully presented</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B07E4A" w:rsidP="00B07E4A" w:rsidRDefault="00B07E4A" w14:paraId="27FA4734" w14:textId="77777777">
+          <w:p w14:paraId="27FA4734" w14:textId="77777777" w:rsidR="00B07E4A" w:rsidRDefault="00B07E4A" w:rsidP="00B07E4A">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B07E4A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Welsh Government provided minor suggestions for improvement, which have been incorporated</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B07E4A" w:rsidP="00B07E4A" w:rsidRDefault="00B07E4A" w14:paraId="528A7736" w14:textId="7EA5E5E6">
+          <w:p w14:paraId="528A7736" w14:textId="7EA5E5E6" w:rsidR="00B07E4A" w:rsidRDefault="00B07E4A" w:rsidP="00B07E4A">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B07E4A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Improved board governance was </w:t>
             </w:r>
             <w:r w:rsidR="008C2F23">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">acknowledged </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B07E4A" w:rsidR="008C2F23">
+            <w:r w:rsidR="008C2F23" w:rsidRPr="00B07E4A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>as</w:t>
             </w:r>
             <w:r w:rsidRPr="00B07E4A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> a positive development, with regular reports now being brought through the committee</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B07E4A" w:rsidP="00B07E4A" w:rsidRDefault="00B07E4A" w14:paraId="2C119894" w14:textId="77777777">
+          <w:p w14:paraId="2C119894" w14:textId="77777777" w:rsidR="00B07E4A" w:rsidRDefault="00B07E4A" w:rsidP="00B07E4A">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B07E4A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Opportunities and challenges for the year were discussed, including the development of a regional approach through collaboration with Hywel Dda</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B07E4A" w:rsidP="00B07E4A" w:rsidRDefault="00B07E4A" w14:paraId="19F6CC6B" w14:textId="4DAC32AA">
+          <w:p w14:paraId="19F6CC6B" w14:textId="4DAC32AA" w:rsidR="00B07E4A" w:rsidRDefault="00B07E4A" w:rsidP="00B07E4A">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B07E4A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>The UK-wide funding scheme, V</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">oluntary Scheme for Branded Medicines Pricing </w:t>
             </w:r>
             <w:r w:rsidR="008C2F23">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
@@ -22785,89 +22107,89 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="00B07E4A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> to increase commercial trial opportunities over the next five years</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B07E4A" w:rsidP="00B07E4A" w:rsidRDefault="00B07E4A" w14:paraId="4DB4AD69" w14:textId="77777777">
+          <w:p w14:paraId="4DB4AD69" w14:textId="77777777" w:rsidR="00B07E4A" w:rsidRDefault="00B07E4A" w:rsidP="00B07E4A">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B07E4A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The presentation given to Welsh Government and the response letter received were included as appendices, with the response letter being very positive</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B07E4A" w:rsidR="00B07E4A" w:rsidP="00B07E4A" w:rsidRDefault="00B07E4A" w14:paraId="7B9710C5" w14:textId="45F2EEF2">
+          <w:p w14:paraId="7B9710C5" w14:textId="45F2EEF2" w:rsidR="00B07E4A" w:rsidRPr="00B07E4A" w:rsidRDefault="00B07E4A" w:rsidP="00B07E4A">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The work </w:t>
@@ -22891,249 +22213,235 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> was mentioned had</w:t>
             </w:r>
             <w:r w:rsidRPr="00B07E4A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> already started on the areas suggested for consideration over the next 12 months</w:t>
             </w:r>
             <w:r w:rsidR="008B5F2B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008B5F2B" w:rsidP="00DC1D54" w:rsidRDefault="008B5F2B" w14:paraId="4FAA8695" w14:textId="77777777">
+          <w:p w14:paraId="4FAA8695" w14:textId="77777777" w:rsidR="008B5F2B" w:rsidRDefault="008B5F2B" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008B5F2B" w:rsidP="00DC1D54" w:rsidRDefault="008C663C" w14:paraId="60189853" w14:textId="77777777">
+          <w:p w14:paraId="60189853" w14:textId="77777777" w:rsidR="008B5F2B" w:rsidRDefault="008C663C" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_Hlk198638367" w:id="4"/>
+            <w:bookmarkStart w:id="4" w:name="_Hlk198638367"/>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">AG invited </w:t>
             </w:r>
             <w:r w:rsidR="008B5F2B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">questions: </w:t>
             </w:r>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0082721F" w:rsidP="00DC1D54" w:rsidRDefault="0082721F" w14:paraId="4998C117" w14:textId="2433718B">
+          <w:p w14:paraId="4998C117" w14:textId="2433718B" w:rsidR="0082721F" w:rsidRDefault="0082721F" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_Hlk198638329" w:id="5"/>
+            <w:bookmarkStart w:id="5" w:name="_Hlk198638329"/>
           </w:p>
-          <w:p w:rsidR="008B5F2B" w:rsidP="00DC1D54" w:rsidRDefault="008B5F2B" w14:paraId="6497B9FC" w14:textId="3B715FD5">
+          <w:p w14:paraId="6497B9FC" w14:textId="3B715FD5" w:rsidR="008B5F2B" w:rsidRDefault="008B5F2B" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B5F2B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="008B5F2B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> mentioned that the refreshed approach brought by </w:t>
             </w:r>
-            <w:r w:rsidRPr="004F464B" w:rsidR="004F464B">
+            <w:r w:rsidR="004F464B" w:rsidRPr="004F464B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Joint Head of Research and Development Division, Welsh Government and Joint Director of Health and Care Research Wales</w:t>
             </w:r>
             <w:r w:rsidR="004F464B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="008B5F2B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> was very much welcome</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="008B5F2B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> this year. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>RE said i</w:t>
             </w:r>
             <w:r w:rsidRPr="008B5F2B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
-              <w:t xml:space="preserve">t was more supportive than in previous years, providing an opportunity to tap </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t xml:space="preserve">t was more supportive than in previous years, providing an opportunity to tap into  expertise and advice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>RE felt t</w:t>
+            </w:r>
             <w:r w:rsidRPr="008B5F2B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
-              <w:t>into  expertise</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">his allowed </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>SB</w:t>
+            </w:r>
             <w:r w:rsidRPr="008B5F2B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and advice. </w:t>
-[...22 lines deleted...]
-              </w:rPr>
               <w:t>UHB to showcase their activities effectively</w:t>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008B5F2B" w:rsidP="00DC1D54" w:rsidRDefault="008B5F2B" w14:paraId="087BAF5E" w14:textId="0C0370A2">
+          <w:p w14:paraId="087BAF5E" w14:textId="0C0370A2" w:rsidR="008B5F2B" w:rsidRDefault="008B5F2B" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="008B5F2B" w:rsidR="008B5F2B" w:rsidP="008B5F2B" w:rsidRDefault="008B5F2B" w14:paraId="46288C64" w14:textId="09153E76">
+          <w:p w14:paraId="46288C64" w14:textId="09153E76" w:rsidR="008B5F2B" w:rsidRPr="008B5F2B" w:rsidRDefault="008B5F2B" w:rsidP="008B5F2B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B5F2B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
             <w:r w:rsidRPr="008B5F2B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
@@ -23142,516 +22450,507 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="008B5F2B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">ed the importance of giving more focus and air time to the developing area of the R&amp;D and innovation agenda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">AG </w:t>
             </w:r>
             <w:r w:rsidRPr="008B5F2B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">suggested working on future agendas to reflect summaries of the details and activities within R&amp;D, considering the links with regional collaboration. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008B5F2B" w:rsidP="008B5F2B" w:rsidRDefault="008B5F2B" w14:paraId="1A644DD8" w14:textId="77777777">
+          <w:p w14:paraId="1A644DD8" w14:textId="77777777" w:rsidR="008B5F2B" w:rsidRDefault="008B5F2B" w:rsidP="008B5F2B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:bookmarkEnd w:id="4"/>
-          <w:p w:rsidR="008B5F2B" w:rsidP="008B5F2B" w:rsidRDefault="008B5F2B" w14:paraId="5036A066" w14:textId="4BF53E50">
+          <w:p w14:paraId="5036A066" w14:textId="4BF53E50" w:rsidR="008B5F2B" w:rsidRDefault="008B5F2B" w:rsidP="008B5F2B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="008B5F2B" w:rsidR="00DD6428" w:rsidP="008B5F2B" w:rsidRDefault="0082721F" w14:paraId="6055DE6C" w14:textId="7FD3EBC1">
+          <w:p w14:paraId="6055DE6C" w14:textId="7FD3EBC1" w:rsidR="00DD6428" w:rsidRPr="008B5F2B" w:rsidRDefault="0082721F" w:rsidP="008B5F2B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Were assured </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
-            <w:r w:rsidRPr="008B5F2B" w:rsidR="008B5F2B">
+            <w:r w:rsidR="008B5F2B" w:rsidRPr="008B5F2B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>by the</w:t>
             </w:r>
             <w:r w:rsidR="008B5F2B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008B5F2B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B07E4A" w:rsidR="008B5F2B">
+            <w:r w:rsidR="008B5F2B" w:rsidRPr="00B07E4A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">nnual review of Research &amp; Development </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E7654C" w:rsidR="008B5F2B">
+            <w:r w:rsidR="008B5F2B" w:rsidRPr="00E7654C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>update</w:t>
             </w:r>
             <w:r w:rsidR="008B5F2B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="7B303478" w14:paraId="5C2E2AD5" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="5C2E2AD5" w14:textId="77777777" w:rsidTr="7B303478">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11057" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent5" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="006F7A3E" w:rsidP="00F22642" w:rsidRDefault="006F7A3E" w14:paraId="19A14DB0" w14:textId="6E83BFD1">
+          <w:p w14:paraId="19A14DB0" w14:textId="6E83BFD1" w:rsidR="006F7A3E" w:rsidRPr="00277740" w:rsidRDefault="006F7A3E" w:rsidP="00F22642">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">PART </w:t>
             </w:r>
             <w:r w:rsidR="008B5F2B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">6. GOVERNANCE </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="7B303478" w14:paraId="5B163CBE" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="5B163CBE" w14:textId="77777777" w:rsidTr="7B303478">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="0082721F" w:rsidP="00DC1D54" w:rsidRDefault="008B5F2B" w14:paraId="57B771C4" w14:textId="090A3E26">
+          <w:p w14:paraId="57B771C4" w14:textId="090A3E26" w:rsidR="0082721F" w:rsidRPr="00277740" w:rsidRDefault="008B5F2B" w:rsidP="00DC1D54">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00C31ECB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="0082721F">
+            <w:r w:rsidR="0082721F" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="0082721F" w:rsidP="00DC1D54" w:rsidRDefault="008B5F2B" w14:paraId="33944B37" w14:textId="583D9FED">
+          <w:p w14:paraId="33944B37" w14:textId="583D9FED" w:rsidR="0082721F" w:rsidRPr="00277740" w:rsidRDefault="008B5F2B" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Work programme 2025-26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="7B303478" w14:paraId="78915018" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="78915018" w14:textId="77777777" w:rsidTr="7B303478">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="0086308F" w:rsidP="00DC1D54" w:rsidRDefault="0086308F" w14:paraId="3D88B5AB" w14:textId="7CC9F736">
+          <w:p w14:paraId="3D88B5AB" w14:textId="7CC9F736" w:rsidR="0086308F" w:rsidRPr="00277740" w:rsidRDefault="0086308F" w:rsidP="00DC1D54">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="00D6130F" w:rsidP="008B5F2B" w:rsidRDefault="008B5F2B" w14:paraId="40AE44C7" w14:textId="289EDDC1">
+          <w:p w14:paraId="40AE44C7" w14:textId="289EDDC1" w:rsidR="00D6130F" w:rsidRPr="00277740" w:rsidRDefault="008B5F2B" w:rsidP="008B5F2B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B5F2B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The work programme for 2025-2026 was approved</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="7B303478" w14:paraId="549C3E37" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="549C3E37" w14:textId="77777777" w:rsidTr="7B303478">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="0082721F" w:rsidP="00DC1D54" w:rsidRDefault="008B5F2B" w14:paraId="6E28086E" w14:textId="17A8EE6A">
+          <w:p w14:paraId="6E28086E" w14:textId="17A8EE6A" w:rsidR="0082721F" w:rsidRPr="00277740" w:rsidRDefault="008B5F2B" w:rsidP="00DC1D54">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00C31ECB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="00F323CD">
+            <w:r w:rsidR="00F323CD" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="008B5F2B" w:rsidR="0082721F" w:rsidP="00DC1D54" w:rsidRDefault="008B5F2B" w14:paraId="10D84A04" w14:textId="6643A096">
+          <w:p w14:paraId="10D84A04" w14:textId="6643A096" w:rsidR="0082721F" w:rsidRPr="008B5F2B" w:rsidRDefault="008B5F2B" w:rsidP="00DC1D54">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B5F2B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMMITTEE EFFECTIVENESS SELF-ASSESSMENT </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="7B303478" w14:paraId="78DDFF9C" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="78DDFF9C" w14:textId="77777777" w:rsidTr="7B303478">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="0082721F" w:rsidP="00DC1D54" w:rsidRDefault="0082721F" w14:paraId="090B97C1" w14:textId="77777777">
+          <w:p w14:paraId="090B97C1" w14:textId="77777777" w:rsidR="0082721F" w:rsidRPr="00277740" w:rsidRDefault="0082721F" w:rsidP="00DC1D54">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="008B5F2B" w:rsidR="002A318F" w:rsidP="008B5F2B" w:rsidRDefault="008B5F2B" w14:paraId="1CC97D70" w14:textId="720D7382">
+          <w:p w14:paraId="1CC97D70" w14:textId="720D7382" w:rsidR="002A318F" w:rsidRPr="008B5F2B" w:rsidRDefault="008B5F2B" w:rsidP="008B5F2B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidRPr="008B5F2B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>he committee's effectiveness self-assessment was received positively, with A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
@@ -23668,605 +22967,593 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>highlighting</w:t>
             </w:r>
             <w:r w:rsidRPr="008B5F2B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> it provided helpful commentary and pointers for improvement</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="008B5F2B" w:rsidTr="7B303478" w14:paraId="07AD118A" w14:textId="77777777">
+      <w:tr w:rsidR="008B5F2B" w:rsidRPr="003C5225" w14:paraId="07AD118A" w14:textId="77777777" w:rsidTr="7B303478">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="008B5F2B" w:rsidP="00DC1D54" w:rsidRDefault="008B5F2B" w14:paraId="35E7B0C9" w14:textId="13EE277A">
+          <w:p w14:paraId="35E7B0C9" w14:textId="13EE277A" w:rsidR="008B5F2B" w:rsidRPr="00277740" w:rsidRDefault="008B5F2B" w:rsidP="00DC1D54">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00C31ECB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="008B5F2B" w:rsidR="008B5F2B" w:rsidP="008B5F2B" w:rsidRDefault="008B5F2B" w14:paraId="1475D65B" w14:textId="23BFEEBE">
+          <w:p w14:paraId="1475D65B" w14:textId="23BFEEBE" w:rsidR="008B5F2B" w:rsidRPr="008B5F2B" w:rsidRDefault="008B5F2B" w:rsidP="008B5F2B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B5F2B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>MINUTES OF THE MARCH 2025 COMMITTEE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="008B5F2B" w:rsidTr="7B303478" w14:paraId="0998222B" w14:textId="77777777">
+      <w:tr w:rsidR="008B5F2B" w:rsidRPr="003C5225" w14:paraId="0998222B" w14:textId="77777777" w:rsidTr="7B303478">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="008B5F2B" w:rsidP="00DC1D54" w:rsidRDefault="008B5F2B" w14:paraId="1586A29E" w14:textId="77777777">
+          <w:p w14:paraId="1586A29E" w14:textId="77777777" w:rsidR="008B5F2B" w:rsidRPr="00277740" w:rsidRDefault="008B5F2B" w:rsidP="00DC1D54">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="008B5F2B" w:rsidR="008B5F2B" w:rsidP="008B5F2B" w:rsidRDefault="008B5F2B" w14:paraId="67B9865F" w14:textId="70D16922">
+          <w:p w14:paraId="67B9865F" w14:textId="70D16922" w:rsidR="008B5F2B" w:rsidRPr="008B5F2B" w:rsidRDefault="008B5F2B" w:rsidP="008B5F2B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B5F2B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">The committee: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="008B5F2B" w:rsidR="008B5F2B" w:rsidP="008B5F2B" w:rsidRDefault="008B5F2B" w14:paraId="691945D0" w14:textId="6DA6E35F">
+          <w:p w14:paraId="691945D0" w14:textId="6DA6E35F" w:rsidR="008B5F2B" w:rsidRPr="008B5F2B" w:rsidRDefault="008B5F2B" w:rsidP="008B5F2B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B5F2B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Reviewed</w:t>
             </w:r>
             <w:r w:rsidRPr="008B5F2B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r w:rsidRPr="008B5F2B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>approved</w:t>
             </w:r>
             <w:r w:rsidRPr="008B5F2B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> the minutes of the meeting held on 11 March 2025.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="009E4BE9" w:rsidTr="7B303478" w14:paraId="233DF164" w14:textId="77777777">
+      <w:tr w:rsidR="009E4BE9" w:rsidRPr="003C5225" w14:paraId="233DF164" w14:textId="77777777" w:rsidTr="7B303478">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009E4BE9" w:rsidP="00DC1D54" w:rsidRDefault="008C2F23" w14:paraId="57E2FFB0" w14:textId="1F6DBDAE">
+          <w:p w14:paraId="57E2FFB0" w14:textId="1F6DBDAE" w:rsidR="009E4BE9" w:rsidRPr="00277740" w:rsidRDefault="008C2F23" w:rsidP="00DC1D54">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00C31ECB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="009E4BE9">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="009E4BE9" w:rsidR="009E4BE9" w:rsidP="008B5F2B" w:rsidRDefault="009E4BE9" w14:paraId="3A77DBF4" w14:textId="0244675B">
+          <w:p w14:paraId="3A77DBF4" w14:textId="0244675B" w:rsidR="009E4BE9" w:rsidRPr="009E4BE9" w:rsidRDefault="009E4BE9" w:rsidP="008B5F2B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E4BE9">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ACTION LOG</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="009E4BE9" w:rsidTr="7B303478" w14:paraId="717A5D1A" w14:textId="77777777">
+      <w:tr w:rsidR="009E4BE9" w:rsidRPr="003C5225" w14:paraId="717A5D1A" w14:textId="77777777" w:rsidTr="7B303478">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009E4BE9" w:rsidP="00DC1D54" w:rsidRDefault="009E4BE9" w14:paraId="1A624353" w14:textId="77777777">
+          <w:p w14:paraId="1A624353" w14:textId="77777777" w:rsidR="009E4BE9" w:rsidRPr="00277740" w:rsidRDefault="009E4BE9" w:rsidP="00DC1D54">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="009E4BE9" w:rsidR="009E4BE9" w:rsidP="009E4BE9" w:rsidRDefault="009E4BE9" w14:paraId="37884376" w14:textId="77777777">
+          <w:p w14:paraId="37884376" w14:textId="77777777" w:rsidR="009E4BE9" w:rsidRPr="009E4BE9" w:rsidRDefault="009E4BE9" w:rsidP="009E4BE9">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E4BE9">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">The committee; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="009E4BE9" w:rsidR="009E4BE9" w:rsidP="009E4BE9" w:rsidRDefault="009E4BE9" w14:paraId="46BD9142" w14:textId="7728D515">
+          <w:p w14:paraId="46BD9142" w14:textId="7728D515" w:rsidR="009E4BE9" w:rsidRPr="009E4BE9" w:rsidRDefault="009E4BE9" w:rsidP="009E4BE9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E4BE9">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Noted</w:t>
             </w:r>
             <w:r w:rsidRPr="009E4BE9">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> the committee action log.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="7B303478" w14:paraId="20716865" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="20716865" w14:textId="77777777" w:rsidTr="7B303478">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11057" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent5" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="0086308F" w:rsidP="00F22642" w:rsidRDefault="0086308F" w14:paraId="47804F5C" w14:textId="2B0798E9">
+          <w:p w14:paraId="47804F5C" w14:textId="2B0798E9" w:rsidR="0086308F" w:rsidRPr="00277740" w:rsidRDefault="0086308F" w:rsidP="00F22642">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">PART </w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="006F7A3E">
+            <w:r w:rsidR="006F7A3E" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="009E4BE9">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ANY OTHER BUSINESS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="7B303478" w14:paraId="36D74464" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="36D74464" w14:textId="77777777" w:rsidTr="7B303478">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="0086308F" w:rsidP="00DC1D54" w:rsidRDefault="009E4BE9" w14:paraId="5F2513FA" w14:textId="73558AED">
+          <w:p w14:paraId="5F2513FA" w14:textId="73558AED" w:rsidR="0086308F" w:rsidRPr="00277740" w:rsidRDefault="009E4BE9" w:rsidP="00DC1D54">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00C31ECB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="0086308F">
+            <w:r w:rsidR="0086308F" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>/2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="006F7A3E">
+            <w:r w:rsidR="006F7A3E" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="0086308F" w:rsidP="00DC1D54" w:rsidRDefault="009E4BE9" w14:paraId="2C7C47B2" w14:textId="513BF6BC">
+          <w:p w14:paraId="2C7C47B2" w14:textId="513BF6BC" w:rsidR="0086308F" w:rsidRPr="00277740" w:rsidRDefault="009E4BE9" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">COMMITTEE EFFECTIVENESS </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="7B303478" w14:paraId="78E510B9" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="78E510B9" w14:textId="77777777" w:rsidTr="7B303478">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="0086308F" w:rsidP="00DC1D54" w:rsidRDefault="0086308F" w14:paraId="08B7EAB0" w14:textId="77777777">
+          <w:p w14:paraId="08B7EAB0" w14:textId="77777777" w:rsidR="0086308F" w:rsidRPr="00277740" w:rsidRDefault="0086308F" w:rsidP="00DC1D54">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00FD52BB" w:rsidP="009E4BE9" w:rsidRDefault="009E4BE9" w14:paraId="3242C006" w14:textId="77777777">
+          <w:p w14:paraId="3242C006" w14:textId="77777777" w:rsidR="00FD52BB" w:rsidRDefault="009E4BE9" w:rsidP="009E4BE9">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E4BE9">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
@@ -24286,51 +23573,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> mentioned that the self-assessment had been done and could be used as a basis for refining the agenda and improving reporting levels. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AG</w:t>
             </w:r>
             <w:r w:rsidRPr="009E4BE9">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> suggested that this work would be picked up with the relevant individuals before the next meeting.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009E4BE9" w:rsidP="009E4BE9" w:rsidRDefault="009E4BE9" w14:paraId="6D8E05C0" w14:textId="77777777">
+          <w:p w14:paraId="6D8E05C0" w14:textId="77777777" w:rsidR="009E4BE9" w:rsidRDefault="009E4BE9" w:rsidP="009E4BE9">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E4BE9">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>J</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
@@ -24420,51 +23707,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009E4BE9">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>into the meetings to enhance their understanding and strategic planning</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009E4BE9" w:rsidP="009E4BE9" w:rsidRDefault="009E4BE9" w14:paraId="7FCBCE9B" w14:textId="77777777">
+          <w:p w14:paraId="7FCBCE9B" w14:textId="77777777" w:rsidR="009E4BE9" w:rsidRDefault="009E4BE9" w:rsidP="009E4BE9">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E4BE9">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
@@ -24524,174 +23811,184 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> emphasi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="009E4BE9">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ed that such a session would be helpful for discussing the committee's arrangements and evaluating how they are working in practice.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009E4BE9" w:rsidP="009E4BE9" w:rsidRDefault="009E4BE9" w14:paraId="79B9E6BA" w14:textId="77777777">
+          <w:p w14:paraId="79B9E6BA" w14:textId="77777777" w:rsidR="009E4BE9" w:rsidRDefault="009E4BE9" w:rsidP="009E4BE9">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E4BE9">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E4BE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">acknowledged the suggestion for a "time out" session and expressed his agreement with the idea. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>AG</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E4BE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mentioned that they could consider scheduling </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E4BE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>A</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">G </w:t>
+              <w:t>such a session later in the s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ummer</w:t>
             </w:r>
             <w:r w:rsidRPr="009E4BE9">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">acknowledged the suggestion for a "time out" session and expressed his agreement with the idea. </w:t>
-[...38 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> or autumn to review their progress and take stock of how they could manage the agenda in a more streamlined way. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009E4BE9" w:rsidP="009E4BE9" w:rsidRDefault="009E4BE9" w14:paraId="72BC3AE3" w14:textId="77777777">
+          <w:p w14:paraId="72BC3AE3" w14:textId="77777777" w:rsidR="009E4BE9" w:rsidRDefault="009E4BE9" w:rsidP="009E4BE9">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009E4BE9" w:rsidP="009E4BE9" w:rsidRDefault="009E4BE9" w14:paraId="69BD363D" w14:textId="77777777">
+          <w:p w14:paraId="69BD363D" w14:textId="77777777" w:rsidR="009E4BE9" w:rsidRDefault="009E4BE9" w:rsidP="009E4BE9">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The Committee: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00277740" w:rsidR="009E4BE9" w:rsidP="009E4BE9" w:rsidRDefault="009E4BE9" w14:paraId="12B30575" w14:textId="24639D8B">
+          <w:p w14:paraId="12B30575" w14:textId="24639D8B" w:rsidR="009E4BE9" w:rsidRPr="00277740" w:rsidRDefault="009E4BE9" w:rsidP="009E4BE9">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E4BE9">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
@@ -24739,245 +24036,241 @@
               <w:t>to consider scheduling a "time out" session later in the s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ummer</w:t>
             </w:r>
             <w:r w:rsidRPr="009E4BE9">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> or autumn to review the committee's progress and take stock of how to manage the agenda in a more streamlined way.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="7B303478" w14:paraId="594D8F55" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="594D8F55" w14:textId="77777777" w:rsidTr="7B303478">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="006F7A3E" w:rsidP="00DC1D54" w:rsidRDefault="009E4BE9" w14:paraId="4EC91D87" w14:textId="5ACEA48C">
+          <w:p w14:paraId="4EC91D87" w14:textId="5ACEA48C" w:rsidR="006F7A3E" w:rsidRPr="00277740" w:rsidRDefault="009E4BE9" w:rsidP="00DC1D54">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00C31ECB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="006F7A3E">
+            <w:r w:rsidR="006F7A3E" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="006F7A3E" w:rsidP="00DC1D54" w:rsidRDefault="009E4BE9" w14:paraId="147EA35B" w14:textId="6F5FF01A">
+          <w:p w14:paraId="147EA35B" w14:textId="6F5FF01A" w:rsidR="006F7A3E" w:rsidRPr="00277740" w:rsidRDefault="009E4BE9" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">NEXT MEETING </w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="006F7A3E">
+            <w:r w:rsidR="006F7A3E" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="7B303478" w14:paraId="492CED24" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="492CED24" w14:textId="77777777" w:rsidTr="7B303478">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="006F7A3E" w:rsidP="00DC1D54" w:rsidRDefault="006F7A3E" w14:paraId="0125607F" w14:textId="77777777">
+          <w:p w14:paraId="0125607F" w14:textId="77777777" w:rsidR="006F7A3E" w:rsidRPr="00277740" w:rsidRDefault="006F7A3E" w:rsidP="00DC1D54">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="002A318F" w:rsidP="00DC1D54" w:rsidRDefault="00F62860" w14:paraId="11F39878" w14:textId="3B9E2234">
+          <w:p w14:paraId="11F39878" w14:textId="3B9E2234" w:rsidR="002A318F" w:rsidRPr="00277740" w:rsidRDefault="00F62860" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009E4BE9">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Thursday, 10 July 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000A1EAC" w:rsidP="00C062BE" w:rsidRDefault="000A1EAC" w14:paraId="4B88178C" w14:textId="77777777">
+    <w:p w14:paraId="4B88178C" w14:textId="77777777" w:rsidR="000A1EAC" w:rsidRDefault="000A1EAC" w:rsidP="00C062BE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000A1EAC" w:rsidP="00C062BE" w:rsidRDefault="000A1EAC" w14:paraId="6D0F0891" w14:textId="77777777">
+    <w:p w14:paraId="6D0F0891" w14:textId="77777777" w:rsidR="000A1EAC" w:rsidRDefault="000A1EAC" w:rsidP="00C062BE">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AA4825" w:rsidR="000A1EAC" w:rsidP="00C062BE" w:rsidRDefault="00AA4825" w14:paraId="4CC7A9F8" w14:textId="1741B7DA">
+    <w:p w14:paraId="4CC7A9F8" w14:textId="1741B7DA" w:rsidR="000A1EAC" w:rsidRPr="00AA4825" w:rsidRDefault="00AA4825" w:rsidP="00C062BE">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA4825">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The meeting closed at </w:t>
       </w:r>
       <w:r w:rsidR="00324FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -25006,138 +24299,138 @@
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="001E7941">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>45a</w:t>
       </w:r>
       <w:r w:rsidR="00324FF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A1EAC" w:rsidP="00C062BE" w:rsidRDefault="000A1EAC" w14:paraId="31D1D96D" w14:textId="77777777">
+    <w:p w14:paraId="31D1D96D" w14:textId="77777777" w:rsidR="000A1EAC" w:rsidRDefault="000A1EAC" w:rsidP="00C062BE">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000A1EAC" w:rsidP="00C062BE" w:rsidRDefault="000A1EAC" w14:paraId="3A905B09" w14:textId="77777777">
+    <w:p w14:paraId="3A905B09" w14:textId="77777777" w:rsidR="000A1EAC" w:rsidRDefault="000A1EAC" w:rsidP="00C062BE">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000A1EAC" w:rsidP="00C062BE" w:rsidRDefault="000A1EAC" w14:paraId="7B891DEA" w14:textId="77777777">
+    <w:p w14:paraId="7B891DEA" w14:textId="77777777" w:rsidR="000A1EAC" w:rsidRDefault="000A1EAC" w:rsidP="00C062BE">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000A1EAC" w:rsidP="00C062BE" w:rsidRDefault="000A1EAC" w14:paraId="77FFB3EF" w14:textId="77777777">
+    <w:p w14:paraId="77FFB3EF" w14:textId="77777777" w:rsidR="000A1EAC" w:rsidRDefault="000A1EAC" w:rsidP="00C062BE">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00187BED" w:rsidR="00B72085" w:rsidP="00C062BE" w:rsidRDefault="00B72085" w14:paraId="0FBE62C4" w14:textId="77777777">
+    <w:p w14:paraId="0FBE62C4" w14:textId="77777777" w:rsidR="00B72085" w:rsidRPr="00187BED" w:rsidRDefault="00B72085" w:rsidP="00C062BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="975"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00187BED" w:rsidR="00B72085" w:rsidSect="0011258B">
+    <w:sectPr w:rsidR="00B72085" w:rsidRPr="00187BED" w:rsidSect="0011258B">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1701" w:right="900" w:bottom="270" w:left="990" w:header="851" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000468E6" w:rsidRDefault="000468E6" w14:paraId="1B96FA60" w14:textId="77777777">
+    <w:p w14:paraId="250CF9DE" w14:textId="77777777" w:rsidR="009C2924" w:rsidRDefault="009C2924">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000468E6" w:rsidRDefault="000468E6" w14:paraId="1F20B891" w14:textId="77777777">
+    <w:p w14:paraId="428D3449" w14:textId="77777777" w:rsidR="009C2924" w:rsidRDefault="009C2924">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="000468E6" w:rsidRDefault="000468E6" w14:paraId="781FC1E8" w14:textId="77777777"/>
+    <w:p w14:paraId="457BA26C" w14:textId="77777777" w:rsidR="009C2924" w:rsidRDefault="009C2924"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -25181,82 +24474,81 @@
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-900515509"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w:rsidR="00CA4A1D" w:rsidRDefault="00CA4A1D" w14:paraId="063D0BF1" w14:textId="659D5C91">
+          <w:p w14:paraId="063D0BF1" w14:textId="659D5C91" w:rsidR="00CA4A1D" w:rsidRDefault="00CA4A1D">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText>PAGE</w:instrText>
             </w:r>
             <w:r>
@@ -25306,170 +24598,98 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidRPr="004612A3" w:rsidR="0064631D" w:rsidP="004612A3" w:rsidRDefault="0064631D" w14:paraId="38CA9F16" w14:textId="278617AF">
+  <w:p w14:paraId="38CA9F16" w14:textId="278617AF" w:rsidR="0064631D" w:rsidRPr="004612A3" w:rsidRDefault="0064631D" w:rsidP="004612A3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000468E6" w:rsidRDefault="000468E6" w14:paraId="1CD86C05" w14:textId="77777777">
+    <w:p w14:paraId="04DCB1BE" w14:textId="77777777" w:rsidR="009C2924" w:rsidRDefault="009C2924">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000468E6" w:rsidRDefault="000468E6" w14:paraId="74672BDB" w14:textId="77777777">
+    <w:p w14:paraId="61E1F414" w14:textId="77777777" w:rsidR="009C2924" w:rsidRDefault="009C2924">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="000468E6" w:rsidRDefault="000468E6" w14:paraId="6D1334E5" w14:textId="77777777"/>
+    <w:p w14:paraId="0563BAA5" w14:textId="77777777" w:rsidR="009C2924" w:rsidRDefault="009C2924"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00CA4A1D" w:rsidRDefault="00DF6AE2" w14:paraId="63A316CC" w14:textId="0BC94063">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="63A316CC" w14:textId="706626AF" w:rsidR="00CA4A1D" w:rsidRDefault="00CA4A1D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...34 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidRPr="00682A9B" w:rsidR="0064631D" w:rsidP="0011258B" w:rsidRDefault="00DF6AE2" w14:paraId="26D7B6FF" w14:textId="4D55DC45">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="26D7B6FF" w14:textId="19E6F45F" w:rsidR="0064631D" w:rsidRPr="00682A9B" w:rsidRDefault="00980D71" w:rsidP="0011258B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...34 lines deleted...]
-    <w:r w:rsidR="00980D71">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4FD98731" wp14:editId="27A8E0FE">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>2361137</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>147320</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3297600" cy="795600"/>
           <wp:effectExtent l="0" t="0" r="0" b="5080"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="21220"/>
               <wp:lineTo x="21463" y="21220"/>
               <wp:lineTo x="21463" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
           <wp:docPr id="1579626974" name="Picture 1579626974" descr="C:\Users\su001508\Desktop\New logos Swansea Bay\Abertawe_Swansea NHS Health Board.jpg"/>
@@ -25506,11235 +24726,11197 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00CA4A1D" w:rsidRDefault="00DF6AE2" w14:paraId="442BB937" w14:textId="0ECC654C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="442BB937" w14:textId="10F3B4A7" w:rsidR="00CA4A1D" w:rsidRDefault="00CA4A1D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...34 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="010A1C3D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E7900136"/>
     <w:styleLink w:val="ImportedStyle2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="730"/>
         </w:tabs>
         <w:ind w:left="730" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1450"/>
         </w:tabs>
         <w:ind w:left="1450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2170"/>
         </w:tabs>
         <w:ind w:left="2170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2890"/>
         </w:tabs>
         <w:ind w:left="2890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3610"/>
         </w:tabs>
         <w:ind w:left="3610" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4330"/>
         </w:tabs>
         <w:ind w:left="4330" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5050"/>
         </w:tabs>
         <w:ind w:left="5050" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5770"/>
         </w:tabs>
         <w:ind w:left="5770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6490"/>
         </w:tabs>
         <w:ind w:left="6490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="029A6DA3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A0E034D0"/>
     <w:styleLink w:val="ImportedStyle12"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04F0238B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8AC06580"/>
     <w:styleLink w:val="ImportedStyle8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="731"/>
         </w:tabs>
         <w:ind w:left="731" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1451"/>
         </w:tabs>
         <w:ind w:left="1451" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2171"/>
         </w:tabs>
         <w:ind w:left="2171" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2891"/>
         </w:tabs>
         <w:ind w:left="2891" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3611"/>
         </w:tabs>
         <w:ind w:left="3611" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4331"/>
         </w:tabs>
         <w:ind w:left="4331" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5051"/>
         </w:tabs>
         <w:ind w:left="5051" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5771"/>
         </w:tabs>
         <w:ind w:left="5771" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6491"/>
         </w:tabs>
         <w:ind w:left="6491" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05537D70"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0DBA19D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07DB12ED"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="96747B74"/>
     <w:styleLink w:val="ImportedStyle17"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09B353EE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5782ADE6"/>
     <w:styleLink w:val="List0"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="714"/>
         </w:tabs>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12602471"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="82BA7EE4"/>
     <w:styleLink w:val="ImportedStyle4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="730"/>
         </w:tabs>
         <w:ind w:left="730" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1450"/>
         </w:tabs>
         <w:ind w:left="1450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2170"/>
         </w:tabs>
         <w:ind w:left="2170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2890"/>
         </w:tabs>
         <w:ind w:left="2890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3610"/>
         </w:tabs>
         <w:ind w:left="3610" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4330"/>
         </w:tabs>
         <w:ind w:left="4330" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5050"/>
         </w:tabs>
         <w:ind w:left="5050" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5770"/>
         </w:tabs>
         <w:ind w:left="5770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6490"/>
         </w:tabs>
         <w:ind w:left="6490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14BC2CA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="27EAB1CC"/>
     <w:lvl w:ilvl="0" w:tplc="9B56CC88">
       <w:start w:val="900"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22861A98"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E466B48A"/>
     <w:styleLink w:val="ImportedStyle6"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="268333A1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E6EA5EAA"/>
     <w:styleLink w:val="List41"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="759"/>
         </w:tabs>
         <w:ind w:left="759" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="291A180A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D2F6CB74"/>
     <w:styleLink w:val="List1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1043"/>
         </w:tabs>
         <w:ind w:left="1043" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="297C420D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D848BD98"/>
     <w:lvl w:ilvl="0" w:tplc="CE0E7E6E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3156754D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CC706732"/>
     <w:styleLink w:val="List31"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="480"/>
         </w:tabs>
         <w:ind w:left="480" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1450"/>
         </w:tabs>
         <w:ind w:left="1450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2170"/>
         </w:tabs>
         <w:ind w:left="2170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2890"/>
         </w:tabs>
         <w:ind w:left="2890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3610"/>
         </w:tabs>
         <w:ind w:left="3610" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4330"/>
         </w:tabs>
         <w:ind w:left="4330" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5050"/>
         </w:tabs>
         <w:ind w:left="5050" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5770"/>
         </w:tabs>
         <w:ind w:left="5770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6490"/>
         </w:tabs>
         <w:ind w:left="6490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="331C7AEC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0D9437EA"/>
     <w:styleLink w:val="ImportedStyle5"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34C64825"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C8D2BD9E"/>
     <w:styleLink w:val="ImportedStyle23"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="730"/>
         </w:tabs>
         <w:ind w:left="730" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1450"/>
         </w:tabs>
         <w:ind w:left="1450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2170"/>
         </w:tabs>
         <w:ind w:left="2170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2890"/>
         </w:tabs>
         <w:ind w:left="2890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3610"/>
         </w:tabs>
         <w:ind w:left="3610" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4330"/>
         </w:tabs>
         <w:ind w:left="4330" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5050"/>
         </w:tabs>
         <w:ind w:left="5050" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5770"/>
         </w:tabs>
         <w:ind w:left="5770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6490"/>
         </w:tabs>
         <w:ind w:left="6490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36F80301"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B2C0FCC6"/>
     <w:styleLink w:val="List21"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="386"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A197DEF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2C447178"/>
     <w:styleLink w:val="List10"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="618"/>
         </w:tabs>
         <w:ind w:left="618" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B531073"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7850F9F2"/>
     <w:styleLink w:val="ImportedStyle13"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C4C7A16"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CA7C9BA0"/>
     <w:styleLink w:val="List7"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="475"/>
         </w:tabs>
         <w:ind w:left="475" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="409C618C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EA7E96F2"/>
     <w:styleLink w:val="List9"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1043"/>
         </w:tabs>
         <w:ind w:left="1043" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42184F2D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="917006DA"/>
     <w:styleLink w:val="ImportedStyle11"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44CE6378"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A190C344"/>
     <w:styleLink w:val="List51"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="333"/>
         </w:tabs>
         <w:ind w:left="333" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1490"/>
         </w:tabs>
         <w:ind w:left="1490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2210"/>
         </w:tabs>
         <w:ind w:left="2210" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2930"/>
         </w:tabs>
         <w:ind w:left="2930" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3650"/>
         </w:tabs>
         <w:ind w:left="3650" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4370"/>
         </w:tabs>
         <w:ind w:left="4370" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5090"/>
         </w:tabs>
         <w:ind w:left="5090" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5810"/>
         </w:tabs>
         <w:ind w:left="5810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6530"/>
         </w:tabs>
         <w:ind w:left="6530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AAC603E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0A0A9E36"/>
     <w:styleLink w:val="List11"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="618"/>
         </w:tabs>
         <w:ind w:left="618" w:hanging="426"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CF0652A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7DB40AB0"/>
     <w:styleLink w:val="List8"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="476"/>
         </w:tabs>
         <w:ind w:left="476" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4ED15F85"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5824F9DE"/>
     <w:styleLink w:val="List12"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="714"/>
         </w:tabs>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F99677F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A4C21D48"/>
     <w:styleLink w:val="ImportedStyle21"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51347EA5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="87AC6E5A"/>
     <w:styleLink w:val="List6"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="480"/>
         </w:tabs>
         <w:ind w:left="480" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54D40A37"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FE827BDA"/>
     <w:styleLink w:val="ImportedStyle3"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="800"/>
         </w:tabs>
         <w:ind w:left="800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1520"/>
         </w:tabs>
         <w:ind w:left="1520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2240"/>
         </w:tabs>
         <w:ind w:left="2240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2960"/>
         </w:tabs>
         <w:ind w:left="2960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3680"/>
         </w:tabs>
         <w:ind w:left="3680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4400"/>
         </w:tabs>
         <w:ind w:left="4400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5120"/>
         </w:tabs>
         <w:ind w:left="5120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5840"/>
         </w:tabs>
         <w:ind w:left="5840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6560"/>
         </w:tabs>
         <w:ind w:left="6560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57BD34B2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8534BB8A"/>
     <w:styleLink w:val="ImportedStyle10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="583E0BC9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="90DE0F90"/>
     <w:styleLink w:val="ImportedStyle270"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A021430"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0F72D0CC"/>
     <w:styleLink w:val="ImportedStyle16"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DBA5463"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="469E66D4"/>
     <w:styleLink w:val="ImportedStyle27"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7584085E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B1FC8818"/>
     <w:lvl w:ilvl="0" w:tplc="9F10B70A">
       <w:start w:val="13"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77431088"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E690A14C"/>
     <w:styleLink w:val="ImportedStyle19"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="770"/>
         </w:tabs>
         <w:ind w:left="770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1490"/>
         </w:tabs>
         <w:ind w:left="1490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2210"/>
         </w:tabs>
         <w:ind w:left="2210" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2930"/>
         </w:tabs>
         <w:ind w:left="2930" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3650"/>
         </w:tabs>
         <w:ind w:left="3650" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4370"/>
         </w:tabs>
         <w:ind w:left="4370" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5090"/>
         </w:tabs>
         <w:ind w:left="5090" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5810"/>
         </w:tabs>
         <w:ind w:left="5810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6530"/>
         </w:tabs>
         <w:ind w:left="6530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77F70C2E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FC806280"/>
     <w:styleLink w:val="ImportedStyle1"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78EE0B98"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="05A00DB2"/>
     <w:styleLink w:val="ImportedStyle15"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79340316"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="01383FD8"/>
     <w:styleLink w:val="ImportedStyle14"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79CC4E70"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E848AE2E"/>
     <w:styleLink w:val="ImportedStyle160"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1290013540">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="736632300">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="337777461">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="38669495">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="705060106">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="482821611">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="911280533">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="543103300">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="904606818">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1980498674">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="2111777299">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1594163466">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="428546694">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="398215398">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="216550080">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1236088977">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="929242460">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="736821877">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1416631246">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="959216483">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="2010592887">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1260871068">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1001589780">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="2057007469">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1941139866">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="432479121">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1035273217">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="920480105">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1012802396">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="1768575427">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1436902088">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="2098364064">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="473841129">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="1552378135">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="2101943675">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="560866109">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="562910941">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="1362628201">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="37"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2052"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FE5E56"/>
     <w:rsid w:val="00001679"/>
     <w:rsid w:val="00002274"/>
     <w:rsid w:val="00002D5E"/>
     <w:rsid w:val="000034C0"/>
@@ -39263,50 +38445,51 @@
     <w:rsid w:val="009A5B69"/>
     <w:rsid w:val="009A7005"/>
     <w:rsid w:val="009A7304"/>
     <w:rsid w:val="009B06F9"/>
     <w:rsid w:val="009B12ED"/>
     <w:rsid w:val="009B1694"/>
     <w:rsid w:val="009B16B3"/>
     <w:rsid w:val="009B1BF5"/>
     <w:rsid w:val="009B1D3F"/>
     <w:rsid w:val="009B2307"/>
     <w:rsid w:val="009B2D21"/>
     <w:rsid w:val="009B3866"/>
     <w:rsid w:val="009B463B"/>
     <w:rsid w:val="009B4682"/>
     <w:rsid w:val="009B4B9A"/>
     <w:rsid w:val="009B56A3"/>
     <w:rsid w:val="009B655C"/>
     <w:rsid w:val="009B6B03"/>
     <w:rsid w:val="009B6C9A"/>
     <w:rsid w:val="009B6CEE"/>
     <w:rsid w:val="009B71CF"/>
     <w:rsid w:val="009B7428"/>
     <w:rsid w:val="009B74B0"/>
     <w:rsid w:val="009C2849"/>
     <w:rsid w:val="009C2877"/>
+    <w:rsid w:val="009C2924"/>
     <w:rsid w:val="009C2CB4"/>
     <w:rsid w:val="009C3503"/>
     <w:rsid w:val="009C4816"/>
     <w:rsid w:val="009C6080"/>
     <w:rsid w:val="009C6345"/>
     <w:rsid w:val="009C67A0"/>
     <w:rsid w:val="009C728B"/>
     <w:rsid w:val="009C75B9"/>
     <w:rsid w:val="009C7EAB"/>
     <w:rsid w:val="009D0FCA"/>
     <w:rsid w:val="009D1AD5"/>
     <w:rsid w:val="009D3C72"/>
     <w:rsid w:val="009D4005"/>
     <w:rsid w:val="009D453C"/>
     <w:rsid w:val="009D533D"/>
     <w:rsid w:val="009D5392"/>
     <w:rsid w:val="009D5691"/>
     <w:rsid w:val="009D6AFE"/>
     <w:rsid w:val="009D77C3"/>
     <w:rsid w:val="009D7E8E"/>
     <w:rsid w:val="009E02FA"/>
     <w:rsid w:val="009E0B8C"/>
     <w:rsid w:val="009E12C0"/>
     <w:rsid w:val="009E153F"/>
     <w:rsid w:val="009E1586"/>
@@ -40159,50 +39342,51 @@
     <w:rsid w:val="00D26DBE"/>
     <w:rsid w:val="00D270AD"/>
     <w:rsid w:val="00D271AC"/>
     <w:rsid w:val="00D27929"/>
     <w:rsid w:val="00D27C15"/>
     <w:rsid w:val="00D27F66"/>
     <w:rsid w:val="00D302ED"/>
     <w:rsid w:val="00D30487"/>
     <w:rsid w:val="00D30DBC"/>
     <w:rsid w:val="00D31983"/>
     <w:rsid w:val="00D32BCA"/>
     <w:rsid w:val="00D33BE2"/>
     <w:rsid w:val="00D33DD1"/>
     <w:rsid w:val="00D33DE6"/>
     <w:rsid w:val="00D34A4F"/>
     <w:rsid w:val="00D34AF1"/>
     <w:rsid w:val="00D34C50"/>
     <w:rsid w:val="00D3558A"/>
     <w:rsid w:val="00D360C1"/>
     <w:rsid w:val="00D36D29"/>
     <w:rsid w:val="00D36E27"/>
     <w:rsid w:val="00D36F7F"/>
     <w:rsid w:val="00D3752E"/>
     <w:rsid w:val="00D37856"/>
     <w:rsid w:val="00D37A90"/>
+    <w:rsid w:val="00D37E0D"/>
     <w:rsid w:val="00D405E2"/>
     <w:rsid w:val="00D40985"/>
     <w:rsid w:val="00D40BB2"/>
     <w:rsid w:val="00D4108D"/>
     <w:rsid w:val="00D42047"/>
     <w:rsid w:val="00D43436"/>
     <w:rsid w:val="00D439E5"/>
     <w:rsid w:val="00D448DB"/>
     <w:rsid w:val="00D45E12"/>
     <w:rsid w:val="00D47719"/>
     <w:rsid w:val="00D4779A"/>
     <w:rsid w:val="00D509FC"/>
     <w:rsid w:val="00D50A04"/>
     <w:rsid w:val="00D50A91"/>
     <w:rsid w:val="00D52EF5"/>
     <w:rsid w:val="00D53D27"/>
     <w:rsid w:val="00D54BBB"/>
     <w:rsid w:val="00D54CE1"/>
     <w:rsid w:val="00D55367"/>
     <w:rsid w:val="00D55897"/>
     <w:rsid w:val="00D565D3"/>
     <w:rsid w:val="00D57346"/>
     <w:rsid w:val="00D57444"/>
     <w:rsid w:val="00D60253"/>
     <w:rsid w:val="00D60849"/>
@@ -40431,50 +39615,51 @@
     <w:rsid w:val="00E41D21"/>
     <w:rsid w:val="00E41E8C"/>
     <w:rsid w:val="00E4247B"/>
     <w:rsid w:val="00E4259B"/>
     <w:rsid w:val="00E42D61"/>
     <w:rsid w:val="00E4478D"/>
     <w:rsid w:val="00E4578D"/>
     <w:rsid w:val="00E45892"/>
     <w:rsid w:val="00E458EF"/>
     <w:rsid w:val="00E45905"/>
     <w:rsid w:val="00E45FC3"/>
     <w:rsid w:val="00E46176"/>
     <w:rsid w:val="00E46370"/>
     <w:rsid w:val="00E473B0"/>
     <w:rsid w:val="00E479AC"/>
     <w:rsid w:val="00E5011C"/>
     <w:rsid w:val="00E504D5"/>
     <w:rsid w:val="00E506CD"/>
     <w:rsid w:val="00E509C2"/>
     <w:rsid w:val="00E51316"/>
     <w:rsid w:val="00E52421"/>
     <w:rsid w:val="00E536CA"/>
     <w:rsid w:val="00E55B5D"/>
     <w:rsid w:val="00E55F38"/>
     <w:rsid w:val="00E565CD"/>
+    <w:rsid w:val="00E56815"/>
     <w:rsid w:val="00E56C69"/>
     <w:rsid w:val="00E56D24"/>
     <w:rsid w:val="00E576B6"/>
     <w:rsid w:val="00E57780"/>
     <w:rsid w:val="00E57857"/>
     <w:rsid w:val="00E57D45"/>
     <w:rsid w:val="00E60C9F"/>
     <w:rsid w:val="00E60CB0"/>
     <w:rsid w:val="00E610BD"/>
     <w:rsid w:val="00E61DA2"/>
     <w:rsid w:val="00E6248C"/>
     <w:rsid w:val="00E62758"/>
     <w:rsid w:val="00E62B1B"/>
     <w:rsid w:val="00E62D49"/>
     <w:rsid w:val="00E63866"/>
     <w:rsid w:val="00E63F86"/>
     <w:rsid w:val="00E64092"/>
     <w:rsid w:val="00E64910"/>
     <w:rsid w:val="00E65EFF"/>
     <w:rsid w:val="00E65F5D"/>
     <w:rsid w:val="00E662FC"/>
     <w:rsid w:val="00E67137"/>
     <w:rsid w:val="00E6724C"/>
     <w:rsid w:val="00E6768A"/>
     <w:rsid w:val="00E67E97"/>
@@ -40960,152 +40145,152 @@
     <w:rsid w:val="25F509E2"/>
     <w:rsid w:val="2789F744"/>
     <w:rsid w:val="2928BEFF"/>
     <w:rsid w:val="470B0E81"/>
     <w:rsid w:val="52CBCE01"/>
     <w:rsid w:val="5DA04D71"/>
     <w:rsid w:val="7B303478"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2052"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1010A599"/>
   <w15:docId w15:val="{61DAFA04-4897-4BB0-87C0-BB63E1F10B30}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:bdr w:val="nil"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -41261,52 +40446,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -41364,907 +40549,907 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:rsid w:val="0011113B"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="008B5133"/>
     <w:pPr>
       <w:keepNext/>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EE503D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Body" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body">
     <w:name w:val="Body"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="Bulleted list,Dot pt,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,List Paragraph1,Bullet Points,MAIN CONTENT,Bullet 1,List Paragraph11,List Paragraph12,F5 List Paragraph,Colorful List - Accent 11,Bullet Style,L"/>
     <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle1" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle1">
     <w:name w:val="Imported Style 1"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyA" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyA">
     <w:name w:val="Body A"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle2" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle2">
     <w:name w:val="Imported Style 2"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle3" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle3">
     <w:name w:val="Imported Style 3"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle4" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle4">
     <w:name w:val="Imported Style 4"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle5" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle5">
     <w:name w:val="Imported Style 5"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle6" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle6">
     <w:name w:val="Imported Style 6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List0" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List0">
     <w:name w:val="List 0"/>
     <w:basedOn w:val="ImportedStyle6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="7"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List1" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List1">
     <w:name w:val="List 1"/>
     <w:basedOn w:val="ImportedStyle7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle7" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle7">
     <w:name w:val="Imported Style 7"/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List21" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List21">
     <w:name w:val="List 21"/>
     <w:basedOn w:val="ImportedStyle6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="9"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle8" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle8">
     <w:name w:val="Imported Style 8"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="10"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List31" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List31">
     <w:name w:val="List 31"/>
     <w:basedOn w:val="ImportedStyle9"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="11"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle9" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle9">
     <w:name w:val="Imported Style 9"/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle10" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle10">
     <w:name w:val="Imported Style 10"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="12"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle11" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle11">
     <w:name w:val="Imported Style 11"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle12" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle12">
     <w:name w:val="Imported Style 12"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle13" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle13">
     <w:name w:val="Imported Style 13"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="15"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle14" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle14">
     <w:name w:val="Imported Style 14"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="16"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle15" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle15">
     <w:name w:val="Imported Style 15"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="17"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle16" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle16">
     <w:name w:val="Imported Style 16"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="34"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle160" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle160">
     <w:name w:val="Imported Style 16.0"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="18"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle17" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle17">
     <w:name w:val="Imported Style 17"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="20"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List41" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List41">
     <w:name w:val="List 41"/>
     <w:basedOn w:val="ImportedStyle18"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="19"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle18" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle18">
     <w:name w:val="Imported Style 18"/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle19" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle19">
     <w:name w:val="Imported Style 19"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="21"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List51" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List51">
     <w:name w:val="List 51"/>
     <w:basedOn w:val="ImportedStyle20"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="22"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle20" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle20">
     <w:name w:val="Imported Style 20"/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle21" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle21">
     <w:name w:val="Imported Style 21"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="23"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List6" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List6">
     <w:name w:val="List 6"/>
     <w:basedOn w:val="ImportedStyle22"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="24"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle22" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle22">
     <w:name w:val="Imported Style 22"/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List7" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List7">
     <w:name w:val="List 7"/>
     <w:basedOn w:val="ImportedStyle22"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="25"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle23" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle23">
     <w:name w:val="Imported Style 23"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="26"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List8" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List8">
     <w:name w:val="List 8"/>
     <w:basedOn w:val="ImportedStyle24"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="27"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle24" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle24">
     <w:name w:val="Imported Style 24"/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List9" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List9">
     <w:name w:val="List 9"/>
     <w:basedOn w:val="ImportedStyle25"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="28"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle25" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle25">
     <w:name w:val="Imported Style 25"/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List10" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List10">
     <w:name w:val="List 10"/>
     <w:basedOn w:val="ImportedStyle26"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="29"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle26" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle26">
     <w:name w:val="Imported Style 26"/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle27" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle27">
     <w:name w:val="Imported Style 27"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="30"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List11" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List11">
     <w:name w:val="List 11"/>
     <w:basedOn w:val="ImportedStyle28"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="31"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle28" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle28">
     <w:name w:val="Imported Style 28"/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle270" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle270">
     <w:name w:val="Imported Style 27.0"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="32"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List12" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List12">
     <w:name w:val="List 12"/>
     <w:basedOn w:val="ImportedStyle29"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="33"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle29" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle29">
     <w:name w:val="Imported Style 29"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PlainTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F96AB2"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlainTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
     <w:name w:val="Plain Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="PlainText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F96AB2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="004A7AE9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004612A3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00633080"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00633080"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C41E8"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C41E8"/>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003C41E8"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C41E8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003C41E8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00B079A9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="questionvalue1" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="questionvalue1">
     <w:name w:val="questionvalue1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00F776DE"/>
     <w:rPr>
-      <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ListParagraphChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:aliases w:val="Bulleted list Char,Dot pt Char,No Spacing1 Char,List Paragraph Char Char Char Char,Indicator Text Char,Numbered Para 1 Char,List Paragraph1 Char,Bullet Points Char,MAIN CONTENT Char,Bullet 1 Char,List Paragraph11 Char,L Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="003422AC"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="003C67A6"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Table9" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Table9">
     <w:name w:val="Table9"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Table9Char"/>
     <w:qFormat/>
     <w:rsid w:val="00552729"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cstheme="minorBidi"/>
       <w:color w:val="253C61"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Table9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Table9Char">
     <w:name w:val="Table9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Table9"/>
     <w:rsid w:val="00552729"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cstheme="minorBidi"/>
       <w:color w:val="253C61"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008B5133"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FB3E2D"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E855AE"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00EE503D"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00AA50B4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="13118436">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="146018927">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -43735,59 +42920,60 @@
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2071880792">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -44020,56 +43206,74 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010001C022EFBB18C64ABE3B9933434D2554" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f943177ea8763000a8499e1c2226e28c">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="60b0568e-e574-4342-a9c0-c22c6fec6509" xmlns:ns3="fdfaf355-f7ae-47f3-8f93-739a60756710" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="88fda345858a4b69abf4f7695f2c7751" ns1:_="" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="60b0568e-e574-4342-a9c0-c22c6fec6509">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fdfaf355-f7ae-47f3-8f93-739a60756710" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010001C022EFBB18C64ABE3B9933434D2554" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2b64952811415c62d0d0df39f3d34ba2">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="60b0568e-e574-4342-a9c0-c22c6fec6509" xmlns:ns3="fdfaf355-f7ae-47f3-8f93-739a60756710" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b85015dbfa83b7beca0f1d5edc8036d9" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
     <xsd:import namespace="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -44247,122 +43451,129 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33C319E3-D844-4861-AE6F-62DC39A8A867}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43E32336-CE01-44E4-9A41-2C67DA10EE64}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
+    <ds:schemaRef ds:uri="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFD9A268-2970-4764-B172-31789FDB1B48}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
+    <ds:schemaRef ds:uri="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{472A8F8F-C124-4A18-A0A2-20E61F0232B9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>23</Pages>
+  <Words>6498</Words>
+  <Characters>37045</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>308</Lines>
+  <Paragraphs>86</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>ABM LHB</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>43457</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Wendy Penrhyn-Jones (ABM ULHB - Administration)</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Amelia Cole (Swansea Bay UHB - Corporate)</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2022-06-15T16:25:00.0000000Z</lastPrinted>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010001C022EFBB18C64ABE3B9933434D2554</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>13618400</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="docLang">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="docLang">
     <vt:lpwstr>en</vt:lpwstr>
   </property>
 </Properties>
 </file>