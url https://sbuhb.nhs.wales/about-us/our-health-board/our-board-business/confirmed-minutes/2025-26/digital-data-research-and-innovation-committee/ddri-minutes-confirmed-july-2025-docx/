--- v0 (2026-04-29)
+++ v1 (2026-07-30)
@@ -11,15586 +11,16058 @@
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00306909" w:rsidR="004A037B" w:rsidP="0018548C" w:rsidRDefault="00F244D5" w14:paraId="6251ED37" w14:textId="210E837A">
+    <w:p w14:paraId="6251ED37" w14:textId="210E837A" w:rsidR="004A037B" w:rsidRPr="00306909" w:rsidRDefault="00F244D5" w:rsidP="0018548C">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:ind w:right="2"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00306909">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00306909" w:rsidR="004A037B">
+      <w:r w:rsidR="004A037B" w:rsidRPr="00306909">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>wansea Bay University Health Board</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A53C4D" w:rsidP="3CCC267E" w:rsidRDefault="004A037B" w14:paraId="45C6B5BF" w14:textId="7F7CC8B4">
+    <w:p w14:paraId="45C6B5BF" w14:textId="7F7CC8B4" w:rsidR="00A53C4D" w:rsidRDefault="2ECFD865" w:rsidP="3CCC267E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3CCC267E" w:rsidR="2ECFD865">
+      <w:r w:rsidRPr="3CCC267E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>CONFIRMED</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A53C4D" w:rsidP="3CCC267E" w:rsidRDefault="004A037B" w14:paraId="015B77BB" w14:textId="60853695">
+    <w:p w14:paraId="015B77BB" w14:textId="60853695" w:rsidR="00A53C4D" w:rsidRDefault="004A037B" w:rsidP="3CCC267E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3CCC267E" w:rsidR="004A037B">
+      <w:r w:rsidRPr="3CCC267E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Minutes of </w:t>
       </w:r>
-      <w:r w:rsidRPr="3CCC267E" w:rsidR="00DF6946">
+      <w:r w:rsidR="00DF6946" w:rsidRPr="3CCC267E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="3CCC267E" w:rsidR="009910E0">
+      <w:r w:rsidR="009910E0" w:rsidRPr="3CCC267E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A53C4D" w:rsidR="004A037B" w:rsidP="00A53C4D" w:rsidRDefault="008C1E00" w14:paraId="7C064858" w14:textId="1B03F1AF">
+    <w:p w14:paraId="7C064858" w14:textId="1B03F1AF" w:rsidR="004A037B" w:rsidRPr="00A53C4D" w:rsidRDefault="008C1E00" w:rsidP="00A53C4D">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00277740">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Digital, Data, Research and Innovation Committee</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00277740" w:rsidR="004978F5" w:rsidP="00306909" w:rsidRDefault="47F7B8B0" w14:paraId="12FA9E2C" w14:textId="2AE16BDE">
+    <w:p w14:paraId="12FA9E2C" w14:textId="2AE16BDE" w:rsidR="004978F5" w:rsidRPr="00277740" w:rsidRDefault="47F7B8B0" w:rsidP="00306909">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6C66339A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>held on</w:t>
       </w:r>
-      <w:r w:rsidRPr="6C66339A" w:rsidR="034CB7C0">
+      <w:r w:rsidR="034CB7C0" w:rsidRPr="6C66339A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="6C66339A" w:rsidR="137217A2">
+      <w:r w:rsidR="137217A2" w:rsidRPr="6C66339A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="6C66339A" w:rsidR="30EF8812">
+      <w:r w:rsidR="30EF8812" w:rsidRPr="6C66339A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">0 July </w:t>
       </w:r>
-      <w:r w:rsidRPr="6C66339A" w:rsidR="04981B70">
+      <w:r w:rsidR="04981B70" w:rsidRPr="6C66339A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>2025</w:t>
       </w:r>
-      <w:r w:rsidRPr="6C66339A" w:rsidR="6D015D4E">
+      <w:r w:rsidR="6D015D4E" w:rsidRPr="6C66339A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> at </w:t>
       </w:r>
-      <w:r w:rsidRPr="6C66339A" w:rsidR="3509E6B0">
+      <w:r w:rsidR="3509E6B0" w:rsidRPr="6C66339A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>9.30am</w:t>
       </w:r>
       <w:r w:rsidR="001510E6">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A53C4D" w:rsidR="004978F5" w:rsidP="00306909" w:rsidRDefault="004978F5" w14:paraId="13C2420E" w14:textId="1BE343DA">
+    <w:p w14:paraId="13C2420E" w14:textId="1BE343DA" w:rsidR="004978F5" w:rsidRPr="00A53C4D" w:rsidRDefault="004978F5" w:rsidP="00306909">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A53C4D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Via TEAMS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC1D54" w:rsidR="002A7861" w:rsidP="00306909" w:rsidRDefault="002A7861" w14:paraId="7BA6EA37" w14:textId="77777777">
+    <w:p w14:paraId="7BA6EA37" w14:textId="77777777" w:rsidR="002A7861" w:rsidRPr="00DC1D54" w:rsidRDefault="002A7861" w:rsidP="00306909">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11194" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="7797"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="6C66339A" w14:paraId="4D9150A4" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="4D9150A4" w14:textId="77777777" w:rsidTr="6C66339A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11194" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="000565D6" w:rsidP="00DC1D54" w:rsidRDefault="000565D6" w14:paraId="4C8CB890" w14:textId="77777777">
+          <w:p w14:paraId="4C8CB890" w14:textId="77777777" w:rsidR="000565D6" w:rsidRPr="00277740" w:rsidRDefault="000565D6" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>Present:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="6C66339A" w14:paraId="7CCB8F2E" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="7CCB8F2E" w14:textId="77777777" w:rsidTr="6C66339A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="1A70E6FF" w14:textId="5B156371">
+          <w:p w14:paraId="1A70E6FF" w14:textId="5B156371" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Andrew Griffiths </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="785A91E2" w14:textId="5E94CA61">
+          <w:p w14:paraId="785A91E2" w14:textId="5E94CA61" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>(AG)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="459B95B8" w14:textId="0EE48DA8">
+          <w:p w14:paraId="459B95B8" w14:textId="0EE48DA8" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Independent Member</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="00B47A70">
+            <w:r w:rsidR="00B47A70" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="00B47A70">
-[...2 lines deleted...]
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:r w:rsidR="00B47A70" w:rsidRPr="00277740">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>(in the Chair)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="6C66339A" w14:paraId="3C697433" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="3C697433" w14:textId="77777777" w:rsidTr="6C66339A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="00B47A70" w:rsidP="00DC1D54" w:rsidRDefault="00B47A70" w14:paraId="112F7751" w14:textId="3F0E5C3F">
+          <w:p w14:paraId="112F7751" w14:textId="3F0E5C3F" w:rsidR="00B47A70" w:rsidRPr="00277740" w:rsidRDefault="00B47A70" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Jean Church</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="00B47A70" w:rsidP="00DC1D54" w:rsidRDefault="00B47A70" w14:paraId="650114AC" w14:textId="02535981">
+          <w:p w14:paraId="650114AC" w14:textId="02535981" w:rsidR="00B47A70" w:rsidRPr="00277740" w:rsidRDefault="00B47A70" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">(JC) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="00B47A70" w:rsidP="00DC1D54" w:rsidRDefault="00B47A70" w14:paraId="7582F7CD" w14:textId="28E5C742">
+          <w:p w14:paraId="7582F7CD" w14:textId="28E5C742" w:rsidR="00B47A70" w:rsidRPr="00277740" w:rsidRDefault="00B47A70" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Independent Member </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="510CB3EC" w:rsidTr="6C66339A" w14:paraId="349F8414" w14:textId="77777777">
+      <w:tr w:rsidR="510CB3EC" w14:paraId="349F8414" w14:textId="77777777" w:rsidTr="6C66339A">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="18E390BE" w:rsidP="510CB3EC" w:rsidRDefault="18E390BE" w14:paraId="3BDB6745" w14:textId="40A7FE62">
+          <w:p w14:paraId="3BDB6745" w14:textId="40A7FE62" w:rsidR="18E390BE" w:rsidRDefault="18E390BE" w:rsidP="510CB3EC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Keith Lloyd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="18E390BE" w:rsidP="510CB3EC" w:rsidRDefault="18E390BE" w14:paraId="1DE1F5FC" w14:textId="50034248">
+          <w:p w14:paraId="1DE1F5FC" w14:textId="50034248" w:rsidR="18E390BE" w:rsidRDefault="18E390BE" w:rsidP="510CB3EC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>(KL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="18E390BE" w:rsidP="510CB3EC" w:rsidRDefault="18E390BE" w14:paraId="5C06F2D4" w14:textId="3CBB67B4">
+          <w:p w14:paraId="5C06F2D4" w14:textId="3CBB67B4" w:rsidR="18E390BE" w:rsidRDefault="18E390BE" w:rsidP="510CB3EC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Independent Member</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="004046AE" w:rsidTr="6C66339A" w14:paraId="4683D943" w14:textId="77777777">
+      <w:tr w:rsidR="004046AE" w:rsidRPr="003C5225" w14:paraId="4683D943" w14:textId="77777777" w:rsidTr="6C66339A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="004046AE" w:rsidP="00DC1D54" w:rsidRDefault="004046AE" w14:paraId="43B4AA81" w14:textId="0AC566F7">
+          <w:p w14:paraId="43B4AA81" w14:textId="0AC566F7" w:rsidR="004046AE" w:rsidRPr="00277740" w:rsidRDefault="004046AE" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Nuria Zolle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="004046AE" w:rsidP="00DC1D54" w:rsidRDefault="004046AE" w14:paraId="04FDEE9C" w14:textId="10066BD5">
+          <w:p w14:paraId="04FDEE9C" w14:textId="10066BD5" w:rsidR="004046AE" w:rsidRPr="00277740" w:rsidRDefault="004046AE" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>(NZ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="004046AE" w:rsidP="00DC1D54" w:rsidRDefault="004046AE" w14:paraId="1CB77EB0" w14:textId="115E9A2C">
+          <w:p w14:paraId="1CB77EB0" w14:textId="115E9A2C" w:rsidR="004046AE" w:rsidRPr="00277740" w:rsidRDefault="004046AE" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>Independent Member</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="6C66339A" w14:paraId="148E9491" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="148E9491" w14:textId="77777777" w:rsidTr="6C66339A">
         <w:trPr>
           <w:trHeight w:val="345"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11194" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007A06F1" w:rsidP="00DC1D54" w:rsidRDefault="007A06F1" w14:paraId="2A839241" w14:textId="7666AF51">
+          <w:p w14:paraId="2A839241" w14:textId="7666AF51" w:rsidR="007A06F1" w:rsidRPr="00277740" w:rsidRDefault="007A06F1" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>In Attendance:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="6C66339A" w14:paraId="18148D76" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="18148D76" w14:textId="77777777" w:rsidTr="6C66339A">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="38AF3990" w14:textId="51DE0FD0">
+          <w:p w14:paraId="38AF3990" w14:textId="51DE0FD0" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Amelia Cole </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="35401837" w14:textId="4F117D6C">
+          <w:p w14:paraId="35401837" w14:textId="4F117D6C" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>(AC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="76EDB3B8" w14:textId="657562FA">
+          <w:p w14:paraId="76EDB3B8" w14:textId="657562FA" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Corporate Governance Officer </w:t>
             </w:r>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>(Note taker)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="6C66339A" w14:paraId="245FE0B5" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="245FE0B5" w14:textId="77777777" w:rsidTr="6C66339A">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="6783A5D5" w14:textId="14511B0A">
+          <w:p w14:paraId="6783A5D5" w14:textId="14511B0A" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Richard Evans</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="407DBE89" w14:textId="06870303">
+          <w:p w14:paraId="407DBE89" w14:textId="06870303" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">(RE) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="330365A9" w14:textId="048B3C4C">
+          <w:p w14:paraId="330365A9" w14:textId="048B3C4C" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Executive Medical Director </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="6C66339A" w14:paraId="5900FAC9" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="5900FAC9" w14:textId="77777777" w:rsidTr="6C66339A">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="11CAD3AA" w14:textId="6A5FAA54">
+          <w:p w14:paraId="11CAD3AA" w14:textId="6A5FAA54" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Matt John </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="2D26DEA6" w14:textId="731637D2">
+          <w:p w14:paraId="2D26DEA6" w14:textId="731637D2" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">(MJ) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="6C66339A" w:rsidRDefault="1FE6B7D6" w14:paraId="4738617E" w14:textId="308C8C54">
+          <w:p w14:paraId="4738617E" w14:textId="308C8C54" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="1FE6B7D6" w:rsidP="6C66339A">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Director of Digital </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="6486727D">
+            <w:r w:rsidR="6486727D" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(For item 63/25)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="6C66339A" w14:paraId="087ED7A7" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="087ED7A7" w14:textId="77777777" w:rsidTr="6C66339A">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="15A1CCF6" w14:textId="0E629D5A">
+          <w:p w14:paraId="15A1CCF6" w14:textId="0E629D5A" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Rachel Levi </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="7B40A7F8" w14:textId="783B2B9C">
+          <w:p w14:paraId="7B40A7F8" w14:textId="783B2B9C" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">(RL) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="7A78D48B" w14:textId="1104ED12">
+          <w:p w14:paraId="7A78D48B" w14:textId="1104ED12" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>Interim Head of Digital Applications</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="510CB3EC" w:rsidTr="6C66339A" w14:paraId="408669DA" w14:textId="77777777">
+      <w:tr w:rsidR="510CB3EC" w14:paraId="408669DA" w14:textId="77777777" w:rsidTr="6C66339A">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="2F35BE5E" w:rsidP="510CB3EC" w:rsidRDefault="2F35BE5E" w14:paraId="0A76F7E9" w14:textId="3434CD9A">
+          <w:p w14:paraId="0A76F7E9" w14:textId="3434CD9A" w:rsidR="2F35BE5E" w:rsidRDefault="2F35BE5E" w:rsidP="510CB3EC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Osian Lloyd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="2F35BE5E" w:rsidP="510CB3EC" w:rsidRDefault="2F35BE5E" w14:paraId="02F98EBB" w14:textId="585A4EA8">
+          <w:p w14:paraId="02F98EBB" w14:textId="585A4EA8" w:rsidR="2F35BE5E" w:rsidRDefault="2F35BE5E" w:rsidP="510CB3EC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>(OL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="2F35BE5E" w:rsidP="510CB3EC" w:rsidRDefault="2F35BE5E" w14:paraId="6017E486" w14:textId="28E03D04">
+          <w:p w14:paraId="6017E486" w14:textId="28E03D04" w:rsidR="2F35BE5E" w:rsidRDefault="2F35BE5E" w:rsidP="510CB3EC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Head of Internal Audit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="6C66339A" w14:paraId="0F0BBA16" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="0F0BBA16" w14:textId="77777777" w:rsidTr="6C66339A">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="07C90B91" w14:textId="3B00EE3C">
+          <w:p w14:paraId="07C90B91" w14:textId="3B00EE3C" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Lee Morgan </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="46CD606A" w14:textId="2DC0543B">
+          <w:p w14:paraId="46CD606A" w14:textId="2DC0543B" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">(LM)  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="6C66339A" w:rsidRDefault="1FE6B7D6" w14:paraId="4FF898D3" w14:textId="2079CDB4">
+          <w:p w14:paraId="4FF898D3" w14:textId="2079CDB4" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="1FE6B7D6" w:rsidP="6C66339A">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>Assistant Director of Digital Intelligence</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="13830F6E">
-[...2 lines deleted...]
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:r w:rsidR="13830F6E" w:rsidRPr="00277740">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="13830F6E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidR="13830F6E" w:rsidRPr="6C66339A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>(For item 66/25)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="6C66339A" w14:paraId="0C0DC6CD" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="0C0DC6CD" w14:textId="77777777" w:rsidTr="6C66339A">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="4FEE92E4" w14:textId="23C5A19D">
+          <w:p w14:paraId="4FEE92E4" w14:textId="23C5A19D" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>Carl Mustard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="009C3503" w14:paraId="0E8617D0" w14:textId="6E2D5174">
+          <w:p w14:paraId="0E8617D0" w14:textId="6E2D5174" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="009C3503" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>(CM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="6C66339A" w:rsidRDefault="1FE6B7D6" w14:paraId="494C3804" w14:textId="7B9A31D8">
+          <w:p w14:paraId="494C3804" w14:textId="7B9A31D8" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="1FE6B7D6" w:rsidP="6C66339A">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Assistant Director of Digital Technology </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="04386EC3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidR="04386EC3" w:rsidRPr="6C66339A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>(For item 65/25</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="59251D48">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidR="59251D48" w:rsidRPr="6C66339A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>, 69/25</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="04386EC3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidR="04386EC3" w:rsidRPr="6C66339A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6C66339A" w:rsidTr="6C66339A" w14:paraId="2CA3FD8D" w14:textId="77777777">
+      <w:tr w:rsidR="6C66339A" w14:paraId="2CA3FD8D" w14:textId="77777777" w:rsidTr="6C66339A">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="5F287CC5" w:rsidP="6C66339A" w:rsidRDefault="5F287CC5" w14:paraId="76768EEA" w14:textId="7BC83510">
+          <w:p w14:paraId="76768EEA" w14:textId="7BC83510" w:rsidR="5F287CC5" w:rsidRDefault="5F287CC5" w:rsidP="6C66339A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Jennifer Nagle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="5F287CC5" w:rsidP="6C66339A" w:rsidRDefault="5F287CC5" w14:paraId="24C8155A" w14:textId="0B9F22F3">
+          <w:p w14:paraId="24C8155A" w14:textId="0B9F22F3" w:rsidR="5F287CC5" w:rsidRDefault="5F287CC5" w:rsidP="6C66339A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>(JN)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="5F287CC5" w:rsidP="6C66339A" w:rsidRDefault="5F287CC5" w14:paraId="7587E309" w14:textId="0464B379">
+          <w:p w14:paraId="7587E309" w14:textId="0464B379" w:rsidR="5F287CC5" w:rsidRDefault="5F287CC5" w:rsidP="6C66339A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Head of Health Records and Clinical Coding </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="6C66339A" w14:paraId="78065162" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="78065162" w14:textId="77777777" w:rsidTr="6C66339A">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="005C04AE" w:rsidP="00DC1D54" w:rsidRDefault="005C04AE" w14:paraId="418433C6" w14:textId="4DAAE0BA">
+          <w:p w14:paraId="418433C6" w14:textId="4DAAE0BA" w:rsidR="005C04AE" w:rsidRPr="00277740" w:rsidRDefault="005C04AE" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Deirdre Roberts </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="005C04AE" w:rsidP="00DC1D54" w:rsidRDefault="005C04AE" w14:paraId="07C3013C" w14:textId="2F7C18D0">
+          <w:p w14:paraId="07C3013C" w14:textId="2F7C18D0" w:rsidR="005C04AE" w:rsidRPr="00277740" w:rsidRDefault="005C04AE" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>(DR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="005C04AE" w:rsidP="6C66339A" w:rsidRDefault="04981B70" w14:paraId="5F130727" w14:textId="4A3A041C">
+          <w:p w14:paraId="5F130727" w14:textId="4A3A041C" w:rsidR="005C04AE" w:rsidRPr="00277740" w:rsidRDefault="04981B70" w:rsidP="6C66339A">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>Assistant Director of Digital Transformation</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="54B71F96">
-[...2 lines deleted...]
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:r w:rsidR="54B71F96" w:rsidRPr="00277740">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD633B" w:rsidR="54B71F96">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidR="54B71F96" w:rsidRPr="00DD633B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>(For item 71/25)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="6C66339A" w14:paraId="58A9937A" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="58A9937A" w14:textId="77777777" w:rsidTr="6C66339A">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="005C04AE" w14:paraId="256D2439" w14:textId="28E1399D">
+          <w:p w14:paraId="256D2439" w14:textId="28E1399D" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="005C04AE" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>Jemma Ro</w:t>
             </w:r>
             <w:r w:rsidR="008C2F23">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>gers</w:t>
             </w:r>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="005C04AE" w14:paraId="67136FDA" w14:textId="708D54DD">
+          <w:p w14:paraId="67136FDA" w14:textId="708D54DD" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="005C04AE" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>(JR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="6C66339A" w:rsidRDefault="04981B70" w14:paraId="6FB6F388" w14:textId="3EA971AC">
+          <w:p w14:paraId="6FB6F388" w14:textId="3EA971AC" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="04981B70" w:rsidP="6C66339A">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Research and Development Manager </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6C66339A" w:rsidTr="6C66339A" w14:paraId="27653DE3" w14:textId="77777777">
+      <w:tr w:rsidR="6C66339A" w14:paraId="27653DE3" w14:textId="77777777" w:rsidTr="6C66339A">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="45840456" w:rsidP="6C66339A" w:rsidRDefault="45840456" w14:paraId="1BFBAC89" w14:textId="674F8AA7">
+          <w:p w14:paraId="1BFBAC89" w14:textId="674F8AA7" w:rsidR="45840456" w:rsidRDefault="45840456" w:rsidP="6C66339A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Neil Thomas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="45840456" w:rsidP="6C66339A" w:rsidRDefault="45840456" w14:paraId="730D8BE4" w14:textId="185D5F4D">
+          <w:p w14:paraId="730D8BE4" w14:textId="185D5F4D" w:rsidR="45840456" w:rsidRDefault="45840456" w:rsidP="6C66339A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>(NT)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="45840456" w:rsidP="6C66339A" w:rsidRDefault="45840456" w14:paraId="103898DA" w14:textId="619E7D7C">
+          <w:p w14:paraId="103898DA" w14:textId="619E7D7C" w:rsidR="45840456" w:rsidRDefault="45840456" w:rsidP="6C66339A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Assistant Head of Risk and Assurance </w:t>
             </w:r>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(For item 62/25)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6C66339A" w:rsidTr="6C66339A" w14:paraId="1C72319C" w14:textId="77777777">
+      <w:tr w:rsidR="6C66339A" w14:paraId="1C72319C" w14:textId="77777777" w:rsidTr="6C66339A">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="6C66339A" w:rsidP="6C66339A" w:rsidRDefault="6C66339A" w14:paraId="786B7941" w14:textId="449C88B0">
+          <w:p w14:paraId="786B7941" w14:textId="449C88B0" w:rsidR="6C66339A" w:rsidRDefault="6C66339A" w:rsidP="6C66339A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Melanie Walker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="6C66339A" w:rsidP="6C66339A" w:rsidRDefault="6C66339A" w14:paraId="634F4FE3" w14:textId="785D3F72">
+          <w:p w14:paraId="634F4FE3" w14:textId="785D3F72" w:rsidR="6C66339A" w:rsidRDefault="6C66339A" w:rsidP="6C66339A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>(MW)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="6C66339A" w:rsidP="6C66339A" w:rsidRDefault="6C66339A" w14:paraId="3EBB4E0F" w14:textId="6879E7CD">
+          <w:p w14:paraId="3EBB4E0F" w14:textId="6879E7CD" w:rsidR="6C66339A" w:rsidRDefault="6C66339A" w:rsidP="6C66339A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>External Reviewer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="008C2F23" w:rsidTr="6C66339A" w14:paraId="3FD44269" w14:textId="77777777">
+      <w:tr w:rsidR="008C2F23" w:rsidRPr="003C5225" w14:paraId="3FD44269" w14:textId="77777777" w:rsidTr="6C66339A">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="008C2F23" w:rsidP="00DC1D54" w:rsidRDefault="008C2F23" w14:paraId="5AAFF458" w14:textId="089DFAEA">
+          <w:p w14:paraId="5AAFF458" w14:textId="089DFAEA" w:rsidR="008C2F23" w:rsidRPr="00277740" w:rsidRDefault="008C2F23" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Gareth Westlake </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="008C2F23" w:rsidP="00DC1D54" w:rsidRDefault="008C2F23" w14:paraId="2B3DBC32" w14:textId="553BC0B8">
+          <w:p w14:paraId="2B3DBC32" w14:textId="553BC0B8" w:rsidR="008C2F23" w:rsidRPr="00277740" w:rsidRDefault="008C2F23" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">(GW) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="008C2F23" w:rsidP="6C66339A" w:rsidRDefault="2D43D7C6" w14:paraId="7A69970A" w14:textId="491F12A3">
+          <w:p w14:paraId="7A69970A" w14:textId="491F12A3" w:rsidR="008C2F23" w:rsidRPr="00277740" w:rsidRDefault="2D43D7C6" w:rsidP="6C66339A">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Assistant Director of Digital Services </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="27343B3B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidR="27343B3B" w:rsidRPr="6C66339A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>(For item 64/25)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD633B" w:rsidR="3E04E923">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidR="3E04E923" w:rsidRPr="00DD633B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="6C66339A" w14:paraId="3C3E625C" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="3C3E625C" w14:textId="77777777" w:rsidTr="6C66339A">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="005C04AE" w14:paraId="0642C12F" w14:textId="37E5ADC4">
+          <w:p w14:paraId="0642C12F" w14:textId="37E5ADC4" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="005C04AE" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Liz Wonnacott </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="00DC1D54" w:rsidRDefault="005C04AE" w14:paraId="49F9D6E7" w14:textId="312F49AD">
+          <w:p w14:paraId="49F9D6E7" w14:textId="312F49AD" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="005C04AE" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>(LW)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009C3503" w:rsidP="6C66339A" w:rsidRDefault="04981B70" w14:paraId="10B649EA" w14:textId="39F89AE9">
+          <w:p w14:paraId="10B649EA" w14:textId="39F89AE9" w:rsidR="009C3503" w:rsidRPr="00277740" w:rsidRDefault="04981B70" w:rsidP="6C66339A">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Head of Service </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="0D190E66">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidR="0D190E66" w:rsidRPr="6C66339A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>(For item 68/25)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00FC598B" w:rsidR="00D25BB8" w:rsidP="00DC1D54" w:rsidRDefault="00D25BB8" w14:paraId="306B20B1" w14:textId="77777777">
+    <w:p w14:paraId="306B20B1" w14:textId="77777777" w:rsidR="00D25BB8" w:rsidRPr="00FC598B" w:rsidRDefault="00D25BB8" w:rsidP="00DC1D54">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC598B" w:rsidP="00F22642" w:rsidRDefault="00FC598B" w14:paraId="1B02D43B" w14:textId="77777777">
+    <w:p w14:paraId="1B02D43B" w14:textId="77777777" w:rsidR="00FC598B" w:rsidRDefault="00FC598B" w:rsidP="00F22642">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11194" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="7797"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00277740" w:rsidR="00FC598B" w:rsidTr="006A1C1C" w14:paraId="385AF507" w14:textId="77777777">
+      <w:tr w:rsidR="00FC598B" w:rsidRPr="00277740" w14:paraId="385AF507" w14:textId="77777777" w:rsidTr="006A1C1C">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11194" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="00FC598B" w:rsidP="006A1C1C" w:rsidRDefault="00FC598B" w14:paraId="487129BC" w14:textId="77777777">
+          <w:p w14:paraId="487129BC" w14:textId="77777777" w:rsidR="00FC598B" w:rsidRPr="00277740" w:rsidRDefault="00FC598B" w:rsidP="006A1C1C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>Apologies:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00277740" w:rsidR="00FC598B" w:rsidTr="006A1C1C" w14:paraId="5FF867FA" w14:textId="77777777">
+      <w:tr w:rsidR="00FC598B" w:rsidRPr="00277740" w14:paraId="5FF867FA" w14:textId="77777777" w:rsidTr="006A1C1C">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="00FC598B" w:rsidP="006A1C1C" w:rsidRDefault="00FC598B" w14:paraId="1476DE52" w14:textId="77777777">
+          <w:p w14:paraId="1476DE52" w14:textId="77777777" w:rsidR="00FC598B" w:rsidRPr="00277740" w:rsidRDefault="00FC598B" w:rsidP="006A1C1C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Hazel Lloyd </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="00FC598B" w:rsidP="006A1C1C" w:rsidRDefault="00FC598B" w14:paraId="2F3B9BEC" w14:textId="77777777">
+          <w:p w14:paraId="2F3B9BEC" w14:textId="77777777" w:rsidR="00FC598B" w:rsidRPr="00277740" w:rsidRDefault="00FC598B" w:rsidP="006A1C1C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>(HL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="00FC598B" w:rsidP="006A1C1C" w:rsidRDefault="00FC598B" w14:paraId="1CD9860D" w14:textId="77777777">
+          <w:p w14:paraId="1CD9860D" w14:textId="77777777" w:rsidR="00FC598B" w:rsidRPr="00277740" w:rsidRDefault="00FC598B" w:rsidP="006A1C1C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Director of Corporate Governance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00277740" w:rsidR="00FC598B" w:rsidTr="006A1C1C" w14:paraId="21AFAAC0" w14:textId="77777777">
+      <w:tr w:rsidR="00FC598B" w:rsidRPr="00277740" w14:paraId="21AFAAC0" w14:textId="77777777" w:rsidTr="006A1C1C">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="00FC598B" w:rsidP="006A1C1C" w:rsidRDefault="00FC598B" w14:paraId="57B9D80E" w14:textId="77777777">
+          <w:p w14:paraId="57B9D80E" w14:textId="77777777" w:rsidR="00FC598B" w:rsidRPr="00277740" w:rsidRDefault="00FC598B" w:rsidP="006A1C1C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Heidi Maggs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="00FC598B" w:rsidP="006A1C1C" w:rsidRDefault="00FC598B" w14:paraId="0FA2830E" w14:textId="77777777">
+          <w:p w14:paraId="0FA2830E" w14:textId="77777777" w:rsidR="00FC598B" w:rsidRPr="00277740" w:rsidRDefault="00FC598B" w:rsidP="006A1C1C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">(HM) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="00FC598B" w:rsidP="006A1C1C" w:rsidRDefault="00FC598B" w14:paraId="688A6E20" w14:textId="77777777">
+          <w:p w14:paraId="688A6E20" w14:textId="77777777" w:rsidR="00FC598B" w:rsidRPr="00277740" w:rsidRDefault="00FC598B" w:rsidP="006A1C1C">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Lead Service Manager </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FC598B" w:rsidP="00F22642" w:rsidRDefault="00FC598B" w14:paraId="1BB9F823" w14:textId="77777777">
+    <w:p w14:paraId="1BB9F823" w14:textId="77777777" w:rsidR="00FC598B" w:rsidRDefault="00FC598B" w:rsidP="00F22642">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC598B" w:rsidP="00F22642" w:rsidRDefault="00FC598B" w14:paraId="480249A6" w14:textId="77777777">
+    <w:p w14:paraId="480249A6" w14:textId="77777777" w:rsidR="00FC598B" w:rsidRDefault="00FC598B" w:rsidP="00F22642">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC598B" w:rsidP="00F22642" w:rsidRDefault="00FC598B" w14:paraId="422A3F14" w14:textId="77777777">
+    <w:p w14:paraId="422A3F14" w14:textId="77777777" w:rsidR="00FC598B" w:rsidRDefault="00FC598B" w:rsidP="00F22642">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC598B" w:rsidP="00F22642" w:rsidRDefault="00FC598B" w14:paraId="6F74E0F1" w14:textId="77777777">
+    <w:p w14:paraId="6F74E0F1" w14:textId="77777777" w:rsidR="00FC598B" w:rsidRDefault="00FC598B" w:rsidP="00F22642">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC598B" w:rsidP="00F22642" w:rsidRDefault="00FC598B" w14:paraId="31DDAD96" w14:textId="77777777">
+    <w:p w14:paraId="31DDAD96" w14:textId="77777777" w:rsidR="00FC598B" w:rsidRDefault="00FC598B" w:rsidP="00F22642">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC598B" w:rsidP="00F22642" w:rsidRDefault="00FC598B" w14:paraId="16C87797" w14:textId="77777777">
+    <w:p w14:paraId="16C87797" w14:textId="77777777" w:rsidR="00FC598B" w:rsidRDefault="00FC598B" w:rsidP="00F22642">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC598B" w:rsidP="00F22642" w:rsidRDefault="00FC598B" w14:paraId="636DAD1E" w14:textId="77777777">
+    <w:p w14:paraId="636DAD1E" w14:textId="77777777" w:rsidR="00FC598B" w:rsidRDefault="00FC598B" w:rsidP="00F22642">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC598B" w:rsidP="00F22642" w:rsidRDefault="00FC598B" w14:paraId="2072F04D" w14:textId="77777777">
+    <w:p w14:paraId="2072F04D" w14:textId="77777777" w:rsidR="00FC598B" w:rsidRDefault="00FC598B" w:rsidP="00F22642">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC598B" w:rsidP="00F22642" w:rsidRDefault="00FC598B" w14:paraId="7226696A" w14:textId="77777777">
+    <w:p w14:paraId="7226696A" w14:textId="77777777" w:rsidR="00FC598B" w:rsidRDefault="00FC598B" w:rsidP="00F22642">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000A1EAC" w:rsidP="00FC598B" w:rsidRDefault="00D25BB8" w14:paraId="58F168EC" w14:textId="46E850FE">
+    <w:p w14:paraId="58F168EC" w14:textId="46E850FE" w:rsidR="000A1EAC" w:rsidRDefault="00D25BB8" w:rsidP="00FC598B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC1D54">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The meeting commenced </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC1D54" w:rsidR="00CF3D4C">
+      <w:r w:rsidR="00CF3D4C" w:rsidRPr="00DC1D54">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">at </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC1D54" w:rsidR="008C1E00">
+      <w:r w:rsidR="008C1E00" w:rsidRPr="00DC1D54">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>9.30am</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC1D54" w:rsidR="0011258B" w:rsidP="0011258B" w:rsidRDefault="0011258B" w14:paraId="7814FEE8" w14:textId="77777777">
+    <w:p w14:paraId="7814FEE8" w14:textId="77777777" w:rsidR="0011258B" w:rsidRPr="00DC1D54" w:rsidRDefault="0011258B" w:rsidP="0011258B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11057" w:type="dxa"/>
         <w:tblInd w:w="-289" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1695"/>
         <w:gridCol w:w="9362"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="62116C9D" w14:paraId="46ED2533" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="46ED2533" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent5" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="000A1EAC" w:rsidP="00DC1D54" w:rsidRDefault="000A1EAC" w14:paraId="2C41079A" w14:textId="77777777">
+          <w:p w14:paraId="2C41079A" w14:textId="77777777" w:rsidR="000A1EAC" w:rsidRPr="00277740" w:rsidRDefault="000A1EAC" w:rsidP="00DC1D54">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011258B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Minute No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent5" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="000A1EAC" w:rsidP="0065088D" w:rsidRDefault="0011258B" w14:paraId="55CD7ACE" w14:textId="612BA871">
+          <w:p w14:paraId="55CD7ACE" w14:textId="612BA871" w:rsidR="000A1EAC" w:rsidRPr="00277740" w:rsidRDefault="0011258B" w:rsidP="0065088D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011258B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Agenda Item</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="62116C9D" w14:paraId="594300F3" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="594300F3" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11057" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent5" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="00F07A23" w:rsidP="00F22642" w:rsidRDefault="00F07A23" w14:paraId="170C987F" w14:textId="027CFF8E">
+          <w:p w14:paraId="170C987F" w14:textId="027CFF8E" w:rsidR="00F07A23" w:rsidRPr="00277740" w:rsidRDefault="00F07A23" w:rsidP="00F22642">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>PART 1: PRELIMINARY MATTERS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="62116C9D" w14:paraId="614380C2" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="614380C2" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="000A1EAC" w:rsidP="00306909" w:rsidRDefault="6CF01318" w14:paraId="12B8F2BE" w14:textId="23AFBA25">
+          <w:p w14:paraId="12B8F2BE" w14:textId="23AFBA25" w:rsidR="000A1EAC" w:rsidRPr="00277740" w:rsidRDefault="6CF01318" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>59</w:t>
             </w:r>
-            <w:r w:rsidRPr="510CB3EC" w:rsidR="008C1E00">
+            <w:r w:rsidR="008C1E00" w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>/2</w:t>
             </w:r>
-            <w:r w:rsidRPr="510CB3EC" w:rsidR="5E176D2C">
+            <w:r w:rsidR="5E176D2C" w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="000A1EAC" w:rsidP="00306909" w:rsidRDefault="000A1EAC" w14:paraId="5C451500" w14:textId="77777777">
+          <w:p w14:paraId="5C451500" w14:textId="77777777" w:rsidR="000A1EAC" w:rsidRPr="00277740" w:rsidRDefault="000A1EAC" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>WELCOME / INTRODUCTORY REMARKS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="62116C9D" w14:paraId="28DA8F61" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="28DA8F61" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="000A1EAC" w:rsidP="00306909" w:rsidRDefault="000A1EAC" w14:paraId="75AF718F" w14:textId="77777777">
+          <w:p w14:paraId="75AF718F" w14:textId="77777777" w:rsidR="000A1EAC" w:rsidRPr="00277740" w:rsidRDefault="000A1EAC" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="00D86583" w:rsidP="00306909" w:rsidRDefault="005C04AE" w14:paraId="4C3859D1" w14:textId="2265AE45">
+          <w:p w14:paraId="4C3859D1" w14:textId="2265AE45" w:rsidR="00D86583" w:rsidRPr="00277740" w:rsidRDefault="005C04AE" w:rsidP="00306909">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>AG</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="00B559C5">
-[...2 lines deleted...]
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:r w:rsidR="00B559C5" w:rsidRPr="00277740">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> welcome</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="00D86583">
-[...2 lines deleted...]
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:r w:rsidR="00D86583" w:rsidRPr="00277740">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="0004222F">
-[...2 lines deleted...]
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:r w:rsidR="0004222F" w:rsidRPr="00277740">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> members</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="00B559C5">
-[...2 lines deleted...]
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:r w:rsidR="00B559C5" w:rsidRPr="00277740">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> to the meeting of the Data, Digital, Research and Innovation Committee. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="62116C9D" w14:paraId="2BB7F6F8" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="2BB7F6F8" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="000A1EAC" w:rsidP="00306909" w:rsidRDefault="515B17B8" w14:paraId="63BB37A8" w14:textId="1EE60CD1">
+          <w:p w14:paraId="63BB37A8" w14:textId="1EE60CD1" w:rsidR="000A1EAC" w:rsidRPr="00277740" w:rsidRDefault="515B17B8" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
-            <w:r w:rsidRPr="510CB3EC" w:rsidR="008C1E00">
+            <w:r w:rsidR="008C1E00" w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="510CB3EC" w:rsidR="7B8858BC">
+            <w:r w:rsidR="7B8858BC" w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="510CB3EC" w:rsidR="5E176D2C">
+            <w:r w:rsidR="5E176D2C" w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="000A1EAC" w:rsidP="00306909" w:rsidRDefault="000A1EAC" w14:paraId="20530372" w14:textId="77777777">
+          <w:p w14:paraId="20530372" w14:textId="77777777" w:rsidR="000A1EAC" w:rsidRPr="00277740" w:rsidRDefault="000A1EAC" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>DECLARATION OF INTERESTS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="62116C9D" w14:paraId="086B3982" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="086B3982" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="000A1EAC" w:rsidP="00306909" w:rsidRDefault="000A1EAC" w14:paraId="4B8A57AB" w14:textId="77777777">
+          <w:p w14:paraId="4B8A57AB" w14:textId="77777777" w:rsidR="000A1EAC" w:rsidRPr="00277740" w:rsidRDefault="000A1EAC" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="000A1EAC" w:rsidP="00306909" w:rsidRDefault="000A1EAC" w14:paraId="15521137" w14:textId="1538D86A">
+          <w:p w14:paraId="15521137" w14:textId="1538D86A" w:rsidR="000A1EAC" w:rsidRPr="00277740" w:rsidRDefault="000A1EAC" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>There were no</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="004422C4">
+            <w:r w:rsidR="004422C4" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> other</w:t>
             </w:r>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> declarations of interest outside those already declared on the Declarations of Interest Register.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="62116C9D" w14:paraId="3150CE21" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="3150CE21" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="00306909" w:rsidRDefault="5D985B15" w14:paraId="3C1683ED" w14:textId="789414BB">
+          <w:p w14:paraId="3C1683ED" w14:textId="789414BB" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="5D985B15" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>61</w:t>
             </w:r>
-            <w:r w:rsidRPr="510CB3EC" w:rsidR="49B5D481">
+            <w:r w:rsidR="49B5D481" w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/2</w:t>
             </w:r>
-            <w:r w:rsidRPr="510CB3EC" w:rsidR="5E176D2C">
+            <w:r w:rsidR="5E176D2C" w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="00306909" w:rsidRDefault="007D1E50" w14:paraId="46CFEA00" w14:textId="4A8346AF">
+          <w:p w14:paraId="46CFEA00" w14:textId="4A8346AF" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="007D1E50" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">MATTERS ARISING </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="62116C9D" w14:paraId="2D0C6EF4" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="2D0C6EF4" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="00306909" w:rsidRDefault="007D1E50" w14:paraId="77B28393" w14:textId="77777777">
+          <w:p w14:paraId="77B28393" w14:textId="77777777" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="007D1E50" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="00306909" w:rsidRDefault="7A672139" w14:paraId="166EA068" w14:textId="572B3FCD">
+          <w:p w14:paraId="166EA068" w14:textId="572B3FCD" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="7A672139" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AG highlighted a follow-up from the Special Board on Mental Health, specifically requesting an update at this Committee on the review of Mental Health Digital. This was scheduled as "any other business" and planned for 11:30 to accommodate MW’s attendance and KL’s availability.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="62116C9D" w14:paraId="42B465FB" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="42B465FB" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11057" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent5" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00306909" w:rsidR="004516C5" w:rsidP="6C66339A" w:rsidRDefault="2FAA3386" w14:paraId="513A3FF4" w14:textId="5D8DAD9E">
+          <w:p w14:paraId="513A3FF4" w14:textId="5D8DAD9E" w:rsidR="004516C5" w:rsidRPr="00306909" w:rsidRDefault="2FAA3386" w:rsidP="6C66339A">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00306909">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">PART 2: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00306909" w:rsidR="6D6DD9D2">
+            <w:r w:rsidR="6D6DD9D2" w:rsidRPr="00306909">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>GOVERNANCE, RISK AND INTERNAL CONTROLS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="62116C9D" w14:paraId="6D1C5515" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="6D1C5515" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="00F96D2E" w:rsidP="00306909" w:rsidRDefault="699D79F5" w14:paraId="1489F17E" w14:textId="239E45BD">
+          <w:p w14:paraId="1489F17E" w14:textId="239E45BD" w:rsidR="00F96D2E" w:rsidRPr="00277740" w:rsidRDefault="699D79F5" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>62</w:t>
             </w:r>
-            <w:r w:rsidRPr="510CB3EC" w:rsidR="49B5D481">
+            <w:r w:rsidR="49B5D481" w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/2</w:t>
             </w:r>
-            <w:r w:rsidRPr="510CB3EC" w:rsidR="5E176D2C">
+            <w:r w:rsidR="5E176D2C" w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004046AE" w:rsidR="00F96D2E" w:rsidP="00306909" w:rsidRDefault="1204340E" w14:paraId="0B022A45" w14:textId="5424D541">
+          <w:p w14:paraId="0B022A45" w14:textId="5424D541" w:rsidR="00F96D2E" w:rsidRPr="004046AE" w:rsidRDefault="1204340E" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>COMMITTEE RISK REGISTER</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="0065088D" w:rsidTr="62116C9D" w14:paraId="66B199EF" w14:textId="77777777">
+      <w:tr w:rsidR="0065088D" w:rsidRPr="003C5225" w14:paraId="66B199EF" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="510CB3EC" w:rsidR="0065088D" w:rsidP="00306909" w:rsidRDefault="0065088D" w14:paraId="07DFB378" w14:textId="77777777">
+          <w:p w14:paraId="07DFB378" w14:textId="77777777" w:rsidR="0065088D" w:rsidRPr="510CB3EC" w:rsidRDefault="0065088D" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="0065088D" w:rsidP="00306909" w:rsidRDefault="0065088D" w14:paraId="1B4E3492" w14:textId="6A79D791">
+          <w:p w14:paraId="1B4E3492" w14:textId="6A79D791" w:rsidR="0065088D" w:rsidRDefault="0065088D" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Committee Risk Register</w:t>
             </w:r>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> was</w:t>
             </w:r>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="510CB3EC" w:rsidR="003E52C9">
+            <w:r w:rsidR="003E52C9" w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>RECEIVED</w:t>
             </w:r>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> NT highlighted the following key points;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0065088D" w:rsidP="001B4DBA" w:rsidRDefault="0065088D" w14:paraId="224386D4" w14:textId="77777777">
+          <w:p w14:paraId="224386D4" w14:textId="77777777" w:rsidR="0065088D" w:rsidRDefault="0065088D" w:rsidP="001B4DBA">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="57"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>There were six risks reported to the Committee, including a new risk on failure to meet tier one targets in clinical coding;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0065088D" w:rsidP="001B4DBA" w:rsidRDefault="0065088D" w14:paraId="139838ED" w14:textId="5E0B82E9">
+          <w:p w14:paraId="139838ED" w14:textId="5E0B82E9" w:rsidR="0065088D" w:rsidRDefault="0065088D" w:rsidP="001B4DBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="57"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">There were no score changes for four risks; one risk on cyber was </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="00DD2430">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="00DD2430" w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">taken </w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">in </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="00DD2430">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="00DD2430" w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>private session;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0065088D" w:rsidP="001B4DBA" w:rsidRDefault="0065088D" w14:paraId="51CCA1A1" w14:textId="77777777">
+          <w:p w14:paraId="51CCA1A1" w14:textId="77777777" w:rsidR="0065088D" w:rsidRDefault="0065088D" w:rsidP="001B4DBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="57"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">There was an addition of a high-scoring (20) risk on loss of Pathology Services, linked to the provision of Laboratory Information </w:t>
             </w:r>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Management System (LIMS), to be covered in detail by the Quality and Safety Committee.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0065088D" w:rsidP="00306909" w:rsidRDefault="0065088D" w14:paraId="73A868A9" w14:textId="77777777">
+          <w:p w14:paraId="73A868A9" w14:textId="77777777" w:rsidR="0065088D" w:rsidRDefault="0065088D" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AG invited questions:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0065088D" w:rsidP="00306909" w:rsidRDefault="0065088D" w14:paraId="1EC4123C" w14:textId="77777777">
+          <w:p w14:paraId="1EC4123C" w14:textId="77777777" w:rsidR="0065088D" w:rsidRDefault="0065088D" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>NZ asked about the scoring of risks (Subject Access Requests (SAR) and clinical coding) and the circumstances under which consequence scores might rise.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0065088D" w:rsidP="00306909" w:rsidRDefault="0065088D" w14:paraId="62FC3E91" w14:textId="3C79E8BC">
+          <w:p w14:paraId="62FC3E91" w14:textId="3C79E8BC" w:rsidR="0065088D" w:rsidRDefault="0065088D" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>MJ explained that</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="003A2291">
+            <w:r w:rsidR="003A2291" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="003A2291">
+            <w:r w:rsidR="003A2291" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">that </w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">likelihood was scored high because issues were already occurring, and consequence was set at four due to current impacts, but could rise if, for example, fines were imposed or reputational damage increased.  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0065088D" w:rsidP="00306909" w:rsidRDefault="0065088D" w14:paraId="01F9386A" w14:textId="0EBECD39">
+          <w:p w14:paraId="01F9386A" w14:textId="0EBECD39" w:rsidR="0065088D" w:rsidRDefault="0065088D" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>GW added that the consequence could increase if the Information Commissioner's Office</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="004840D1">
+            <w:r w:rsidR="004840D1" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>’s</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (ICO) stance changes or if there was significant press attention.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0065088D" w:rsidP="00306909" w:rsidRDefault="0065088D" w14:paraId="50F5F806" w14:textId="77777777">
+          <w:p w14:paraId="50F5F806" w14:textId="77777777" w:rsidR="0065088D" w:rsidRDefault="0065088D" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>JC raised concerns about timelines, risk narrative clarity, and the need for pulse reviews and more granular action tracking, especially for high-risk areas.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0065088D" w:rsidP="00306909" w:rsidRDefault="0065088D" w14:paraId="0738DCE5" w14:textId="77777777">
+          <w:p w14:paraId="0738DCE5" w14:textId="77777777" w:rsidR="0065088D" w:rsidRDefault="0065088D" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">MJ and LM responded that actions were being tracked, with only one outstanding audit action (recruitment of a Service Improvement Lead), and that timelines and action plans would be clarified in future reports.  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0065088D" w:rsidP="00306909" w:rsidRDefault="0065088D" w14:paraId="2B7EF816" w14:textId="66A495E0">
+          <w:p w14:paraId="2B7EF816" w14:textId="66A495E0" w:rsidR="0065088D" w:rsidRDefault="0065088D" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>GW acknowledged the need to improve risk descriptions and narrative</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="00596F37">
+            <w:r w:rsidR="00596F37" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">s, </w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>outlin</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="00596F37">
+            <w:r w:rsidR="00596F37" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> a process for deep-div</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="00E2318D">
+            <w:r w:rsidR="00E2318D" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>es</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> and revalidating risk descriptions, prioritising long-standing and high-scor</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="00E2318D">
+            <w:r w:rsidR="00E2318D" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> risks.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0065088D" w:rsidP="00306909" w:rsidRDefault="0065088D" w14:paraId="410034FD" w14:textId="77777777">
+          <w:p w14:paraId="410034FD" w14:textId="77777777" w:rsidR="0065088D" w:rsidRDefault="0065088D" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>KL asked for clarification on whether Welsh Government clinical coding targets were quantitative or qualitative.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0065088D" w:rsidP="00306909" w:rsidRDefault="0065088D" w14:paraId="3FFDB550" w14:textId="77777777">
+          <w:p w14:paraId="3FFDB550" w14:textId="77777777" w:rsidR="0065088D" w:rsidRDefault="0065088D" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>LM confirmed targets were quantitative (volume of coding), with additional indicators for data validity and depth.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0065088D" w:rsidP="00306909" w:rsidRDefault="0065088D" w14:paraId="03218B05" w14:textId="3C5BB30E">
+          <w:p w14:paraId="03218B05" w14:textId="3C5BB30E" w:rsidR="0065088D" w:rsidRDefault="0065088D" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>KL also questioned assurance on the LIM</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="00DF694D">
+            <w:r w:rsidR="00DF694D" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> risk and likelihood of a solution by December</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="00DF694D">
+            <w:r w:rsidR="00DF694D" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2025</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0065088D" w:rsidP="00306909" w:rsidRDefault="0065088D" w14:paraId="38DEE0D6" w14:textId="0281AE8E">
+          <w:p w14:paraId="38DEE0D6" w14:textId="0281AE8E" w:rsidR="0065088D" w:rsidRDefault="0065088D" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>MJ explained mitigation plans, financial implications of delay, and ongoing discussions with Digital Health and Care Wales (DHCW) and Welsh Government. MJ described that if the new LIM</w:t>
             </w:r>
-            <w:r w:rsidRPr="08AD831D" w:rsidR="00BE53C2">
+            <w:r w:rsidR="00BE53C2" w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> was delayed, the main mitigation was to extend the licensing and support of the current system, which would incur significant</w:t>
             </w:r>
-            <w:r w:rsidRPr="08AD831D" w:rsidR="00BE53C2">
+            <w:r w:rsidR="00BE53C2" w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> additional costs, estimated at £6m across Wales if delayed </w:t>
             </w:r>
-            <w:r w:rsidRPr="08AD831D" w:rsidR="00584320">
+            <w:r w:rsidR="00584320" w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">throughout </w:t>
             </w:r>
             <w:r w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>most of 2026.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0065088D" w:rsidP="00306909" w:rsidRDefault="0065088D" w14:paraId="5964370D" w14:textId="77777777">
+          <w:p w14:paraId="5964370D" w14:textId="77777777" w:rsidR="0065088D" w:rsidRDefault="0065088D" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>JC and the Committee emphasised the need for clearer timelines, action plans, and assurance on Statutory Compliance and Risk Management.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0065088D" w:rsidP="00306909" w:rsidRDefault="0065088D" w14:paraId="5AA1081E" w14:textId="382D1CA9">
+          <w:p w14:paraId="5AA1081E" w14:textId="382D1CA9" w:rsidR="0065088D" w:rsidRDefault="0065088D" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004046AE" w:rsidR="0065088D" w:rsidP="001B4DBA" w:rsidRDefault="00103F97" w14:paraId="6EC14289" w14:textId="36830D2B">
+          <w:p w14:paraId="6EC14289" w14:textId="36830D2B" w:rsidR="0065088D" w:rsidRPr="004046AE" w:rsidRDefault="00103F97" w:rsidP="001B4DBA">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="57"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AGREED</w:t>
             </w:r>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="0065088D">
+            <w:r w:rsidR="0065088D" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">to </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="0065088D">
+            <w:r w:rsidR="0065088D" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">alert </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="0065088D">
+            <w:r w:rsidR="0065088D" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">the Board specifically about the General Data Protection Regulation (GDPR) risk and the persistent challenges in meeting compliance regulations. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00084BCE" w:rsidR="0065088D" w:rsidP="001B4DBA" w:rsidRDefault="00103F97" w14:paraId="2BF4BADE" w14:textId="24CD1D62">
+          <w:p w14:paraId="2BF4BADE" w14:textId="24CD1D62" w:rsidR="0065088D" w:rsidRPr="00084BCE" w:rsidRDefault="00103F97" w:rsidP="001B4DBA">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="57"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>REFER</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="00084BCE">
+            <w:r w:rsidR="00084BCE" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>RED</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="0065088D">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Risk 37 to the Quality and Safety Committee, emphasising the need for cross-committee oversight due to its implications for both digital and quality/safety </w:t>
+            <w:r w:rsidR="0065088D" w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risk 37 to the Quality and Safety Committee, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0065088D" w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>emphasising</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0065088D" w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the need for cross-committee oversight due to its implications for both digital and quality/safety </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="0065088D">
+            <w:r w:rsidR="0065088D" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>domains.</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="0065088D">
+            <w:r w:rsidR="0065088D" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="0036532D">
+            <w:r w:rsidR="0036532D" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>as</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="0065088D">
+            <w:r w:rsidR="0065088D" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="00532CF9">
+            <w:r w:rsidR="00532CF9" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ASSURED</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="00532CF9">
+            <w:r w:rsidR="00532CF9" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="0065088D">
+            <w:r w:rsidR="0065088D" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>that actions were being progressed, but there were challenges acknowledged regarding risk descriptions, timelines, and the need for clearer action plans and updates.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="62116C9D" w14:paraId="4FAA0EC5" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="4FAA0EC5" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="00306909" w:rsidRDefault="073D2548" w14:paraId="5DCDF620" w14:textId="76BA6AF5">
+          <w:p w14:paraId="5DCDF620" w14:textId="76BA6AF5" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="073D2548" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_Hlk191554077" w:id="0"/>
+            <w:bookmarkStart w:id="0" w:name="_Hlk191554077"/>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>63</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="7D19B8B6">
+            <w:r w:rsidR="7D19B8B6" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="05343694">
+            <w:r w:rsidR="05343694" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="2860F627">
+            <w:r w:rsidR="2860F627" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="00306909" w:rsidRDefault="4ADDC037" w14:paraId="41680C3B" w14:textId="025039B0">
+          <w:p w14:paraId="41680C3B" w14:textId="025039B0" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="4ADDC037" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11B89894">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>BUSINESS INTELLIGENCE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="62116C9D" w14:paraId="1E62B21C" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="1E62B21C" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="00306909" w:rsidRDefault="007D1E50" w14:paraId="2E9B2DCB" w14:textId="77777777">
+          <w:p w14:paraId="2E9B2DCB" w14:textId="77777777" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="007D1E50" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="004046AE" w:rsidP="00306909" w:rsidRDefault="137217A2" w14:paraId="5390130C" w14:textId="762C49D1">
+          <w:p w14:paraId="5390130C" w14:textId="762C49D1" w:rsidR="004046AE" w:rsidRPr="00277740" w:rsidRDefault="137217A2" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="43405B51">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="43405B51" w:rsidRPr="6C66339A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Business Intelligence</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="1FF1867B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="1FF1867B" w:rsidRPr="6C66339A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">report was </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="00532CF9">
+            <w:r w:rsidR="00532CF9" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>RECEIVED</w:t>
             </w:r>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="23894A1D">
+            <w:r w:rsidR="23894A1D" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>MJ</w:t>
             </w:r>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> highlighted the following key points; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="33F67410" w:rsidP="00306909" w:rsidRDefault="33F67410" w14:paraId="4F0B1E96" w14:textId="46699B67">
+          <w:p w14:paraId="4F0B1E96" w14:textId="46699B67" w:rsidR="33F67410" w:rsidRDefault="33F67410" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>There was strong satisfaction with the internal audit outcome, acknowledging it was rare to receive substantial assurance and that this reflected the significant progress made by LM and the team in implementing the business intelligence strategy</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="00532CF9">
+            <w:r w:rsidR="00532CF9" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00EF5A6E" w:rsidR="00D86EDF" w:rsidP="00306909" w:rsidRDefault="33F67410" w14:paraId="7CAA8F18" w14:textId="709FAD91">
+          <w:p w14:paraId="7CAA8F18" w14:textId="709FAD91" w:rsidR="00D86EDF" w:rsidRPr="00EF5A6E" w:rsidRDefault="33F67410" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...1 lines deleted...]
-              <w:t>There was improvement in the number of dashboards, intelligence products, and especially in raising data literacy across the organisation, while acknowledging ongoing gaps in data and information.</w:t>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">There was improvement in the number of dashboards, intelligence products, and especially in raising data literacy across the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>organisation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>, while acknowledging ongoing gaps in data and information.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D86EDF" w:rsidP="00306909" w:rsidRDefault="3749F849" w14:paraId="100B8697" w14:textId="3F649495">
+          <w:p w14:paraId="100B8697" w14:textId="3F649495" w:rsidR="00D86EDF" w:rsidRDefault="3749F849" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>AG invited questions:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5A77977A" w:rsidP="00306909" w:rsidRDefault="4E4346F9" w14:paraId="3F0DD8F4" w14:textId="5B511D6D">
+          <w:p w14:paraId="3F0DD8F4" w14:textId="5B511D6D" w:rsidR="5A77977A" w:rsidRDefault="4E4346F9" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">JC asked if actions were being taken to address gaps identified in three-month post-go-live review meetings, as not addressing those could impact productivity and efficiency. JC also queried if there was a record of who had been trained in the data literacy programme, and where </w:t>
-[...1 lines deleted...]
-            <w:bookmarkStart w:name="_Int_VwfYqa4D" w:id="1"/>
+              <w:t xml:space="preserve">JC asked if actions were being taken to address gaps identified in three-month post-go-live review meetings, as not addressing those could impact productivity and efficiency. JC also </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>queried</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> if there was a record of who had been trained in the data literacy </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>programme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, and where </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="1" w:name="_Int_VwfYqa4D"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>could this information</w:t>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> be accessed.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5A77977A" w:rsidP="00306909" w:rsidRDefault="4E4346F9" w14:paraId="6E01B64E" w14:textId="404775D9">
+          <w:p w14:paraId="6E01B64E" w14:textId="404775D9" w:rsidR="5A77977A" w:rsidRDefault="4E4346F9" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">LM responded that a log was kept of all staff trained in the data literacy programme, with over 150 staff trained, especially Service Leads and managers. This information can be shared with the </w:t>
-            </w:r>
+              <w:t xml:space="preserve">LM responded that a log was kept of all staff trained in the data literacy </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>programme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, with over 150 staff trained, especially Service Leads and managers. This information can be shared with the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>committee.LM</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="009E1B5B">
+            <w:r w:rsidR="009E1B5B" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">confirmed </w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>that regular reviews and meetings with stakeholders</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="00FC0384">
+            <w:r w:rsidR="00FC0384" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> were taking place</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>, but he acknowledged the need to formalise the post-go-live review process</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="00E549BA">
+              <w:t xml:space="preserve">, but he acknowledged the need to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>formalise</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the post-go-live review process</w:t>
+            </w:r>
+            <w:r w:rsidR="00E549BA" w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> as recommended</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="00E549BA">
+            <w:r w:rsidR="00E549BA" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> and would take that action forward.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="1A75030C" w:rsidP="00306909" w:rsidRDefault="1A9DA2FA" w14:paraId="47E09171" w14:textId="7BADF90F">
+          <w:p w14:paraId="47E09171" w14:textId="7BADF90F" w:rsidR="1A75030C" w:rsidRDefault="1A9DA2FA" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">GW linked the progress in Business Intelligence to the Risk Register, explaining that as data literacy increased, more data gaps and reporting </w:t>
             </w:r>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">demands were identified. Instead of reducing the risk score, the risk was </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="7EC31905">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="7EC31905" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>rew</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="469957CC">
+            <w:r w:rsidR="469957CC" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="7EC31905">
+            <w:r w:rsidR="7EC31905" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>rded</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> to reflect the new focus.  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="1A75030C" w:rsidP="00306909" w:rsidRDefault="1A75030C" w14:paraId="32C87C42" w14:textId="6C0E92D4">
+          <w:p w14:paraId="32C87C42" w14:textId="6C0E92D4" w:rsidR="1A75030C" w:rsidRDefault="1A75030C" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>NZ highlighted the achievement of substantial assurance for every criterion and stressed the organisational benefit.</w:t>
+              <w:t xml:space="preserve">NZ highlighted the achievement of substantial assurance for every criterion and stressed the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="510CB3EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>organisational</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="510CB3EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> benefit.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="1A75030C" w:rsidP="00306909" w:rsidRDefault="007346EC" w14:paraId="481B2D9A" w14:textId="597995FC">
+          <w:p w14:paraId="481B2D9A" w14:textId="597995FC" w:rsidR="1A75030C" w:rsidRDefault="007346EC" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Additionally, </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="1A75030C">
+            <w:r w:rsidR="1A75030C" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>AG highlighted the importance of building on this success and asked about next steps and strategy development.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="341DA461" w:rsidP="00306909" w:rsidRDefault="341DA461" w14:paraId="4206398C" w14:textId="3AA021BB">
+          <w:p w14:paraId="4206398C" w14:textId="3AA021BB" w:rsidR="341DA461" w:rsidRDefault="341DA461" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">LM responded that the next steps involved aligning the Business Intelligence strategy with Executive </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="00301E07">
+            <w:r w:rsidR="00301E07" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>eam priorities, integrating performance and systems engineering, and ensuring the strategy for the coming years meets organisational needs. LM also offered to facilitate a session at T</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="00141CA2">
+              <w:t xml:space="preserve">eam priorities, integrating performance and systems engineering, and ensuring the strategy for the coming years meets </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>organisational</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> needs. LM also offered to facilitate a session at </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="00141CA2" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ŷ</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Samlet for Committee members to review dashboards and see the unit’s work in more detail.  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="510CB3EC" w:rsidP="00306909" w:rsidRDefault="510CB3EC" w14:paraId="5E5EDBBD" w14:textId="33D9BD97">
+          <w:p w14:paraId="5E5EDBBD" w14:textId="33D9BD97" w:rsidR="510CB3EC" w:rsidRDefault="510CB3EC" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002A4B14" w:rsidP="00306909" w:rsidRDefault="4AAB4F28" w14:paraId="6C119353" w14:textId="3875CA22">
+          <w:p w14:paraId="6C119353" w14:textId="3875CA22" w:rsidR="002A4B14" w:rsidRDefault="4AAB4F28" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002A4B14" w:rsidP="00306909" w:rsidRDefault="007D3361" w14:paraId="4CEA3EE6" w14:textId="64946234">
+          <w:p w14:paraId="4CEA3EE6" w14:textId="64946234" w:rsidR="002A4B14" w:rsidRDefault="007D3361" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>AGREED</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="510CB3EC" w:rsidR="22D47E65">
+            <w:r w:rsidR="22D47E65" w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">to </w:t>
             </w:r>
-            <w:r w:rsidRPr="510CB3EC" w:rsidR="22D47E65">
+            <w:r w:rsidR="22D47E65" w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>assure</w:t>
             </w:r>
-            <w:r w:rsidRPr="510CB3EC" w:rsidR="22D47E65">
+            <w:r w:rsidR="22D47E65" w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> the Board regarding the work done on business intelligence and that this assurance can be included in the Board report.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002A4B14" w:rsidP="00306909" w:rsidRDefault="22D47E65" w14:paraId="12388C15" w14:textId="69AD161D">
+          <w:p w14:paraId="12388C15" w14:textId="69AD161D" w:rsidR="002A4B14" w:rsidRDefault="22D47E65" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="0036532D">
+            <w:r w:rsidR="0036532D" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>as</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="007D3361">
+            <w:r w:rsidR="007D3361" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ASSURED</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="007D3361">
+            <w:r w:rsidR="007D3361" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">by the Business Intelligence report. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="62116C9D" w14:paraId="1F1CFEBF" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="1F1CFEBF" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="00306909" w:rsidRDefault="7855578D" w14:paraId="10EC5505" w14:textId="669BDEAA">
+          <w:p w14:paraId="10EC5505" w14:textId="669BDEAA" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="7855578D" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>64</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="05343694">
+            <w:r w:rsidR="05343694" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/2</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="2860F627">
+            <w:r w:rsidR="2860F627" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="00306909" w:rsidRDefault="0AE8FC82" w14:paraId="55865FFB" w14:textId="4D8E0A90">
+          <w:p w14:paraId="55865FFB" w14:textId="4D8E0A90" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="0AE8FC82" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>FINANCIAL MANAGEMENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="62116C9D" w14:paraId="0292286E" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="0292286E" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="08AD831D" w:rsidRDefault="007D1E50" w14:paraId="3A39ECE4" w14:textId="77777777">
+          <w:p w14:paraId="3A39ECE4" w14:textId="77777777" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="007D1E50" w:rsidP="08AD831D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="009E31C2" w:rsidP="08AD831D" w:rsidRDefault="60405105" w14:paraId="337AC844" w14:textId="0857E48F">
+          <w:p w14:paraId="337AC844" w14:textId="0857E48F" w:rsidR="009E31C2" w:rsidRDefault="60405105" w:rsidP="08AD831D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="08AD831D" w:rsidR="6DDD9AAD">
+            <w:r w:rsidR="6DDD9AAD" w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Financial </w:t>
             </w:r>
-            <w:r w:rsidRPr="08AD831D" w:rsidR="00EF5A6E">
+            <w:r w:rsidR="00EF5A6E" w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Management report</w:t>
             </w:r>
-            <w:r w:rsidRPr="08AD831D" w:rsidR="086D4C64">
+            <w:r w:rsidR="086D4C64" w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">was </w:t>
             </w:r>
-            <w:r w:rsidRPr="08AD831D" w:rsidR="007D3361">
+            <w:r w:rsidR="007D3361" w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>RECEIVED</w:t>
             </w:r>
-            <w:r w:rsidRPr="08AD831D" w:rsidR="6D4645BE">
+            <w:r w:rsidR="6D4645BE" w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidRPr="08AD831D" w:rsidR="7EE755C1">
+            <w:r w:rsidR="7EE755C1" w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>GW</w:t>
             </w:r>
-            <w:r w:rsidRPr="08AD831D" w:rsidR="086D4C64">
+            <w:r w:rsidR="086D4C64" w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> highlighted the following key points;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00365661" w:rsidP="08AD831D" w:rsidRDefault="08297781" w14:paraId="62989320" w14:textId="0E7D0248">
+          <w:p w14:paraId="62989320" w14:textId="0E7D0248" w:rsidR="00365661" w:rsidRDefault="08297781" w:rsidP="08AD831D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Reported a £3.7m allocation, with £403,000 related to reprovision of funding from 2024/25;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00365661" w:rsidP="08AD831D" w:rsidRDefault="08297781" w14:paraId="7FF6B926" w14:textId="32FBA73A">
+          <w:p w14:paraId="7FF6B926" w14:textId="32FBA73A" w:rsidR="00365661" w:rsidRDefault="08297781" w:rsidP="08AD831D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="08AD831D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Confirmed £100,000 capital funding for the Digital Maternity Project;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00365661" w:rsidP="08AD831D" w:rsidRDefault="08297781" w14:paraId="048BCAC1" w14:textId="2C5D2E54">
+          <w:p w14:paraId="048BCAC1" w14:textId="2C5D2E54" w:rsidR="00365661" w:rsidRDefault="08297781" w:rsidP="08AD831D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="08AD831D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Forecasted a break-even position for capital, with £315,000 still to allocate to projects;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00365661" w:rsidP="08AD831D" w:rsidRDefault="08297781" w14:paraId="1FAFEF29" w14:textId="6353BA3F">
+          <w:p w14:paraId="1FAFEF29" w14:textId="6353BA3F" w:rsidR="00365661" w:rsidRDefault="08297781" w:rsidP="08AD831D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="08AD831D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...1 lines deleted...]
-              <w:t>Flagged the need to prioritise the replacement of Soland in Morriston next year (approx. £1.8m);</w:t>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flagged the need to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="08AD831D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>prioritise</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="08AD831D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the replacement of Soland in Morriston next year (approx. £1.8m);</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00365661" w:rsidP="08AD831D" w:rsidRDefault="00622D2F" w14:paraId="117CB300" w14:textId="733EB8C6">
+          <w:p w14:paraId="117CB300" w14:textId="733EB8C6" w:rsidR="00365661" w:rsidRDefault="00622D2F" w:rsidP="08AD831D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="08AD831D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">Noted the </w:t>
             </w:r>
-            <w:r w:rsidRPr="08AD831D" w:rsidR="08297781">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="08297781" w:rsidRPr="08AD831D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>continued underspend</w:t>
             </w:r>
             <w:r w:rsidRPr="08AD831D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> in the revenue position</w:t>
             </w:r>
-            <w:r w:rsidRPr="08AD831D" w:rsidR="08297781">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="08297781" w:rsidRPr="08AD831D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>, mainly due to vacancies;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00365661" w:rsidP="08AD831D" w:rsidRDefault="08297781" w14:paraId="4B083973" w14:textId="7BD334AF">
+          <w:p w14:paraId="4B083973" w14:textId="7BD334AF" w:rsidR="00365661" w:rsidRDefault="08297781" w:rsidP="08AD831D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="08AD831D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Outlined ongoing plans with finance to address the sustainability risk and manage vacancies.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="510CB3EC" w:rsidP="08AD831D" w:rsidRDefault="510CB3EC" w14:paraId="7BC76AEA" w14:textId="2D80C76E">
+          <w:p w14:paraId="7BC76AEA" w14:textId="2D80C76E" w:rsidR="510CB3EC" w:rsidRDefault="510CB3EC" w:rsidP="08AD831D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00365661" w:rsidP="08AD831D" w:rsidRDefault="490BE207" w14:paraId="7166024A" w14:textId="4F429B09">
+          <w:p w14:paraId="7166024A" w14:textId="4F429B09" w:rsidR="00365661" w:rsidRDefault="490BE207" w:rsidP="08AD831D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">AG invited questions: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="4F88D06E" w:rsidP="08AD831D" w:rsidRDefault="4F88D06E" w14:paraId="555330C2" w14:textId="456B5375">
+          <w:p w14:paraId="555330C2" w14:textId="456B5375" w:rsidR="4F88D06E" w:rsidRDefault="4F88D06E" w:rsidP="08AD831D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>NZ asked about the process and timeline for filling vacancies, and whether there is a prioritised pipeline of Capital Projects ready for quick deployment if funding becomes available.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="4F88D06E" w:rsidP="08AD831D" w:rsidRDefault="77464A5A" w14:paraId="2904BCEA" w14:textId="3787A970">
+          <w:p w14:paraId="2904BCEA" w14:textId="3787A970" w:rsidR="4F88D06E" w:rsidRDefault="77464A5A" w:rsidP="08AD831D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">GW confirmed Swansea Bay </w:t>
             </w:r>
-            <w:r w:rsidRPr="08AD831D" w:rsidR="63E3A90F">
+            <w:r w:rsidR="63E3A90F" w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>University</w:t>
             </w:r>
             <w:r w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Health Board (SBUHB) had a 10-year Tech Refresh plan and was experienced in securing slippage funding from Welsh Government. New projects had a longer process due to revenue implications and are managed through</w:t>
             </w:r>
-            <w:r w:rsidRPr="08AD831D" w:rsidR="2FBA1A85">
+            <w:r w:rsidR="2FBA1A85" w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Business Case Approval </w:t>
             </w:r>
-            <w:r w:rsidRPr="08AD831D" w:rsidR="00EF5A6E">
+            <w:r w:rsidR="00EF5A6E" w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Group (</w:t>
             </w:r>
             <w:r w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>BCAG</w:t>
             </w:r>
-            <w:r w:rsidRPr="08AD831D" w:rsidR="50C38DD2">
+            <w:r w:rsidR="50C38DD2" w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. GW said there was a </w:t>
             </w:r>
-            <w:r w:rsidRPr="08AD831D" w:rsidR="00EF5A6E">
+            <w:r w:rsidR="00EF5A6E" w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>financial</w:t>
             </w:r>
             <w:r w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> plan for the next two years, and work was ongoing with DG to align this with organisational priorities. GW explained that with recruitment, there </w:t>
             </w:r>
-            <w:r w:rsidRPr="08AD831D" w:rsidR="6E83447A">
+            <w:r w:rsidR="6E83447A" w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">s a delay due to </w:t>
             </w:r>
-            <w:r w:rsidRPr="08AD831D" w:rsidR="37DD75D9">
+            <w:r w:rsidR="37DD75D9" w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
             <w:r w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ealth </w:t>
             </w:r>
-            <w:r w:rsidRPr="08AD831D" w:rsidR="68FE2DD8">
+            <w:r w:rsidR="68FE2DD8" w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">oard-wide vacancy controls and national recruitment processes (including Welsh translation and identity checks), typically taking at least three months. The impact on </w:t>
             </w:r>
-            <w:r w:rsidRPr="08AD831D" w:rsidR="00E42A2C">
+            <w:r w:rsidR="00E42A2C" w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>financial position w</w:t>
             </w:r>
-            <w:r w:rsidRPr="08AD831D" w:rsidR="2331A828">
+            <w:r w:rsidR="2331A828" w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ould</w:t>
             </w:r>
             <w:r w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> be seen in two to three months as new staff are brought in.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5E03D520" w:rsidP="08AD831D" w:rsidRDefault="5E03D520" w14:paraId="15EDF07F" w14:textId="60FF4652">
+          <w:p w14:paraId="15EDF07F" w14:textId="60FF4652" w:rsidR="5E03D520" w:rsidRDefault="5E03D520" w:rsidP="08AD831D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ highlighted the need for more information on staff vacancies, backfilling, and overtime costs, especially in high-risk areas like </w:t>
             </w:r>
-            <w:r w:rsidRPr="08AD831D" w:rsidR="46D91096">
+            <w:r w:rsidR="46D91096" w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">linical </w:t>
             </w:r>
-            <w:r w:rsidRPr="08AD831D" w:rsidR="268D06DD">
+            <w:r w:rsidR="268D06DD" w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">oding and </w:t>
             </w:r>
-            <w:r w:rsidRPr="08AD831D" w:rsidR="144FFA30">
+            <w:r w:rsidR="144FFA30" w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ye </w:t>
             </w:r>
-            <w:r w:rsidRPr="08AD831D" w:rsidR="054B4260">
+            <w:r w:rsidR="054B4260" w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>are. NZ requested a future paper for greater clarity.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00EF5A6E" w:rsidR="5E03D520" w:rsidP="08AD831D" w:rsidRDefault="5E03D520" w14:paraId="13E8AC77" w14:textId="62A641EE">
+          <w:p w14:paraId="13E8AC77" w14:textId="62A641EE" w:rsidR="5E03D520" w:rsidRPr="00EF5A6E" w:rsidRDefault="5E03D520" w:rsidP="08AD831D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>MJ acknowledged the need for clarity and assurance on work around vacancies and backfilling. MJ explained that for larger strategic items, the digital team was reviewing how they are organised and prioritising resources, especially given current vacancy challenges. MJ stated that the digital strategy included plans to review team structure and resource allocation to ensure the right balance for delivering priorities, and this work was planned to happen under the digital strategy and organisational review. MJ agreed that the Committee could receive a paper providing greater clarity on staff vacancies, backfilling, and related issues at a future meeting.</w:t>
             </w:r>
-            <w:r w:rsidRPr="08AD831D" w:rsidR="00614B47">
+            <w:r w:rsidR="00614B47" w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="134026C4" w:rsidP="08AD831D" w:rsidRDefault="134026C4" w14:paraId="34BBEBB5" w14:textId="057E93D5">
+          <w:p w14:paraId="34BBEBB5" w14:textId="057E93D5" w:rsidR="134026C4" w:rsidRDefault="134026C4" w:rsidP="08AD831D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">JC suggested </w:t>
             </w:r>
-            <w:r w:rsidRPr="08AD831D" w:rsidR="636BA320">
-[...7 lines deleted...]
-              <w:t>time was spent on the right priorities and emphasised the risks of missing statutory requirements as a result of recruitment delays.</w:t>
+            <w:r w:rsidR="636BA320" w:rsidRPr="08AD831D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">time was spent on the right priorities and emphasised the risks of missing statutory requirements </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="636BA320" w:rsidRPr="08AD831D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>as a result of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="636BA320" w:rsidRPr="08AD831D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> recruitment delays.</w:t>
             </w:r>
             <w:r w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> JC questioned why recruitment took three months and asked about inflation coverage in revenue funding.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="134026C4" w:rsidP="08AD831D" w:rsidRDefault="134026C4" w14:paraId="0C80D2EB" w14:textId="123713AA">
+          <w:p w14:paraId="0C80D2EB" w14:textId="123713AA" w:rsidR="134026C4" w:rsidRDefault="134026C4" w:rsidP="08AD831D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>GW explained</w:t>
             </w:r>
-            <w:r w:rsidRPr="08AD831D" w:rsidR="00E85701">
+            <w:r w:rsidR="00E85701" w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> that</w:t>
             </w:r>
             <w:r w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> inflation funding was centrally managed and pay award uplifts came later in the year. GW said recruitment delays were due to Health Board and external processes, including Welsh translation and identity checks.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="510CB3EC" w:rsidP="08AD831D" w:rsidRDefault="510CB3EC" w14:paraId="12E55EE4" w14:textId="32D8603B">
+          <w:p w14:paraId="12E55EE4" w14:textId="32D8603B" w:rsidR="510CB3EC" w:rsidRDefault="510CB3EC" w:rsidP="08AD831D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00232836" w:rsidP="08AD831D" w:rsidRDefault="3A1A3DB6" w14:paraId="69893116" w14:textId="36FB22BE">
+          <w:p w14:paraId="69893116" w14:textId="36FB22BE" w:rsidR="00232836" w:rsidRDefault="3A1A3DB6" w:rsidP="08AD831D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="42E9DD3C" w:rsidP="5B2E17C7" w:rsidRDefault="42E9DD3C" w14:paraId="601C5D98" w14:textId="332C8E87">
+          <w:p w14:paraId="601C5D98" w14:textId="332C8E87" w:rsidR="42E9DD3C" w:rsidRDefault="42E9DD3C" w:rsidP="5B2E17C7">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ACTION</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> - MJ to provide a paper to the Committee at a future meeting, offering greater clarity and assurance on staff vacancies, backfilling, and related resource allocation issues as discussed under the digital strategy and organisational review.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00624D41" w:rsidR="00EB3C58" w:rsidP="08AD831D" w:rsidRDefault="257BC397" w14:paraId="5B41B38E" w14:textId="13B96888">
+          <w:p w14:paraId="5B41B38E" w14:textId="13B96888" w:rsidR="00EB3C58" w:rsidRPr="00624D41" w:rsidRDefault="257BC397" w:rsidP="08AD831D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="56"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
-            <w:r w:rsidRPr="08AD831D" w:rsidR="0036532D">
+            <w:r w:rsidR="0036532D" w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>as</w:t>
             </w:r>
             <w:r w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="08AD831D" w:rsidR="00E85701">
+            <w:r w:rsidR="00E85701" w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ASSURED</w:t>
             </w:r>
-            <w:r w:rsidRPr="08AD831D" w:rsidR="00E85701">
+            <w:r w:rsidR="00E85701" w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">by the </w:t>
             </w:r>
-            <w:r w:rsidRPr="08AD831D" w:rsidR="7F08FC50">
+            <w:r w:rsidR="7F08FC50" w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Financial Management </w:t>
             </w:r>
-            <w:r w:rsidRPr="08AD831D" w:rsidR="7F08FC50">
+            <w:r w:rsidR="7F08FC50" w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>report.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00933546" w:rsidTr="62116C9D" w14:paraId="36B6FC9A" w14:textId="77777777">
+      <w:tr w:rsidR="00933546" w:rsidRPr="003C5225" w14:paraId="36B6FC9A" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11057" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent5" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00933546" w:rsidP="00933546" w:rsidRDefault="00933546" w14:paraId="7362F752" w14:textId="677CCECE">
+          <w:p w14:paraId="7362F752" w14:textId="677CCECE" w:rsidR="00933546" w:rsidRDefault="00933546" w:rsidP="00933546">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>PART 3. DIGITAL PEROFRMANCE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="62116C9D" w14:paraId="6A57C368" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="6A57C368" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="00282513" w:rsidP="00306909" w:rsidRDefault="6C19B90E" w14:paraId="6D1906DD" w14:textId="216F9C56">
+          <w:p w14:paraId="6D1906DD" w14:textId="216F9C56" w:rsidR="00282513" w:rsidRPr="00277740" w:rsidRDefault="6C19B90E" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>65</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="4D7DB6F1">
+            <w:r w:rsidR="4D7DB6F1" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="00282513" w:rsidP="00306909" w:rsidRDefault="27B2AB09" w14:paraId="74292AB1" w14:textId="00865273">
+          <w:p w14:paraId="74292AB1" w14:textId="00865273" w:rsidR="00282513" w:rsidRPr="00277740" w:rsidRDefault="27B2AB09" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DIGITISATION OF EYE CARE SERVICES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="62116C9D" w14:paraId="5ADD0A39" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="5ADD0A39" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="00282513" w:rsidP="00306909" w:rsidRDefault="00282513" w14:paraId="43F05767" w14:textId="77777777">
+          <w:p w14:paraId="43F05767" w14:textId="77777777" w:rsidR="00282513" w:rsidRPr="00277740" w:rsidRDefault="00282513" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00624D41" w:rsidP="00306909" w:rsidRDefault="12AC2EFE" w14:paraId="019D71EB" w14:textId="7A303FC1">
+          <w:p w14:paraId="019D71EB" w14:textId="7A303FC1" w:rsidR="00624D41" w:rsidRDefault="12AC2EFE" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="510CB3EC" w:rsidR="739C1D87">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="739C1D87" w:rsidRPr="510CB3EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Digitisation of Eye Care Services</w:t>
             </w:r>
-            <w:r w:rsidRPr="510CB3EC" w:rsidR="257BC397">
+            <w:r w:rsidR="257BC397" w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> report was </w:t>
             </w:r>
-            <w:r w:rsidRPr="510CB3EC" w:rsidR="00C043B6">
+            <w:r w:rsidR="00C043B6" w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>RECEIVED</w:t>
             </w:r>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidRPr="510CB3EC" w:rsidR="257BC397">
+            <w:r w:rsidR="257BC397" w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>CM</w:t>
             </w:r>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> highlighted the following key points; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00624D41" w:rsidP="00306909" w:rsidRDefault="18954043" w14:paraId="30F8DD4B" w14:textId="65746BF3">
+          <w:p w14:paraId="30F8DD4B" w14:textId="65746BF3" w:rsidR="00624D41" w:rsidRDefault="18954043" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Good progress had been made on implementing the Open Eyes system, mandated by Welsh Government and managed by Cardiff and Vale, with SBUHB aiming to go live across all sub-specialties in September 2025;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00624D41" w:rsidP="00306909" w:rsidRDefault="18954043" w14:paraId="5C0A9447" w14:textId="323BAD8E">
+          <w:p w14:paraId="5C0A9447" w14:textId="323BAD8E" w:rsidR="00624D41" w:rsidRDefault="18954043" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Governance structures and a clinical Reference group were in place; technical configuration and user acceptance testing are planned for Q2</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="00F930DC">
+            <w:r w:rsidR="00F930DC" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00624D41" w:rsidP="00306909" w:rsidRDefault="18954043" w14:paraId="2BBA474C" w14:textId="1CC5ECEF">
+          <w:p w14:paraId="2BBA474C" w14:textId="1CC5ECEF" w:rsidR="00624D41" w:rsidRDefault="18954043" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>£50,000 from Welsh Government was being used to support on-site training and equipment needs;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00624D41" w:rsidP="00306909" w:rsidRDefault="18954043" w14:paraId="3822579D" w14:textId="26E374CD">
+          <w:p w14:paraId="3822579D" w14:textId="26E374CD" w:rsidR="00624D41" w:rsidRDefault="18954043" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Existing project management and product specialist resources had been reprioritised to support the rollout, with some equipment upgrades planned for </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="00F930DC">
+            <w:r w:rsidR="00F930DC" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Singleton site;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00624D41" w:rsidP="00306909" w:rsidRDefault="18954043" w14:paraId="71CD9694" w14:textId="17FC736E">
+          <w:p w14:paraId="71CD9694" w14:textId="17FC736E" w:rsidR="00624D41" w:rsidRDefault="18954043" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The focus was on going live with a minimum data set to ensure all sub-specialties can work together electronically at the same time.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00624D41" w:rsidP="00306909" w:rsidRDefault="00624D41" w14:paraId="20144D14" w14:textId="08C12B62">
+          <w:p w14:paraId="20144D14" w14:textId="08C12B62" w:rsidR="00624D41" w:rsidRDefault="00624D41" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BE4B67" w:rsidP="00306909" w:rsidRDefault="049F5DCE" w14:paraId="174ACD41" w14:textId="27F46D94">
+          <w:p w14:paraId="174ACD41" w14:textId="27F46D94" w:rsidR="00BE4B67" w:rsidRDefault="049F5DCE" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AG invited questions:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00895050" w:rsidP="00306909" w:rsidRDefault="6A437609" w14:paraId="291ED49C" w14:textId="259290C1">
+          <w:p w14:paraId="291ED49C" w14:textId="259290C1" w:rsidR="00895050" w:rsidRDefault="6A437609" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AG asked about the Electronic Referral System (ER</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="00606F43">
+            <w:r w:rsidR="00606F43" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>) for optometry/ophthalmology.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00895050" w:rsidP="00306909" w:rsidRDefault="6A437609" w14:paraId="1899EE88" w14:textId="30362E0B">
+          <w:p w14:paraId="1899EE88" w14:textId="30362E0B" w:rsidR="00895050" w:rsidRDefault="6A437609" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>DR clarified that a new</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="0077117B">
+            <w:r w:rsidR="0077117B" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> generic referral solution was being designed by DHCW, as the previous Cardiff and Vale solution was not fit for purpose. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00895050" w:rsidP="00306909" w:rsidRDefault="6A437609" w14:paraId="6D32878C" w14:textId="538DC932">
+          <w:p w14:paraId="6D32878C" w14:textId="538DC932" w:rsidR="00895050" w:rsidRDefault="6A437609" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">AG also asked about regional collaboration with Hywel Dda. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00895050" w:rsidP="00306909" w:rsidRDefault="6A437609" w14:paraId="639E513A" w14:textId="2EE7F547">
+          <w:p w14:paraId="639E513A" w14:textId="2EE7F547" w:rsidR="00895050" w:rsidRDefault="6A437609" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">DR confirmed that regional working was essential, and Hywel Dda had now allocated resources to the programme. The project was governed through the planned care board and regional </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="14BE7FA8">
+            <w:r w:rsidR="14BE7FA8" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Eye Care </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="1101C524">
+            <w:r w:rsidR="1101C524" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">oard, with strong </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="00B83744">
+            <w:r w:rsidR="00B83744" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">igital and </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="07B3A14B">
+            <w:r w:rsidR="07B3A14B" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Deb Lewis, </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="576A6620">
+            <w:r w:rsidR="576A6620" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Chief</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="6B8ACFD7">
+            <w:r w:rsidR="6B8ACFD7" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="3C22AF66">
+            <w:r w:rsidR="3C22AF66" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">perating </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="15444040">
-[...7 lines deleted...]
-              <w:t>ffice,</w:t>
+            <w:r w:rsidR="15444040" w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ffice</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="15444040" w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> involvement to ensure delivery.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00895050" w:rsidP="00306909" w:rsidRDefault="32EAD0DD" w14:paraId="3F1B58F7" w14:textId="6C861B44">
+          <w:p w14:paraId="3F1B58F7" w14:textId="6C861B44" w:rsidR="00895050" w:rsidRDefault="32EAD0DD" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">AG asked for assurance that regional working with Hywel Dda was not just discussed in Committees but was being achieved in practice, especially in implementation. AG expressed concern that while joint committees were common, actual joint delivery could be more challenging, </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="001B4DBA">
+            <w:r w:rsidR="001B4DBA" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>with</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> confirmation </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="001B4DBA">
+            <w:r w:rsidR="001B4DBA" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">sought </w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>that regional collaboration was genuinely happening and not being hindered by practical difficulties. AG also highlighted he had similar concerns regarding maternity services.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00895050" w:rsidP="5B2E17C7" w:rsidRDefault="32EAD0DD" w14:paraId="52F59462" w14:textId="64F75C64">
+          <w:p w14:paraId="52F59462" w14:textId="64F75C64" w:rsidR="00895050" w:rsidRDefault="32EAD0DD" w:rsidP="5B2E17C7">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">DR confirmed that regional working was essential for delivering a regional </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="4E7B8AEF">
+            <w:r w:rsidR="4E7B8AEF" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ye </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="7BC3A7DE">
+            <w:r w:rsidR="7BC3A7DE" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">are </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="04B8E92D">
+            <w:r w:rsidR="04B8E92D" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ervice and that Hywel Dda ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="3A57A3B4">
+            <w:r w:rsidR="3A57A3B4" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> now allocated resources to the programme. </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="5FD1CA3C">
+            <w:r w:rsidR="5FD1CA3C" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">DR </w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">explained that governance </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="3E94922C">
+            <w:r w:rsidR="3E94922C" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">s managed through the planned care board and regional </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="6AD912D7">
+            <w:r w:rsidR="6AD912D7" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Eye</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="29C565D5">
+            <w:r w:rsidR="29C565D5" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">are </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="3AA17E56">
+            <w:r w:rsidR="3AA17E56" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">oard, with feedback loops between </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="00B83744">
+            <w:r w:rsidR="00B83744" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">igital and COO </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="003444DF">
+            <w:r w:rsidR="003444DF" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">in place </w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>to reinforce the importance of the project. D</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="42B0C9E9">
+            <w:r w:rsidR="42B0C9E9" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> expressed confidence that the necessary messages ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="637A0623">
+            <w:r w:rsidR="637A0623" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> been received and that Hywel Dda </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="546955EB">
+            <w:r w:rsidR="546955EB" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">s now actively involved in the programme. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00895050" w:rsidP="5B2E17C7" w:rsidRDefault="6A437609" w14:paraId="27FC6128" w14:textId="040D4CF1">
+          <w:p w14:paraId="27FC6128" w14:textId="040D4CF1" w:rsidR="00895050" w:rsidRDefault="6A437609" w:rsidP="5B2E17C7">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">JC commended the governance approach in the report, highlighting the articulation of risks and mitigations as best practice. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00895050" w:rsidP="00306909" w:rsidRDefault="6A437609" w14:paraId="58524D77" w14:textId="10F13C0B">
+          <w:p w14:paraId="58524D77" w14:textId="10F13C0B" w:rsidR="00895050" w:rsidRDefault="6A437609" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">GW clarified that while the ERS solution was important, the current clinical priority is the </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="6C88E394">
+            <w:r w:rsidR="6C88E394" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Electronic Patient Record (</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>EPR</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="64E3E0BD">
+            <w:r w:rsidR="64E3E0BD" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> implementation, and the team was focusing on what was known and needed now. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00895050" w:rsidP="00306909" w:rsidRDefault="6A437609" w14:paraId="18E28B3D" w14:textId="3754D3BD">
+          <w:p w14:paraId="18E28B3D" w14:textId="3754D3BD" w:rsidR="00895050" w:rsidRDefault="6A437609" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>MJ confirmed that the regional clinical model was agreed and that the project was set up to support cross-</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="00226956">
+            <w:r w:rsidR="00226956" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ealth </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="00472CF1">
+            <w:r w:rsidR="00472CF1" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>oard pathways as effectively as possible.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00895050" w:rsidP="00306909" w:rsidRDefault="00895050" w14:paraId="7D6970E8" w14:textId="7E716591">
+          <w:p w14:paraId="7D6970E8" w14:textId="7E716591" w:rsidR="00895050" w:rsidRDefault="00895050" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00895050" w:rsidP="00306909" w:rsidRDefault="732769AE" w14:paraId="11DBD758" w14:textId="2F7B0545">
+          <w:p w14:paraId="11DBD758" w14:textId="2F7B0545" w:rsidR="00895050" w:rsidRDefault="732769AE" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00857FEA" w:rsidR="0074095A" w:rsidP="00306909" w:rsidRDefault="00472CF1" w14:paraId="6F8C5803" w14:textId="3553C25B">
+          <w:p w14:paraId="6F8C5803" w14:textId="3553C25B" w:rsidR="0074095A" w:rsidRPr="00857FEA" w:rsidRDefault="00472CF1" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AGREED</w:t>
             </w:r>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="510CB3EC" w:rsidR="2425996F">
+            <w:r w:rsidR="2425996F" w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">to </w:t>
             </w:r>
-            <w:r w:rsidRPr="510CB3EC" w:rsidR="2425996F">
+            <w:r w:rsidR="2425996F" w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>assure</w:t>
             </w:r>
-            <w:r w:rsidRPr="510CB3EC" w:rsidR="2425996F">
+            <w:r w:rsidR="2425996F" w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> the Board that the project was under control, with a specific highlight on the regional nature of the work and the importance of not allowing cross-boundary challenges to impede progress.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00857FEA" w:rsidR="0074095A" w:rsidP="00306909" w:rsidRDefault="5CE98AB5" w14:paraId="7655F676" w14:textId="0FF73222">
+          <w:p w14:paraId="7655F676" w14:textId="0FF73222" w:rsidR="0074095A" w:rsidRPr="00857FEA" w:rsidRDefault="5CE98AB5" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="0036532D">
+            <w:r w:rsidR="0036532D" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>as</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="00472CF1">
+            <w:r w:rsidR="00472CF1" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ASSURED</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="00472CF1">
+            <w:r w:rsidR="00472CF1" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">by the </w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Digitisation of Eye Care Services report.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="62116C9D" w14:paraId="79E26A59" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="79E26A59" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="00306909" w:rsidRDefault="58E5A143" w14:paraId="007444BC" w14:textId="1C1CE3D8">
+          <w:p w14:paraId="007444BC" w14:textId="1C1CE3D8" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="58E5A143" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>66</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="4D7DB6F1">
+            <w:r w:rsidR="4D7DB6F1" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="00306909" w:rsidRDefault="0973B059" w14:paraId="077DA2FD" w14:textId="1D67C29C">
+          <w:p w14:paraId="077DA2FD" w14:textId="1D67C29C" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="0973B059" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="510CB3EC" w:rsidR="4C3BEFEA">
+            <w:r w:rsidR="4C3BEFEA" w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>CLINICAL CODING AND DIGITAL MATERNITY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="62116C9D" w14:paraId="38405557" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="38405557" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="00306909" w:rsidRDefault="007D1E50" w14:paraId="51AA951D" w14:textId="77777777">
+          <w:p w14:paraId="51AA951D" w14:textId="77777777" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="007D1E50" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00857FEA" w:rsidP="00306909" w:rsidRDefault="60405105" w14:paraId="589B8116" w14:textId="14F0726C">
+          <w:p w14:paraId="589B8116" w14:textId="14F0726C" w:rsidR="00857FEA" w:rsidRDefault="60405105" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">A </w:t>
             </w:r>
-            <w:r w:rsidRPr="510CB3EC" w:rsidR="39D73DAF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="39D73DAF" w:rsidRPr="510CB3EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Clinical Coding and Digital Maternity update</w:t>
             </w:r>
-            <w:r w:rsidRPr="510CB3EC" w:rsidR="732769AE">
+            <w:r w:rsidR="732769AE" w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>was</w:t>
             </w:r>
-            <w:r w:rsidRPr="510CB3EC" w:rsidR="36203232">
+            <w:r w:rsidR="36203232" w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="510CB3EC" w:rsidR="36203232">
+            <w:r w:rsidR="36203232" w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>received</w:t>
             </w:r>
-            <w:r w:rsidRPr="510CB3EC" w:rsidR="20E28CAD">
+            <w:r w:rsidR="20E28CAD" w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidRPr="510CB3EC" w:rsidR="57A867F4">
+            <w:r w:rsidR="57A867F4" w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>LM</w:t>
             </w:r>
-            <w:r w:rsidRPr="510CB3EC" w:rsidR="732769AE">
+            <w:r w:rsidR="732769AE" w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="510CB3EC" w:rsidR="64483BF3">
+            <w:r w:rsidR="64483BF3" w:rsidRPr="510CB3EC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>highlighted the following key points;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C2F23" w:rsidP="00306909" w:rsidRDefault="0357152D" w14:paraId="46C1EF0D" w14:textId="03878BC9">
+          <w:p w14:paraId="46C1EF0D" w14:textId="03878BC9" w:rsidR="008C2F23" w:rsidRDefault="0357152D" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The update focused on progress since the last meeting, including a more detailed action plan for Clinical Coding Improvement</w:t>
             </w:r>
-            <w:r w:rsidRPr="510CB3EC" w:rsidR="37BD4CD2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="37BD4CD2" w:rsidRPr="510CB3EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C2F23" w:rsidP="00306909" w:rsidRDefault="0357152D" w14:paraId="0D5214E3" w14:textId="5691F6A7">
+          <w:p w14:paraId="0D5214E3" w14:textId="5691F6A7" w:rsidR="008C2F23" w:rsidRDefault="0357152D" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>The OCP (Organisational Change Process) for staff consultation was nearly complete, with recruitment for a Service Improvement post to follow</w:t>
             </w:r>
-            <w:r w:rsidRPr="510CB3EC" w:rsidR="7D4B8D91">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="7D4B8D91" w:rsidRPr="510CB3EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C2F23" w:rsidP="00306909" w:rsidRDefault="0357152D" w14:paraId="103C4C2E" w14:textId="0F42C3BF">
+          <w:p w14:paraId="103C4C2E" w14:textId="0F42C3BF" w:rsidR="008C2F23" w:rsidRDefault="0357152D" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="510CB3EC">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>National options for addressing coding backlogs were discussed, including using supervisors for more coding and focusing on primary diagnosis/procedure to meet targets faster, though this may reduce coding depth</w:t>
             </w:r>
-            <w:r w:rsidRPr="510CB3EC" w:rsidR="42202420">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="42202420" w:rsidRPr="510CB3EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C2F23" w:rsidP="5B2E17C7" w:rsidRDefault="0357152D" w14:paraId="5B6EA579" w14:textId="0EE0E58F">
+          <w:p w14:paraId="5B6EA579" w14:textId="0EE0E58F" w:rsidR="008C2F23" w:rsidRDefault="0357152D" w:rsidP="5B2E17C7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>The plan aim</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="3D4242EF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="3D4242EF" w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> to reach the tier one target by April–June</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="003D5BE8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="003D5BE8" w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2026</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">, with a reassessment for sustainable improvement thereafter. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C2F23" w:rsidP="5B2E17C7" w:rsidRDefault="008C2F23" w14:paraId="49E38463" w14:textId="3EA2337E">
+          <w:p w14:paraId="49E38463" w14:textId="3EA2337E" w:rsidR="008C2F23" w:rsidRDefault="008C2F23" w:rsidP="5B2E17C7">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00933546" w:rsidP="5B2E17C7" w:rsidRDefault="7FE6F5EF" w14:paraId="0D3E7654" w14:textId="756E2021">
+          <w:p w14:paraId="0D3E7654" w14:textId="756E2021" w:rsidR="00933546" w:rsidRDefault="7FE6F5EF" w:rsidP="5B2E17C7">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">AG invited questions: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00933546" w:rsidP="5B2E17C7" w:rsidRDefault="62C1D0B5" w14:paraId="34701560" w14:textId="3C281C12">
+          <w:p w14:paraId="34701560" w14:textId="3C281C12" w:rsidR="00933546" w:rsidRDefault="62C1D0B5" w:rsidP="5B2E17C7">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="2A90A3AE">
+            <w:r w:rsidR="2A90A3AE" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Z</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> asked about the risk/benefit of focusing on primary diagnosis</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="6B1568A1">
+            <w:r w:rsidR="6B1568A1" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> the impact on understanding comorbidities, and the wellbeing of staff working overtime. </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="1A1DB871">
+            <w:r w:rsidR="1A1DB871" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>NZ</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> also requested more clarity on substantive staffing and monitoring. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00933546" w:rsidP="5B2E17C7" w:rsidRDefault="62C1D0B5" w14:paraId="4D3F7CB1" w14:textId="44BCDB3A">
+          <w:p w14:paraId="4D3F7CB1" w14:textId="44BCDB3A" w:rsidR="00933546" w:rsidRDefault="62C1D0B5" w:rsidP="5B2E17C7">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>J</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="565E8472">
+            <w:r w:rsidR="565E8472" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> asked for assurance that actions from the </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="02C59070">
+            <w:r w:rsidR="02C59070" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>udit plan were completed and about the qualitative aspects of coding.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="1128EBB3" w:rsidP="5B2E17C7" w:rsidRDefault="1128EBB3" w14:paraId="1A630DA5" w14:textId="4E647DCB">
+          <w:p w14:paraId="1A630DA5" w14:textId="4E647DCB" w:rsidR="1128EBB3" w:rsidRDefault="1128EBB3" w:rsidP="5B2E17C7">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">LM confirmed that the plan was a short-term measure, with previous data on comorbidities available for planning, and that overtime was only used until recruitment is possible. LM said the department was being restructured for long-term improvement. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="1128EBB3" w:rsidP="5B2E17C7" w:rsidRDefault="1128EBB3" w14:paraId="2AC9B329" w14:textId="3530319D">
+          <w:p w14:paraId="2AC9B329" w14:textId="3530319D" w:rsidR="1128EBB3" w:rsidRDefault="1128EBB3" w:rsidP="5B2E17C7">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>MJ informed that any move to primary diagnosis-only coding would be discussed with Clinical Leads and Executives, and that national work was ongoing to define a minimum digital dataset for coding.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="73FC192A" w:rsidP="5B2E17C7" w:rsidRDefault="73FC192A" w14:paraId="600C322A" w14:textId="42CA3DA0">
+          <w:p w14:paraId="600C322A" w14:textId="42CA3DA0" w:rsidR="73FC192A" w:rsidRDefault="73FC192A" w:rsidP="5B2E17C7">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">A </w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Digital Maternity update</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> was </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="00017677">
+            <w:r w:rsidR="00017677" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>RECEIVED</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="2564A9AC">
+            <w:r w:rsidR="2564A9AC" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>MJ</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> highlighted the following key points;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="73FC192A" w:rsidP="00306909" w:rsidRDefault="73FC192A" w14:paraId="741E650C" w14:textId="2067BFB2">
+          <w:p w14:paraId="741E650C" w14:textId="2067BFB2" w:rsidR="73FC192A" w:rsidRDefault="73FC192A" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11B89894">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The update addressed concerns about project organisation and f</w:t>
             </w:r>
             <w:r w:rsidRPr="11B89894">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>inancial/non-financial risks;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="73FC192A" w:rsidP="00306909" w:rsidRDefault="73FC192A" w14:paraId="121361DD" w14:textId="07A05CF4">
+          <w:p w14:paraId="121361DD" w14:textId="07A05CF4" w:rsidR="73FC192A" w:rsidRDefault="73FC192A" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Financial gaps were largely resolved by </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>reprioritising</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> resources, with </w:t>
+            </w:r>
+            <w:r w:rsidR="0042789E" w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>igital absorbing small recurring costs until a full financial plan was in place;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="73FC192A" w:rsidP="00306909" w:rsidRDefault="73FC192A" w14:paraId="17E7968B" w14:textId="32E2E92B">
+          <w:p w14:paraId="17E7968B" w14:textId="32E2E92B" w:rsidR="73FC192A" w:rsidRDefault="73FC192A" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11B89894">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>The contract was signed within delegated authority, and regional project governance was being established to ensure seamless care and information flow across health board boundaries.</w:t>
+              <w:t xml:space="preserve">The contract was signed within delegated authority, and regional project governance was </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="11B89894">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>being established</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="11B89894">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to ensure seamless care and information flow across health board boundaries.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="73FC192A" w:rsidP="00306909" w:rsidRDefault="73FC192A" w14:paraId="789BE34E" w14:textId="03E135E5">
+          <w:p w14:paraId="789BE34E" w14:textId="03E135E5" w:rsidR="73FC192A" w:rsidRDefault="73FC192A" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11B89894">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">AG invited questions: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="73FC192A" w:rsidP="00306909" w:rsidRDefault="694DEDCE" w14:paraId="0B627C63" w14:textId="144F0456">
+          <w:p w14:paraId="0B627C63" w14:textId="144F0456" w:rsidR="73FC192A" w:rsidRDefault="694DEDCE" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">AG asked for assurance that regional working would not be compromised </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="008C42C4">
+            <w:r w:rsidR="008C42C4" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>due to</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> project sourc</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="008C42C4">
+            <w:r w:rsidR="008C42C4" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> and organis</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="008C42C4">
+            <w:r w:rsidR="008C42C4" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ation</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, and that IT would support, not dictate, </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="2ED8D57B">
+            <w:r w:rsidR="2ED8D57B" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>the M</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">aternity </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="0E7E3198">
+            <w:r w:rsidR="0E7E3198" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ervice design.  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00933546" w:rsidP="00306909" w:rsidRDefault="694DEDCE" w14:paraId="03FCCE98" w14:textId="5E84EE01">
+          <w:p w14:paraId="03FCCE98" w14:textId="5E84EE01" w:rsidR="00933546" w:rsidRDefault="694DEDCE" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">MJ confirmed that national technical and clinical groups were in place, with all organisations and the supplier working together to ensure </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="0036532D">
+            <w:r w:rsidR="0036532D" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">complete </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="005012C6">
+            <w:r w:rsidR="005012C6" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">integration and </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="0036532D">
+            <w:r w:rsidR="0036532D" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">that </w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">standards </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="005012C6">
+            <w:r w:rsidR="005012C6" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>are upheld.</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> MJ </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="0036532D">
+            <w:r w:rsidR="0036532D" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">added that </w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">regional project boards were being set up to support cross-border working.  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6C66339A" w:rsidP="00306909" w:rsidRDefault="6C66339A" w14:paraId="3A5CDD9C" w14:textId="420EA07A">
+          <w:p w14:paraId="3A5CDD9C" w14:textId="420EA07A" w:rsidR="6C66339A" w:rsidRDefault="6C66339A" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00AC4FF3" w:rsidP="00306909" w:rsidRDefault="09B0B188" w14:paraId="283B8720" w14:textId="71CEEC97">
+          <w:p w14:paraId="283B8720" w14:textId="71CEEC97" w:rsidR="00AC4FF3" w:rsidRDefault="09B0B188" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11B89894">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00AC4FF3" w:rsidR="00AC4FF3" w:rsidP="00306909" w:rsidRDefault="0D9AE453" w14:paraId="182756F9" w14:textId="52CC664E">
+          <w:p w14:paraId="182756F9" w14:textId="52CC664E" w:rsidR="00AC4FF3" w:rsidRPr="00AC4FF3" w:rsidRDefault="0D9AE453" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="56"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="0036532D">
+            <w:r w:rsidR="0036532D" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>as</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="0036532D">
+            <w:r w:rsidR="0036532D" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ASSURED </w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">by the </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="2875632C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="2875632C" w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Clinical Coding and Digital Maternity update, with the caveat that regional working and mitigation actions must continue throughout the project.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="62116C9D" w14:paraId="3A268E6C" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="3A268E6C" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="00AA4825" w:rsidP="00306909" w:rsidRDefault="47EDEDE8" w14:paraId="1F2ECAB9" w14:textId="669188DB">
+          <w:p w14:paraId="1F2ECAB9" w14:textId="669188DB" w:rsidR="00AA4825" w:rsidRPr="00277740" w:rsidRDefault="47EDEDE8" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>67</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="05343694">
+            <w:r w:rsidR="05343694" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/2</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="2860F627">
+            <w:r w:rsidR="2860F627" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="00C4040D" w:rsidP="00306909" w:rsidRDefault="08386C0E" w14:paraId="6123EC21" w14:textId="1228C8B0">
+          <w:p w14:paraId="6123EC21" w14:textId="1228C8B0" w:rsidR="00C4040D" w:rsidRPr="00277740" w:rsidRDefault="08386C0E" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">RECORDS MANAGEMENT AND SUBJECT ACCESS REQUEST </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="62116C9D" w14:paraId="31D5AA5F" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="31D5AA5F" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="00306909" w:rsidRDefault="007D1E50" w14:paraId="432BB202" w14:textId="77777777">
+          <w:p w14:paraId="432BB202" w14:textId="77777777" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="007D1E50" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00AC4FF3" w:rsidP="00306909" w:rsidRDefault="71EF978E" w14:paraId="1D9D6739" w14:textId="54957872">
+          <w:p w14:paraId="1D9D6739" w14:textId="54957872" w:rsidR="00AC4FF3" w:rsidRDefault="71EF978E" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="5B2CDA1E">
+            <w:r w:rsidR="5B2CDA1E" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="6FD77776">
+            <w:r w:rsidR="6FD77776" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Records Management </w:t>
             </w:r>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">report </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="5B2CDA1E">
+            <w:r w:rsidR="5B2CDA1E" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">was </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="0036532D">
+            <w:r w:rsidR="0036532D" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>RECEIVED</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="0CB5E79D">
+            <w:r w:rsidR="0CB5E79D" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="51A9521F">
+            <w:r w:rsidR="51A9521F" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>J</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="18FE1CC9">
+            <w:r w:rsidR="18FE1CC9" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="51A9521F">
+            <w:r w:rsidR="51A9521F" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="0CB5E79D">
+            <w:r w:rsidR="0CB5E79D" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>highlighted the following key points</w:t>
             </w:r>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5A2B8943" w:rsidP="00306909" w:rsidRDefault="5A2B8943" w14:paraId="74B71EBD" w14:textId="50640A0F">
+          <w:p w14:paraId="74B71EBD" w14:textId="50640A0F" w:rsidR="5A2B8943" w:rsidRDefault="5A2B8943" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11B89894">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The report summarised progress on six management actions from a Records Management Audit, which had previously given limited assurance;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5A2B8943" w:rsidP="227F676D" w:rsidRDefault="5A2B8943" w14:paraId="33D65585" w14:textId="0C56405B">
+          <w:p w14:paraId="33D65585" w14:textId="0C56405B" w:rsidR="5A2B8943" w:rsidRDefault="5A2B8943" w:rsidP="227F676D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Key issues addressed included policy gaps, inconsistent practices, third-party storage risks (notably with Transmedia), retention/destruction processes, and internal storage opportunities;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5A2B8943" w:rsidP="227F676D" w:rsidRDefault="5A2B8943" w14:paraId="4B5744AD" w14:textId="2DC4B07B">
+          <w:p w14:paraId="4B5744AD" w14:textId="2DC4B07B" w:rsidR="5A2B8943" w:rsidRDefault="5A2B8943" w:rsidP="227F676D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...1 lines deleted...]
-              <w:t>More general policies had been shared and cascaded across the Health Board;</w:t>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">More general policies </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="227F676D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>had</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="227F676D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> been shared and cascaded across the Health Board;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5A2B8943" w:rsidP="227F676D" w:rsidRDefault="5A2B8943" w14:paraId="53BD2BAD" w14:textId="45F97F05">
+          <w:p w14:paraId="53BD2BAD" w14:textId="45F97F05" w:rsidR="5A2B8943" w:rsidRDefault="5A2B8943" w:rsidP="227F676D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...1 lines deleted...]
-              <w:t>Project groups were established to address audit actions and contract arrangements, with ongoing work to ensure records were not stored longer than legally required and to realise cost savings by reducing third-party storage.</w:t>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Project groups were established to address audit actions and contract arrangements, with ongoing work to ensure records were not stored longer than legally required and to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="227F676D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>realise</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="227F676D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cost savings by reducing third-party storage.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A736D2" w:rsidP="227F676D" w:rsidRDefault="00A736D2" w14:paraId="41AAC463" w14:textId="77777777">
+          <w:p w14:paraId="41AAC463" w14:textId="77777777" w:rsidR="00A736D2" w:rsidRDefault="00A736D2" w:rsidP="227F676D">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00A736D2" w:rsidR="000503BE" w:rsidP="227F676D" w:rsidRDefault="000503BE" w14:paraId="7EBA1FE8" w14:textId="66B82686">
+          <w:p w14:paraId="7EBA1FE8" w14:textId="66B82686" w:rsidR="000503BE" w:rsidRPr="00A736D2" w:rsidRDefault="000503BE" w:rsidP="227F676D">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>AG invited questions:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000503BE" w:rsidP="227F676D" w:rsidRDefault="000503BE" w14:paraId="7936B9D1" w14:textId="438385A1">
+          <w:p w14:paraId="7936B9D1" w14:textId="438385A1" w:rsidR="000503BE" w:rsidRDefault="000503BE" w:rsidP="227F676D">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C82D3F" w:rsidP="227F676D" w:rsidRDefault="7C09D4C7" w14:paraId="3B913B08" w14:textId="4DFC888F">
+          <w:p w14:paraId="3B913B08" w14:textId="4DFC888F" w:rsidR="00C82D3F" w:rsidRDefault="7C09D4C7" w:rsidP="227F676D">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>AG asked if the revised policies had been received and if previous comments were reflected.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C82D3F" w:rsidP="227F676D" w:rsidRDefault="00C82D3F" w14:paraId="1DBF9D73" w14:textId="23BE9CB3">
+          <w:p w14:paraId="1DBF9D73" w14:textId="23BE9CB3" w:rsidR="00C82D3F" w:rsidRDefault="00C82D3F" w:rsidP="227F676D">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C82D3F" w:rsidP="227F676D" w:rsidRDefault="03BD6B32" w14:paraId="5BD726C4" w14:textId="72A35E64">
+          <w:p w14:paraId="5BD726C4" w14:textId="72A35E64" w:rsidR="00C82D3F" w:rsidRDefault="03BD6B32" w:rsidP="227F676D">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">JN replied that the policies were included in the resources and previous comments </w:t>
             </w:r>
-            <w:r w:rsidRPr="227F676D" w:rsidR="00787A21">
+            <w:r w:rsidR="00787A21" w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">had been </w:t>
             </w:r>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>incorporated.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A736D2" w:rsidP="227F676D" w:rsidRDefault="00A736D2" w14:paraId="169CD54F" w14:textId="77777777">
+          <w:p w14:paraId="169CD54F" w14:textId="77777777" w:rsidR="00A736D2" w:rsidRDefault="00A736D2" w:rsidP="227F676D">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C82D3F" w:rsidP="227F676D" w:rsidRDefault="03BD6B32" w14:paraId="0E0C1DAF" w14:textId="40E81DD6">
+          <w:p w14:paraId="0E0C1DAF" w14:textId="40E81DD6" w:rsidR="00C82D3F" w:rsidRDefault="03BD6B32" w:rsidP="227F676D">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">JC asked if all six audit actions were completed and </w:t>
             </w:r>
-            <w:r w:rsidRPr="227F676D" w:rsidR="00190991">
+            <w:r w:rsidR="00190991" w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">whether </w:t>
             </w:r>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>the need for control documentation to prevent future lapses</w:t>
             </w:r>
-            <w:r w:rsidRPr="227F676D" w:rsidR="00190991">
+            <w:r w:rsidR="00190991" w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> had been </w:t>
             </w:r>
-            <w:r w:rsidRPr="227F676D" w:rsidR="000B254C">
+            <w:r w:rsidR="000B254C" w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>considered.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6C66339A" w:rsidP="227F676D" w:rsidRDefault="6C66339A" w14:paraId="2634EE39" w14:textId="61D9576E">
+          <w:p w14:paraId="2634EE39" w14:textId="61D9576E" w:rsidR="6C66339A" w:rsidRDefault="6C66339A" w:rsidP="227F676D">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="03BD6B32" w:rsidP="227F676D" w:rsidRDefault="03BD6B32" w14:paraId="7EACEF47" w14:textId="017C3D4A">
+          <w:p w14:paraId="7EACEF47" w14:textId="017C3D4A" w:rsidR="03BD6B32" w:rsidRDefault="03BD6B32" w:rsidP="227F676D">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>JN said most actions were complete; the remaining work related to Transmedia contract arrangements, expected to finish in the next couple of months. JN informed that control documentation was being emphasised.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6C66339A" w:rsidP="227F676D" w:rsidRDefault="6C66339A" w14:paraId="69777ED2" w14:textId="76835FA5">
+          <w:p w14:paraId="69777ED2" w14:textId="76835FA5" w:rsidR="6C66339A" w:rsidRDefault="6C66339A" w:rsidP="227F676D">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="03BD6B32" w:rsidP="227F676D" w:rsidRDefault="03BD6B32" w14:paraId="03BFB9DC" w14:textId="6FE5C302">
+          <w:p w14:paraId="03BFB9DC" w14:textId="6FE5C302" w:rsidR="03BD6B32" w:rsidRDefault="03BD6B32" w:rsidP="227F676D">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>JC queried whether lessons from the Transmedia issue were being embedded to avoid future unknowns in contracts and spending.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6C66339A" w:rsidP="227F676D" w:rsidRDefault="6C66339A" w14:paraId="2144919E" w14:textId="4F86A1A5">
+          <w:p w14:paraId="2144919E" w14:textId="4F86A1A5" w:rsidR="6C66339A" w:rsidRDefault="6C66339A" w:rsidP="227F676D">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="03BD6B32" w:rsidP="227F676D" w:rsidRDefault="03BD6B32" w14:paraId="72156A17" w14:textId="67BFAF46">
+          <w:p w14:paraId="72156A17" w14:textId="67BFAF46" w:rsidR="03BD6B32" w:rsidRDefault="03BD6B32" w:rsidP="227F676D">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>JN said the team was working to ensure better visibility and control over contracts and spending.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6C66339A" w:rsidP="227F676D" w:rsidRDefault="6C66339A" w14:paraId="1B3FAEFC" w14:textId="3D71BC8E">
+          <w:p w14:paraId="1B3FAEFC" w14:textId="3D71BC8E" w:rsidR="6C66339A" w:rsidRDefault="6C66339A" w:rsidP="227F676D">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="03BD6B32" w:rsidP="227F676D" w:rsidRDefault="03BD6B32" w14:paraId="61E9D2D3" w14:textId="28C6E6B1">
+          <w:p w14:paraId="61E9D2D3" w14:textId="28C6E6B1" w:rsidR="03BD6B32" w:rsidRDefault="03BD6B32" w:rsidP="227F676D">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>JC requested more specificity in reporting issues (e.g., avoiding vague terms like "some issues").</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6C66339A" w:rsidP="227F676D" w:rsidRDefault="6C66339A" w14:paraId="395A480A" w14:textId="60B56C6A">
+          <w:p w14:paraId="395A480A" w14:textId="60B56C6A" w:rsidR="6C66339A" w:rsidRDefault="6C66339A" w:rsidP="227F676D">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="03BD6B32" w:rsidP="227F676D" w:rsidRDefault="03BD6B32" w14:paraId="00738ACA" w14:textId="3C2DAF0F">
+          <w:p w14:paraId="00738ACA" w14:textId="3C2DAF0F" w:rsidR="03BD6B32" w:rsidRDefault="03BD6B32" w:rsidP="227F676D">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">JN said the team agreed to provide more detailed descriptions in future reports.  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6C66339A" w:rsidP="00306909" w:rsidRDefault="6C66339A" w14:paraId="6F4B8168" w14:textId="73B3F6C8">
+          <w:p w14:paraId="6F4B8168" w14:textId="73B3F6C8" w:rsidR="6C66339A" w:rsidRDefault="6C66339A" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="03BD6B32" w:rsidP="00306909" w:rsidRDefault="03BD6B32" w14:paraId="7049688D" w14:textId="0C8CCBFC">
+          <w:p w14:paraId="7049688D" w14:textId="0C8CCBFC" w:rsidR="03BD6B32" w:rsidRDefault="03BD6B32" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The Subject Access Request (SAR) report was </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="00DD4FBE">
+            <w:r w:rsidR="00DD4FBE" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>RECEIVED</w:t>
             </w:r>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="781CF3F6">
+            <w:r w:rsidR="781CF3F6" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">GT </w:t>
             </w:r>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>highlighted the following key points:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="03BD6B32" w:rsidP="00306909" w:rsidRDefault="03BD6B32" w14:paraId="3C4AFCC3" w14:textId="40EE7F17">
+          <w:p w14:paraId="3C4AFCC3" w14:textId="40EE7F17" w:rsidR="03BD6B32" w:rsidRDefault="03BD6B32" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The SAR risk remained high (scored at 20) due to increasing volume and complexity of requests, especially for </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="721EF169">
+            <w:r w:rsidR="721EF169" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ental </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="6C24E5F1">
+            <w:r w:rsidR="6C24E5F1" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ealth and </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="7E33A66E">
+            <w:r w:rsidR="7E33A66E" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">hildren’s </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="6ED2007C">
+            <w:r w:rsidR="6ED2007C" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ervices.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="03BD6B32" w:rsidP="00306909" w:rsidRDefault="03BD6B32" w14:paraId="1340C0A4" w14:textId="706895A4">
+          <w:p w14:paraId="1340C0A4" w14:textId="706895A4" w:rsidR="03BD6B32" w:rsidRDefault="03BD6B32" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Manual processes and lack of dedicated software were major challenges, particularly for handling large email searches and redactions.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="03BD6B32" w:rsidP="00306909" w:rsidRDefault="03BD6B32" w14:paraId="6BD49B58" w14:textId="3AA28624">
+          <w:p w14:paraId="6BD49B58" w14:textId="3AA28624" w:rsidR="03BD6B32" w:rsidRDefault="03BD6B32" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>An action plan was in place, with some quick wins already achieved; procurement of SAR management software was being explored, with costs lower than expected.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="03BD6B32" w:rsidP="5B2E17C7" w:rsidRDefault="03BD6B32" w14:paraId="68A3C1B4" w14:textId="70E694F8">
+          <w:p w14:paraId="68A3C1B4" w14:textId="70E694F8" w:rsidR="03BD6B32" w:rsidRDefault="03BD6B32" w:rsidP="5B2E17C7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress was being tracked, and future SAR papers would be reviewed by </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="4B98C253">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="4B98C253" w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Information Governance Clinical Advisory Group (</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>IG CAG</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="726DB512">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="726DB512" w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> before </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="66861944">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="66861944" w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>going</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> to the Committee.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="751C85A5" w:rsidP="00306909" w:rsidRDefault="751C85A5" w14:paraId="1E582726" w14:textId="555D75A8">
+          <w:p w14:paraId="1E582726" w14:textId="555D75A8" w:rsidR="751C85A5" w:rsidRDefault="751C85A5" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>AG invited questions:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="751C85A5" w:rsidP="00306909" w:rsidRDefault="751C85A5" w14:paraId="1F67D1B6" w14:textId="155C8D5F">
+          <w:p w14:paraId="1F67D1B6" w14:textId="155C8D5F" w:rsidR="751C85A5" w:rsidRDefault="751C85A5" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AG urged quick decision-making on SAR software and starting procurement early to avoid delays.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="1BD4FDB4" w:rsidP="00306909" w:rsidRDefault="1BD4FDB4" w14:paraId="787B1010" w14:textId="51B1123B">
+          <w:p w14:paraId="787B1010" w14:textId="51B1123B" w:rsidR="1BD4FDB4" w:rsidRDefault="1BD4FDB4" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>GT</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="751C85A5">
+            <w:r w:rsidR="751C85A5" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> informed that the team was engaging with digital colleagues and third-party providers, and procurement was being prioritised.  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6C66339A" w:rsidP="00306909" w:rsidRDefault="6C66339A" w14:paraId="2F771D38" w14:textId="1482FDD2">
+          <w:p w14:paraId="2F771D38" w14:textId="1482FDD2" w:rsidR="6C66339A" w:rsidRDefault="6C66339A" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00277740" w:rsidR="00BF690A" w:rsidP="00306909" w:rsidRDefault="52FD1196" w14:paraId="3E26D5BD" w14:textId="6DF25D66">
+          <w:p w14:paraId="3E26D5BD" w14:textId="6DF25D66" w:rsidR="00BF690A" w:rsidRPr="00277740" w:rsidRDefault="52FD1196" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00277740" w:rsidR="00D6130F" w:rsidP="00306909" w:rsidRDefault="0AED8375" w14:paraId="7E58DAFA" w14:textId="5E1CD665">
+          <w:p w14:paraId="7E58DAFA" w14:textId="5E1CD665" w:rsidR="00D6130F" w:rsidRPr="00277740" w:rsidRDefault="0AED8375" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="56"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="00024AAB">
+            <w:r w:rsidR="00024AAB" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>as</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="00024AAB">
+            <w:r w:rsidR="00024AAB" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">ASSURED </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="4A6CD0FA">
+            <w:r w:rsidR="4A6CD0FA" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">from the progress on both Records Management and SAR risks, acknowledging ongoing work, improved policies, and the need for continued monitoring and reporting to the Board.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00FD733C" w:rsidTr="62116C9D" w14:paraId="0FE3CC2A" w14:textId="77777777">
+      <w:tr w:rsidR="00FD733C" w:rsidRPr="003C5225" w14:paraId="0FE3CC2A" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11057" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent5" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="00FD733C" w:rsidP="00FD733C" w:rsidRDefault="727210F6" w14:paraId="643993B1" w14:textId="6A81B587">
+          <w:p w14:paraId="643993B1" w14:textId="6A81B587" w:rsidR="00FD733C" w:rsidRPr="00277740" w:rsidRDefault="727210F6" w:rsidP="00FD733C">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Part 4. </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="0C8C9E20">
+            <w:r w:rsidR="0C8C9E20" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>RESEARCH AND DEVELOPMENTAND INNOVATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="62116C9D" w14:paraId="6E2F6364" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="6E2F6364" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="00306909" w:rsidRDefault="2118AF27" w14:paraId="7CFC4641" w14:textId="7187EF6C">
+          <w:p w14:paraId="7CFC4641" w14:textId="7187EF6C" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="2118AF27" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>68</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="7D9536A5">
+            <w:r w:rsidR="7D9536A5" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/2</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="2860F627">
+            <w:r w:rsidR="2860F627" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="00306909" w:rsidRDefault="60DE675D" w14:paraId="75202B70" w14:textId="5E33B43B">
+          <w:p w14:paraId="75202B70" w14:textId="5E33B43B" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="60DE675D" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>RESEARCH AND DEVELOPMENT ANNUAL REPORT 2024/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="62116C9D" w14:paraId="427DCC16" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="427DCC16" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="007D1E50" w:rsidP="00306909" w:rsidRDefault="007D1E50" w14:paraId="7F96E0A5" w14:textId="77777777">
+          <w:p w14:paraId="7F96E0A5" w14:textId="77777777" w:rsidR="007D1E50" w:rsidRPr="00277740" w:rsidRDefault="007D1E50" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C1505B" w:rsidR="00FD733C" w:rsidP="00306909" w:rsidRDefault="727210F6" w14:paraId="1B19AF28" w14:textId="7217A733">
+          <w:p w14:paraId="1B19AF28" w14:textId="7217A733" w:rsidR="00FD733C" w:rsidRPr="00C1505B" w:rsidRDefault="727210F6" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="5924E4DD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="5924E4DD" w:rsidRPr="6C66339A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Research and Development </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="0E41A530">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="0E41A530" w:rsidRPr="6C66339A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">(R&amp;D) </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="5924E4DD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="5924E4DD" w:rsidRPr="6C66339A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Annual Report 2024</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="1A8779EB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="1A8779EB" w:rsidRPr="6C66339A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="5924E4DD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="5924E4DD" w:rsidRPr="6C66339A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> was </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="00194A3C">
+            <w:r w:rsidR="00194A3C" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>RECEIVED</w:t>
             </w:r>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="0244696F">
+            <w:r w:rsidR="0244696F" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>LW</w:t>
             </w:r>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> highlighted the following key points:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B338BB" w:rsidP="00306909" w:rsidRDefault="26047EF7" w14:paraId="7D299C5F" w14:textId="4328D723">
+          <w:p w14:paraId="7D299C5F" w14:textId="4328D723" w:rsidR="00B338BB" w:rsidRDefault="26047EF7" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The R&amp;D function </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="0421F01D">
+            <w:r w:rsidR="0421F01D" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">s funded by Welsh Government, requiring an </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="486ABA82">
+            <w:r w:rsidR="486ABA82" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">nnual report on </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="648D68F5">
+            <w:r w:rsidR="648D68F5" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">linical </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="65BD8B91">
+            <w:r w:rsidR="65BD8B91" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">esearch activity, following a template from </w:t>
             </w:r>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Health and Care Research Wales</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="0DC5175F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="0DC5175F" w:rsidRPr="6C66339A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B338BB" w:rsidP="00306909" w:rsidRDefault="26047EF7" w14:paraId="370AEF1F" w14:textId="320A5602">
+          <w:p w14:paraId="370AEF1F" w14:textId="320A5602" w:rsidR="00B338BB" w:rsidRDefault="26047EF7" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">This year, the report was selected as an exemplar for other </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="281E9AF6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="281E9AF6" w:rsidRPr="6C66339A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">ealth </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="217B84BB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="217B84BB" w:rsidRPr="6C66339A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>oards</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="3398A00B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="3398A00B" w:rsidRPr="6C66339A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B338BB" w:rsidP="00306909" w:rsidRDefault="26047EF7" w14:paraId="0B1CC6D8" w14:textId="438B791F">
+          <w:p w14:paraId="0B1CC6D8" w14:textId="438B791F" w:rsidR="00B338BB" w:rsidRDefault="26047EF7" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>The report detail</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="477907EF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="477907EF" w:rsidRPr="6C66339A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> studies supporting cancer and non-cancer treatment development, with key case studies highlighted</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="30491041">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="30491041" w:rsidRPr="6C66339A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B338BB" w:rsidP="00306909" w:rsidRDefault="26047EF7" w14:paraId="0704C8A7" w14:textId="1089E82B">
+          <w:p w14:paraId="0704C8A7" w14:textId="1089E82B" w:rsidR="00B338BB" w:rsidRDefault="26047EF7" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">The report </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="4C3678B5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="4C3678B5" w:rsidRPr="6C66339A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>s being translated into Welsh and formatted for accessibility</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="61A391CC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="61A391CC" w:rsidRPr="6C66339A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FD733C" w:rsidP="00306909" w:rsidRDefault="00FD733C" w14:paraId="6E00E8E9" w14:textId="149D0BF4">
+          <w:p w14:paraId="6E00E8E9" w14:textId="149D0BF4" w:rsidR="00FD733C" w:rsidRDefault="00FD733C" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>AG invited questions:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00EF5A6E" w:rsidR="00FD733C" w:rsidP="00306909" w:rsidRDefault="314559C4" w14:paraId="38D9D164" w14:textId="2D7B12AE">
+          <w:p w14:paraId="38D9D164" w14:textId="2D7B12AE" w:rsidR="00FD733C" w:rsidRPr="00EF5A6E" w:rsidRDefault="314559C4" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>KL highlighted the report’s excellence and referenced Ian Whittaker’s OBE for wound healing. KL observed the report focuses on Health and Care Research Wales activity and does not cover the full breadth of collaboration with Swansea University or innovation. KL requested future updates on broader R&amp;D and innovation, including joint work with Hwyl Dda and future directions.</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="00016E21">
+            <w:r w:rsidR="00016E21" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00954C11" w:rsidP="00306909" w:rsidRDefault="314559C4" w14:paraId="552811B5" w14:textId="07E11251">
+          <w:p w14:paraId="552811B5" w14:textId="07E11251" w:rsidR="00954C11" w:rsidRDefault="314559C4" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>NZ Agreed those were fair points and highlighted ongoing efforts to share more about regional work and broader innovation in future reports.</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="26D49B02">
+            <w:r w:rsidR="26D49B02" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ praised the report and case studies, NZ asked about plans to publicise the </w:t>
             </w:r>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>impactful work, and echoed the need for more insight into innovation and how research informs service transformation.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="314559C4" w:rsidP="00306909" w:rsidRDefault="314559C4" w14:paraId="64FE7ECF" w14:textId="5EC2015F">
+          <w:p w14:paraId="64FE7ECF" w14:textId="5EC2015F" w:rsidR="314559C4" w:rsidRDefault="314559C4" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">AG supported publicising the report, suggested it could be featured at the </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="77ECAA0F">
+            <w:r w:rsidR="77ECAA0F" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Annual General Meeting (</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>AGM</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="6441A318">
+            <w:r w:rsidR="6441A318" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>, and asked about plans for another R&amp;</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>D day</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> and how innovation was captured.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="314559C4" w:rsidP="00306909" w:rsidRDefault="314559C4" w14:paraId="38E1FF81" w14:textId="0129E7FA">
+          <w:p w14:paraId="38E1FF81" w14:textId="0129E7FA" w:rsidR="314559C4" w:rsidRDefault="314559C4" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>RE confirmed plans for a regional R&amp;</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>D day</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> with Hwyl Dda post-summer</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="005F0933">
+            <w:r w:rsidR="005F0933" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>, and</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="005F0933">
+            <w:r w:rsidR="005F0933" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>noted that</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> for future reports, they would consider including both the required content and broader innovation. RE acknowledged the need for more frequent Board updates and better visibility of R&amp;D and innovation.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="314559C4" w:rsidP="00306909" w:rsidRDefault="314559C4" w14:paraId="34959786" w14:textId="2610951F">
+          <w:p w14:paraId="34959786" w14:textId="2610951F" w:rsidR="314559C4" w:rsidRDefault="314559C4" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>JC emphasised the importance of leveraging research and innovation for service transformation, digital health, and culture change.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FC0A44" w:rsidR="00FC0A44" w:rsidP="00306909" w:rsidRDefault="3A35DB9E" w14:paraId="1D0CA4C5" w14:textId="7EEB5BC1">
+          <w:p w14:paraId="1D0CA4C5" w14:textId="7EEB5BC1" w:rsidR="00FC0A44" w:rsidRPr="00FC0A44" w:rsidRDefault="3A35DB9E" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00954C11" w:rsidP="00306909" w:rsidRDefault="3A35DB9E" w14:paraId="2334CA78" w14:textId="393CDC29">
+          <w:p w14:paraId="2334CA78" w14:textId="393CDC29" w:rsidR="00954C11" w:rsidRDefault="3A35DB9E" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The Committee: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="398E224E" w:rsidP="5B2E17C7" w:rsidRDefault="398E224E" w14:paraId="024F2F7B" w14:textId="6DA7295B">
+          <w:p w14:paraId="024F2F7B" w14:textId="6DA7295B" w:rsidR="398E224E" w:rsidRDefault="398E224E" w:rsidP="5B2E17C7">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ACTION:</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> LW and RE to provide future updates to the Committee on broader research and innovation activity, including collaboration with Swansea University, Hywel Dda, and future directions, beyond the Health and Care Research Wales template.  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000F732B" w:rsidR="00B16BA1" w:rsidP="00306909" w:rsidRDefault="00C70DD9" w14:paraId="5A351BF1" w14:textId="5D7A341C">
+          <w:p w14:paraId="5A351BF1" w14:textId="5D7A341C" w:rsidR="00B16BA1" w:rsidRPr="000F732B" w:rsidRDefault="00C70DD9" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="56"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ENDORSED </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="10D7A7B2">
+            <w:r w:rsidR="10D7A7B2" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">the Research and Development (R&amp;D) Annual Report 2024/25 to the Board. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6C66339A" w:rsidTr="62116C9D" w14:paraId="2BA2A5DB" w14:textId="77777777">
+      <w:tr w:rsidR="6C66339A" w14:paraId="2BA2A5DB" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11057" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="3B140DBB" w:rsidP="6C66339A" w:rsidRDefault="3B140DBB" w14:paraId="0159AFF5" w14:textId="693772DE">
+          <w:p w14:paraId="0159AFF5" w14:textId="693772DE" w:rsidR="3B140DBB" w:rsidRDefault="3B140DBB" w:rsidP="6C66339A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">PART 4. DIGITAL PERFORMANCE </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="62116C9D" w14:paraId="10C55B6D" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="10C55B6D" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="0086308F" w:rsidP="00306909" w:rsidRDefault="428EF7BC" w14:paraId="13E308CA" w14:textId="26BB3909">
+          <w:p w14:paraId="13E308CA" w14:textId="26BB3909" w:rsidR="0086308F" w:rsidRPr="00277740" w:rsidRDefault="428EF7BC" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_Hlk191554174" w:id="2"/>
+            <w:bookmarkStart w:id="2" w:name="_Hlk191554174"/>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>69</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="7D9536A5">
+            <w:r w:rsidR="7D9536A5" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/2</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="2860F627">
+            <w:r w:rsidR="2860F627" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="0086308F" w:rsidP="00306909" w:rsidRDefault="2FCFD0CB" w14:paraId="07D4FB9D" w14:textId="7F0B711D">
+          <w:p w14:paraId="07D4FB9D" w14:textId="7F0B711D" w:rsidR="0086308F" w:rsidRPr="00277740" w:rsidRDefault="2FCFD0CB" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">OPERATING PERFORMANCE </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="62116C9D" w14:paraId="57465B9F" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="57465B9F" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000F732B" w:rsidR="0086308F" w:rsidP="00306909" w:rsidRDefault="0086308F" w14:paraId="3E011ACD" w14:textId="77777777">
+          <w:p w14:paraId="3E011ACD" w14:textId="77777777" w:rsidR="0086308F" w:rsidRPr="000F732B" w:rsidRDefault="0086308F" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00DF555D" w:rsidP="00306909" w:rsidRDefault="34F1D740" w14:paraId="2F7E940D" w14:textId="3A1D8A85">
+          <w:p w14:paraId="2F7E940D" w14:textId="3A1D8A85" w:rsidR="00DF555D" w:rsidRDefault="34F1D740" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="115B0241">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="115B0241" w:rsidRPr="6C66339A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Operating Performance report</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="2F15D3E0">
+            <w:r w:rsidR="2F15D3E0" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">was </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="00C70DD9">
+            <w:r w:rsidR="00C70DD9" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>RECEIVED</w:t>
             </w:r>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="1DB1A6F1">
+            <w:r w:rsidR="1DB1A6F1" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">CM </w:t>
             </w:r>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>highlighted the following key points:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="33A0626E" w:rsidP="5B2E17C7" w:rsidRDefault="33A0626E" w14:paraId="0E21F5C6" w14:textId="36C3DAA5">
+          <w:p w14:paraId="0E21F5C6" w14:textId="36C3DAA5" w:rsidR="33A0626E" w:rsidRDefault="33A0626E" w:rsidP="5B2E17C7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">The most significant highlight was a national issue that, while not a full outage, impacted some systems during a service migration process.  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF555D" w:rsidP="00306909" w:rsidRDefault="577DAFCB" w14:paraId="49D0A868" w14:textId="1AE20BE8">
+          <w:p w14:paraId="49D0A868" w14:textId="1AE20BE8" w:rsidR="00DF555D" w:rsidRDefault="577DAFCB" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">Locally, the longest issue was the unavailability of </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="50E87A54">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="50E87A54" w:rsidRPr="6C66339A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Picture Archiving and Communication System (</w:t>
             </w:r>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>PACS</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="61BF8C50">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="61BF8C50" w:rsidRPr="6C66339A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> within Welsh Clinical Portal, which was resolved with a workaround;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF555D" w:rsidP="00306909" w:rsidRDefault="577DAFCB" w14:paraId="0AB84F25" w14:textId="673C8F0B">
+          <w:p w14:paraId="0AB84F25" w14:textId="673C8F0B" w:rsidR="00DF555D" w:rsidRDefault="577DAFCB" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>The disaggregation of Welsh Patient Administration System (WPAS) for Cwm Taf Morgannwg (CTM) was completed in May</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="1CF9934F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="1CF9934F" w:rsidRPr="6C66339A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF555D" w:rsidP="00306909" w:rsidRDefault="577DAFCB" w14:paraId="15580D0E" w14:textId="5626C833">
+          <w:p w14:paraId="15580D0E" w14:textId="5626C833" w:rsidR="00DF555D" w:rsidRDefault="577DAFCB" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>The remaining work involve</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="3A4807ED">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="3A4807ED" w:rsidRPr="6C66339A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> reviewing what data </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="0B5C6539">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="0B5C6539" w:rsidRPr="6C66339A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>s left in S</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="252620E9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="252620E9" w:rsidRPr="6C66339A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>BUHB</w:t>
             </w:r>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> systems and working with CTM on governance and </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="64C9B462">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="64C9B462" w:rsidRPr="6C66339A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>Service Level Agreement (</w:t>
             </w:r>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>SLA</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="3EA3F620">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="3EA3F620" w:rsidRPr="6C66339A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> charging</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="752AE708">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="752AE708" w:rsidRPr="6C66339A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="03516772" w:rsidP="227F676D" w:rsidRDefault="03516772" w14:paraId="35F5CD5C" w14:textId="59FE3C37">
+          <w:p w14:paraId="35F5CD5C" w14:textId="59FE3C37" w:rsidR="03516772" w:rsidRDefault="03516772" w:rsidP="227F676D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>There was a move toward cloud services, but a hybrid approach would remain for several years to ensure safe operation of acute and other services. A cloud strategy was being developed and would be brought to the Committee</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+              <w:t xml:space="preserve">There was a move toward cloud services, but a hybrid approach would remain for several years to ensure safe operation of acute and other services. A cloud strategy was being developed and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="227F676D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>would</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="227F676D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be brought to the Committee</w:t>
+            </w:r>
+            <w:r w:rsidR="244DA27F" w:rsidRPr="227F676D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF555D" w:rsidP="00306909" w:rsidRDefault="00DF555D" w14:paraId="19744C41" w14:textId="28BCFD5E">
+          <w:p w14:paraId="19744C41" w14:textId="28BCFD5E" w:rsidR="00DF555D" w:rsidRDefault="00DF555D" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">AG invited questions: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00963248" w:rsidP="00306909" w:rsidRDefault="0447D7F0" w14:paraId="1254899A" w14:textId="2C4F0C34">
+          <w:p w14:paraId="1254899A" w14:textId="2C4F0C34" w:rsidR="00963248" w:rsidRDefault="0447D7F0" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>JC praised CM for answering anticipated questions, especially regarding post-disaggregation actions.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="271901D3" w:rsidP="00306909" w:rsidRDefault="271901D3" w14:paraId="1892A757" w14:textId="66EC0300">
+          <w:p w14:paraId="1892A757" w14:textId="66EC0300" w:rsidR="271901D3" w:rsidRDefault="271901D3" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">CM </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="00535BDE">
+            <w:r w:rsidR="00535BDE" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">confirmed </w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">that the disaggregation was complete, and </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="00535BDE">
+            <w:r w:rsidR="00535BDE" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">that </w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>the remaining task was to work through what data was left in SBUHB, particularly regarding governance and SLA charging with CTM.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0447D7F0" w:rsidP="00306909" w:rsidRDefault="0447D7F0" w14:paraId="14578219" w14:textId="6A933DAF">
+          <w:p w14:paraId="14578219" w14:textId="6A933DAF" w:rsidR="0447D7F0" w:rsidRDefault="0447D7F0" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>NZ asked why the NHS was still running its own data centres instead of being fully cloud-based.</w:t>
+              <w:t xml:space="preserve">NZ asked why the NHS was still running its own data </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="6C66339A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>centres</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="6C66339A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> instead of being fully cloud-based.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6DA1CE0E" w:rsidP="00306909" w:rsidRDefault="6DA1CE0E" w14:paraId="5FAFBE19" w14:textId="69F18ACB">
+          <w:p w14:paraId="5FAFBE19" w14:textId="69F18ACB" w:rsidR="6DA1CE0E" w:rsidRDefault="6DA1CE0E" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">CM explained that while there was a move to cloud services, many services still ran on physical hardware for resilience and safe operation, especially in acute settings. A hybrid approach would continue for several years, </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="0039051C">
+            <w:r w:rsidR="0039051C" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">highlighting that </w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>a cloud strategy was being developed.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="56788427" w:rsidP="00306909" w:rsidRDefault="56788427" w14:paraId="5404F75C" w14:textId="29EAEB8C">
+          <w:p w14:paraId="5404F75C" w14:textId="29EAEB8C" w:rsidR="56788427" w:rsidRDefault="56788427" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">AG asked about criteria for reporting incidents to </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="00AA1E14">
+            <w:r w:rsidR="00AA1E14" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>National Enabling Services (</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>NES</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="00AA1E14">
+            <w:r w:rsidR="00AA1E14" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> and whether SBUHB was compliant, and about the necessity of removing CTM data from SBUHB servers.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="670F5047" w:rsidP="00306909" w:rsidRDefault="670F5047" w14:paraId="72CDDBCC" w14:textId="0B55411D">
+          <w:p w14:paraId="72CDDBCC" w14:textId="0B55411D" w:rsidR="670F5047" w:rsidRDefault="670F5047" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">CM explained that </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="56788427">
+            <w:r w:rsidR="56788427" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SBUHB was diligent in reporting incidents to</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="46461DAE">
+            <w:r w:rsidR="46461DAE" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="56788427">
+            <w:r w:rsidR="56788427" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>NES</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="26F4894B">
+            <w:r w:rsidR="26F4894B" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="56788427">
+            <w:r w:rsidR="56788427" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> following the four-hour service loss rule. For CTM data, they were not actively removing data but were mapping systems to inform future decisions, especially if new systems were procured.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="56788427" w:rsidP="00306909" w:rsidRDefault="56788427" w14:paraId="67EAB1FB" w14:textId="1C6334B8">
+          <w:p w14:paraId="67EAB1FB" w14:textId="1C6334B8" w:rsidR="56788427" w:rsidRDefault="56788427" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">RL added that not all CTM data was taken during disaggregation, so SBUHB still held some post-2019 data.  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="76069555" w:rsidP="62116C9D" w:rsidRDefault="76069555" w14:paraId="2AC37180" w14:textId="0D8F9845">
+          <w:p w14:paraId="2AC37180" w14:textId="0D8F9845" w:rsidR="76069555" w:rsidRDefault="00963248" w:rsidP="62116C9D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="62116C9D" w:rsidR="00963248">
+            <w:r w:rsidRPr="62116C9D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Committee</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00CF517A" w:rsidR="00732D81" w:rsidP="00306909" w:rsidRDefault="00CF517A" w14:paraId="4B6E086F" w14:textId="794A2FC1">
+          <w:p w14:paraId="4B6E086F" w14:textId="794A2FC1" w:rsidR="00732D81" w:rsidRPr="00CF517A" w:rsidRDefault="00CF517A" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="56"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="000F41F2">
+            <w:r w:rsidR="000F41F2" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>as</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="000F41F2">
+            <w:r w:rsidR="000F41F2" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ASSURED</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="000F41F2">
+            <w:r w:rsidR="000F41F2" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">by the </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="6B5F6119">
+            <w:r w:rsidR="6B5F6119" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Operating Performance report</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="51C426A5">
+            <w:r w:rsidR="51C426A5" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6C66339A" w:rsidTr="62116C9D" w14:paraId="366D9A10" w14:textId="77777777">
+      <w:tr w:rsidR="6C66339A" w14:paraId="366D9A10" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="03083523" w:rsidP="00306909" w:rsidRDefault="03083523" w14:paraId="6864774E" w14:textId="67ABB181">
+          <w:p w14:paraId="6864774E" w14:textId="67ABB181" w:rsidR="03083523" w:rsidRDefault="03083523" w:rsidP="00306909">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>70/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="03083523" w:rsidP="00306909" w:rsidRDefault="03083523" w14:paraId="100DF045" w14:textId="38D6DFF9">
+          <w:p w14:paraId="100DF045" w14:textId="38D6DFF9" w:rsidR="03083523" w:rsidRDefault="03083523" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">BUSINESS INTELLIGENCE AND ANALYTICS </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6C66339A" w:rsidTr="62116C9D" w14:paraId="78F51D1E" w14:textId="77777777">
+      <w:tr w:rsidR="6C66339A" w14:paraId="78F51D1E" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="6C66339A" w:rsidP="00306909" w:rsidRDefault="6C66339A" w14:paraId="0145192B" w14:textId="5180FF51">
+          <w:p w14:paraId="0145192B" w14:textId="5180FF51" w:rsidR="6C66339A" w:rsidRDefault="6C66339A" w:rsidP="00306909">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="03083523" w:rsidP="00306909" w:rsidRDefault="03083523" w14:paraId="18316E4C" w14:textId="2410EB37">
+          <w:p w14:paraId="18316E4C" w14:textId="2410EB37" w:rsidR="03083523" w:rsidRDefault="03083523" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Business Intelligence and Analytics</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="000F41F2">
+            <w:r w:rsidR="000F41F2" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> update,</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> including: The digital intelligence strategic plan was </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="000F41F2">
+            <w:r w:rsidR="000F41F2" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>RECEIVED</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6C66339A" w:rsidP="00306909" w:rsidRDefault="6C66339A" w14:paraId="127114CA" w14:textId="5A396751">
+          <w:p w14:paraId="127114CA" w14:textId="5A396751" w:rsidR="6C66339A" w:rsidRDefault="6C66339A" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B24567" w:rsidP="00306909" w:rsidRDefault="418F6450" w14:paraId="55D55C67" w14:textId="77777777">
+          <w:p w14:paraId="55D55C67" w14:textId="77777777" w:rsidR="00B24567" w:rsidRDefault="418F6450" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AG asked to defer the more detailed discussion on Business Intelligence</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="00DA78F3">
+            <w:r w:rsidR="00DA78F3" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> t outside the Committee meeting.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="418F6450" w:rsidP="00306909" w:rsidRDefault="66FA9243" w14:paraId="53207A04" w14:textId="5A79E224">
+          <w:p w14:paraId="53207A04" w14:textId="5A79E224" w:rsidR="418F6450" w:rsidRDefault="66FA9243" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:t>AG highlighted</w:t>
+            </w:r>
+            <w:r w:rsidR="1634EBA2" w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">that the Committee had reviewed the detailed Business Intelligence report and found it helpful, particularly appreciating the progress in Dashboard development and the practical use of data in areas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>AG highlighted</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="1634EBA2">
+              <w:t xml:space="preserve">like Emergency Department and Performance Monitoring. AG informed that the Committee would provide assurance to the Board regarding the substantial progress made so </w:t>
+            </w:r>
+            <w:r w:rsidR="00B55FA9" w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>far but</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> would also alert the Board to the need for a finalised</w:t>
+            </w:r>
+            <w:r w:rsidR="00993273" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">that the Committee had reviewed the detailed Business Intelligence report and found it helpful, particularly appreciating the progress in Dashboard development and the practical use of data in areas like Emergency Department and Performance Monitoring. AG informed that the Committee would provide assurance to the Board regarding the substantial progress made so </w:t>
-[...9 lines deleted...]
-              <w:t>far but</w:t>
+              <w:t>strategy</w:t>
+            </w:r>
+            <w:r w:rsidR="00B55FA9" w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> would also alert the Board to the need for a finalised</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> acknowledging that whil</w:t>
+            </w:r>
+            <w:r w:rsidR="00993273" w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>st</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>strategy</w:t>
-[...9 lines deleted...]
-              <w:t>;</w:t>
+              <w:t xml:space="preserve"> significant assurance has been achieved, there </w:t>
+            </w:r>
+            <w:r w:rsidR="49A5011E" w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> acknowledging that whil</w:t>
-[...38 lines deleted...]
-              </w:rPr>
               <w:t>re delays in producing the updated strategy and its completion remains a priority.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6C66339A" w:rsidP="00306909" w:rsidRDefault="6C66339A" w14:paraId="237D7E9F" w14:textId="1CDAACB3">
+          <w:p w14:paraId="237D7E9F" w14:textId="1CDAACB3" w:rsidR="6C66339A" w:rsidRDefault="6C66339A" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="060C1D7C" w:rsidP="00306909" w:rsidRDefault="060C1D7C" w14:paraId="097E0E1A" w14:textId="4B3EF30B">
+          <w:p w14:paraId="097E0E1A" w14:textId="4B3EF30B" w:rsidR="060C1D7C" w:rsidRDefault="060C1D7C" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="3E348231" w:rsidP="00306909" w:rsidRDefault="00993273" w14:paraId="64025463" w14:textId="2BBBF4F4">
+          <w:p w14:paraId="64025463" w14:textId="2BBBF4F4" w:rsidR="3E348231" w:rsidRDefault="00993273" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AGREED</w:t>
             </w:r>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="3E348231">
+            <w:r w:rsidR="3E348231" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">to </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="3E348231">
+            <w:r w:rsidR="3E348231" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>assure</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="3E348231">
+            <w:r w:rsidR="3E348231" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> the Board regarding the substantial progress made so far with the Business Intelligence and Analytics.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="3E348231" w:rsidP="00306909" w:rsidRDefault="00993273" w14:paraId="27B57E65" w14:textId="133D0B87">
+          <w:p w14:paraId="27B57E65" w14:textId="133D0B87" w:rsidR="3E348231" w:rsidRDefault="00993273" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AGREED</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="3E348231">
+            <w:r w:rsidR="3E348231" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">to </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="3E348231">
+            <w:r w:rsidR="3E348231" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>alert</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="3E348231">
+            <w:r w:rsidR="3E348231" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> the Board to the need for a finalised strategy, acknowledging that whil</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="3E348231">
+            <w:r w:rsidR="3E348231" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> significant assurance had been achieved, there were delays in producing the updated strategy and its completion remained a priority.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="2"/>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="62116C9D" w14:paraId="6177D62D" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="6177D62D" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11057" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent5" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="0086308F" w:rsidP="00F22642" w:rsidRDefault="7D9536A5" w14:paraId="0F80F65C" w14:textId="35194546">
+          <w:p w14:paraId="0F80F65C" w14:textId="35194546" w:rsidR="0086308F" w:rsidRPr="00277740" w:rsidRDefault="7D9536A5" w:rsidP="00F22642">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">PART </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="2F15D3E0">
+            <w:r w:rsidR="2F15D3E0" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">5: </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="2D9455D8">
+            <w:r w:rsidR="2D9455D8" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">DIGITAL STRATERY AND PLANNING </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="62116C9D" w14:paraId="1BBC9D86" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="1BBC9D86" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="0086308F" w:rsidP="00306909" w:rsidRDefault="2F1D0678" w14:paraId="1AD74E03" w14:textId="621265BA">
+          <w:p w14:paraId="1AD74E03" w14:textId="621265BA" w:rsidR="0086308F" w:rsidRPr="00277740" w:rsidRDefault="2F1D0678" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="22F87FCB">
+            <w:r w:rsidR="22F87FCB" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="7D9536A5">
+            <w:r w:rsidR="7D9536A5" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/2</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="2860F627">
+            <w:r w:rsidR="2860F627" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="0086308F" w:rsidP="00306909" w:rsidRDefault="6B6D879F" w14:paraId="50D87991" w14:textId="09BC5D23">
+          <w:p w14:paraId="50D87991" w14:textId="09BC5D23" w:rsidR="0086308F" w:rsidRPr="00277740" w:rsidRDefault="6B6D879F" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>DIGITAL STRATERGY AND PLAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="62116C9D" w14:paraId="7E46DC18" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="7E46DC18" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00E7654C" w:rsidR="0086308F" w:rsidP="00306909" w:rsidRDefault="0086308F" w14:paraId="24AEB152" w14:textId="77777777">
+          <w:p w14:paraId="24AEB152" w14:textId="77777777" w:rsidR="0086308F" w:rsidRPr="00E7654C" w:rsidRDefault="0086308F" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00E7654C" w:rsidR="00E7654C" w:rsidP="00306909" w:rsidRDefault="2F15D3E0" w14:paraId="57A7449E" w14:textId="50C01A3B">
+          <w:p w14:paraId="57A7449E" w14:textId="50C01A3B" w:rsidR="00E7654C" w:rsidRPr="00E7654C" w:rsidRDefault="2F15D3E0" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="70194536">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="70194536" w:rsidRPr="6C66339A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Digital Strategy and Plan</w:t>
             </w:r>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> update was </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="0006797F">
+            <w:r w:rsidR="0006797F" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>RECEIVED</w:t>
             </w:r>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="3059963F">
+            <w:r w:rsidR="3059963F" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>DR</w:t>
             </w:r>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> highlighted the following key points:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6C66339A" w:rsidP="00306909" w:rsidRDefault="6C66339A" w14:paraId="64D90524" w14:textId="6DF1209B">
+          <w:p w14:paraId="64D90524" w14:textId="6DF1209B" w:rsidR="6C66339A" w:rsidRDefault="6C66339A" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="4FB75442" w:rsidP="00306909" w:rsidRDefault="4FB75442" w14:paraId="20B42581" w14:textId="095F5A1C">
+          <w:p w14:paraId="20B42581" w14:textId="095F5A1C" w:rsidR="4FB75442" w:rsidRDefault="4FB75442" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">The digital plan consolidates the </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="004565B9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="004565B9" w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Medium Term </w:t>
+              <w:t xml:space="preserve">Integrated </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="004565B9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="004565B9" w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:t>Medium Term</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004565B9" w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="004565B9" w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>Plan</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="004446C8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="004446C8" w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>IMTP</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="004446C8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="004446C8" w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>, Annual plan, and Digital Strategy into a single, comprehensive document, providing a clear overview of digital priorities, dependencies, and sequencing for the Health Board;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="4FB75442" w:rsidP="00306909" w:rsidRDefault="4FB75442" w14:paraId="4A414F66" w14:textId="5ECED410">
+          <w:p w14:paraId="4A414F66" w14:textId="5ECED410" w:rsidR="4FB75442" w:rsidRDefault="4FB75442" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...1 lines deleted...]
-              <w:t>The plan was designed to clarify what was deliverable within current resources, emphasising the need for transparency about what can be achieved and what may need to be deprioritised if new projects arose or if resources were constrained;</w:t>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The plan was designed to clarify what was deliverable within current resources, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="6C66339A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>emphasising</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="6C66339A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the need for transparency about what can be achieved and what may need to be </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="6C66339A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>deprioritised</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="6C66339A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> if new projects arose or if resources were constrained;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E7654C" w:rsidR="00A630BF" w:rsidP="00306909" w:rsidRDefault="00A630BF" w14:paraId="4E26E756" w14:textId="77777777">
+          <w:p w14:paraId="4E26E756" w14:textId="77777777" w:rsidR="00A630BF" w:rsidRPr="00E7654C" w:rsidRDefault="00A630BF" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="720"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002C172B" w:rsidP="00306909" w:rsidRDefault="477DBCCE" w14:paraId="55C06970" w14:textId="77777777">
+          <w:p w14:paraId="55C06970" w14:textId="77777777" w:rsidR="002C172B" w:rsidRDefault="477DBCCE" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AG</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="4E277F06">
+            <w:r w:rsidR="4E277F06" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> invited </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="4CC84B0D">
+            <w:r w:rsidR="4CC84B0D" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">questions: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00EF5A6E" w:rsidR="0666AA62" w:rsidP="5B2E17C7" w:rsidRDefault="0666AA62" w14:paraId="254DD0BA" w14:textId="008F7FAD">
+          <w:p w14:paraId="254DD0BA" w14:textId="008F7FAD" w:rsidR="0666AA62" w:rsidRPr="00EF5A6E" w:rsidRDefault="0666AA62" w:rsidP="5B2E17C7">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>KL welcomed the report and acknowledged the rapid progress made in implementing a short-term digital solution for Mental Health using the Healthcare Professional module within the</w:t>
             </w:r>
-            <w:r w:rsidRPr="227F676D" w:rsidR="004A222A">
+            <w:r w:rsidR="004A222A" w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">WPAS. KL highlighted that while </w:t>
+              <w:t xml:space="preserve">WPAS. KL highlighted that while the planned September go-live date for the first phase provided some assurance, there remained a challenge in clearly visualising the overall project timelines and resource requirements. KL requested that future </w:t>
             </w:r>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>the planned September go-live date for the first phase provided some assurance, there remained a challenge in clearly visualising the overall project timelines and resource requirements. KL requested that future updates provided greater clarity on the “what, when, and how” of the project, including detailed milestones and resourcing, to support effective oversight and assurance by the Committee.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="227F676D" w:rsidR="00D05371">
+              <w:t>updates provided greater clarity on the “what, when, and how” of the project, including detailed milestones and resourcing, to support effective oversight and assurance by the Committee.</w:t>
+            </w:r>
+            <w:r w:rsidR="00D05371" w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5103A959" w:rsidP="5B2E17C7" w:rsidRDefault="5103A959" w14:paraId="42F9E300" w14:textId="4404F648">
+          <w:p w14:paraId="42F9E300" w14:textId="4404F648" w:rsidR="5103A959" w:rsidRDefault="5103A959" w:rsidP="5B2E17C7">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">JC echoed KL’s concerns regarding the need for clear visibility of project timelines and deliverables, emphasising the importance of a straightforward overview of “how, what, when, and where.” JC expressed concern that delays in dashboard information could compromise the </w:t>
             </w:r>
-            <w:r w:rsidRPr="227F676D" w:rsidR="2C25B326">
+            <w:r w:rsidR="2C25B326" w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Q</w:t>
             </w:r>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">uality of </w:t>
             </w:r>
-            <w:r w:rsidRPr="227F676D" w:rsidR="48CE4ED4">
+            <w:r w:rsidR="48CE4ED4" w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">are and the </w:t>
             </w:r>
-            <w:r w:rsidRPr="227F676D" w:rsidR="480A78C1">
+            <w:r w:rsidR="480A78C1" w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ealth </w:t>
             </w:r>
-            <w:r w:rsidRPr="227F676D" w:rsidR="654DFC15">
+            <w:r w:rsidR="654DFC15" w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">oard’s </w:t>
             </w:r>
-            <w:r w:rsidRPr="227F676D" w:rsidR="00A1658D">
+            <w:r w:rsidR="00A1658D" w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>uty of candour, highlighting the risk of failing to meet statutory responsibilities. J</w:t>
             </w:r>
-            <w:r w:rsidRPr="227F676D" w:rsidR="6339A8DF">
+            <w:r w:rsidR="6339A8DF" w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> requested an anticipated timeline for the receipt of the community care programme business support and raised concerns about the deployment of RIO,</w:t>
             </w:r>
-            <w:r w:rsidRPr="227F676D" w:rsidR="6AF90199">
+            <w:r w:rsidR="6AF90199" w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (EPR system)</w:t>
             </w:r>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> particularly the shortfall in Neath Port Talbot and S</w:t>
             </w:r>
-            <w:r w:rsidRPr="227F676D" w:rsidR="39449336">
+            <w:r w:rsidR="39449336" w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>BUHB</w:t>
             </w:r>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidRPr="227F676D" w:rsidR="3A5174DB">
+            <w:r w:rsidR="3A5174DB" w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>JC</w:t>
             </w:r>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> stressed the critical need for full visibility in prescribing and medicines administration and stated that the current situation regarding </w:t>
             </w:r>
-            <w:r w:rsidRPr="227F676D" w:rsidR="2C81790B">
+            <w:r w:rsidR="2C81790B" w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ealth </w:t>
             </w:r>
-            <w:r w:rsidRPr="227F676D" w:rsidR="6E983E5F">
+            <w:r w:rsidR="6E983E5F" w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">oard risk </w:t>
             </w:r>
-            <w:r w:rsidRPr="227F676D" w:rsidR="62F68A2B">
+            <w:r w:rsidR="62F68A2B" w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s unsustainable from both patient safety and statutory reporting perspectives. J</w:t>
             </w:r>
-            <w:r w:rsidRPr="227F676D" w:rsidR="3B9DA106">
+            <w:r w:rsidR="3B9DA106" w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="227F676D" w:rsidR="159A66BB">
+            <w:r w:rsidR="159A66BB" w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">highlighted </w:t>
             </w:r>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>that these issues would be raised in the Quality and Safety Committee and discussed further with A</w:t>
             </w:r>
-            <w:r w:rsidRPr="227F676D" w:rsidR="149470CF">
+            <w:r w:rsidR="149470CF" w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">G </w:t>
             </w:r>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">to ensure appropriate </w:t>
             </w:r>
-            <w:r w:rsidRPr="227F676D" w:rsidR="1A926633">
+            <w:r w:rsidR="1A926633" w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ommittee oversight.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C172B" w:rsidP="5B2E17C7" w:rsidRDefault="292E8C70" w14:paraId="14F8472A" w14:textId="79A5BB57">
+          <w:p w14:paraId="14F8472A" w14:textId="79A5BB57" w:rsidR="002C172B" w:rsidRDefault="292E8C70" w:rsidP="5B2E17C7">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">NZ asked for assurance on contingencies, system dependencies, and the impact of staffing constraints and delays on delivery. NZ wanted to understand how backfilling and reprioritisation would affect other areas.  </w:t>
+              <w:t xml:space="preserve">NZ asked for assurance on contingencies, system dependencies, and the impact of staffing constraints and delays on delivery. NZ wanted to understand how backfilling and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="227F676D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>reprioritisation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="227F676D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> would affect other areas.  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00623385" w:rsidP="227F676D" w:rsidRDefault="292E8C70" w14:paraId="45E8868B" w14:textId="67620CE0">
+          <w:p w14:paraId="45E8868B" w14:textId="67620CE0" w:rsidR="00623385" w:rsidRDefault="292E8C70" w:rsidP="227F676D">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>AG responded that the plan should reflect only what was resourced and deliverable, and if new priorities (like e-triage) were added, the Committee needed to know what was being deprioritised or what additional resources were being used</w:t>
             </w:r>
-            <w:r w:rsidRPr="227F676D" w:rsidR="7BA06731">
+            <w:r w:rsidR="7BA06731" w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00623385" w:rsidP="227F676D" w:rsidRDefault="00623385" w14:paraId="6F5F850B" w14:textId="72D68FDC">
+          <w:p w14:paraId="6F5F850B" w14:textId="72D68FDC" w:rsidR="00623385" w:rsidRDefault="00623385" w:rsidP="227F676D">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00623385" w:rsidP="227F676D" w:rsidRDefault="43740802" w14:paraId="38EE16F5" w14:textId="787AEB37">
+          <w:p w14:paraId="38EE16F5" w14:textId="787AEB37" w:rsidR="00623385" w:rsidRDefault="43740802" w:rsidP="227F676D">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">DR provided an update on the Delivery plan for Digital Solutions in Mental Health, explaining that the team was currently mapping patient pathways, such as transitions from the crisis team or </w:t>
             </w:r>
-            <w:r w:rsidRPr="227F676D" w:rsidR="026509A5">
+            <w:r w:rsidR="026509A5" w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Single Point of Access (</w:t>
             </w:r>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>SPOA</w:t>
             </w:r>
-            <w:r w:rsidRPr="227F676D" w:rsidR="396C6C12">
+            <w:r w:rsidR="396C6C12" w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
-              <w:t xml:space="preserve"> to subsequent services, with the intention of taking services live in sequence to follow these pathways. While a specific timescale was not yet available, DR expressed confidence that progress would be made within a couple of months. DR clarified that the Patient Administration System (PAS) and its Healthcare Professional module were being used as short-term solutions to capture activity and performance data, but did not provide the full clinical record or outcomes; in contrast, RIO served as the EPR for integrated teams and could potentially be extended. Both systems were being pursued in parallel due to current needs. DR also highlighted that the national Mental </w:t>
-            </w:r>
+              <w:t xml:space="preserve"> to subsequent services, with the intention of taking services live in sequence to follow these pathways. While a specific timescale was not yet available, DR expressed confidence that progress would be made within a couple of months. DR clarified that the Patient Administration System (PAS) and its Healthcare Professional module were being used as short-term solutions to capture activity and performance </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
+              <w:t>data, but</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="227F676D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> did not provide the full clinical record or outcomes; in contrast, RIO served as the EPR for integrated teams and could potentially be extended. Both systems were being pursued in parallel due to current needs. DR also highlighted that the national Mental Health and </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB40A4" w:rsidRPr="227F676D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidRPr="227F676D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ellbeing strategy recognised ongoing digital work, including the procurement of a national Mental Health solution for Wales, and that the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="227F676D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Health and </w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">ellbeing strategy recognised ongoing digital work, including the procurement of a national Mental Health solution for Wales, and that the Health Board was awaiting further plans from Welsh Government while continuing to manage local risks with interim solutions. </w:t>
+              <w:t xml:space="preserve">Health Board was awaiting further plans from Welsh Government while continuing to manage local risks with interim solutions. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00623385" w:rsidP="227F676D" w:rsidRDefault="00623385" w14:paraId="443C17FB" w14:textId="065F9096">
+          <w:p w14:paraId="443C17FB" w14:textId="065F9096" w:rsidR="00623385" w:rsidRDefault="00623385" w:rsidP="227F676D">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00623385" w:rsidP="227F676D" w:rsidRDefault="43740802" w14:paraId="784CE217" w14:textId="539D2CA9">
+          <w:p w14:paraId="784CE217" w14:textId="539D2CA9" w:rsidR="00623385" w:rsidRDefault="43740802" w:rsidP="227F676D">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>GW explained that he had been closely involved in implementing the RIO and AICP solutions, emphasising that these systems offer a much broader range of functionality than the Healthcare Practitioner module (HCP) module, particularly by enabling interaction and information sharing across Social Care, Mental Health, and community staff—capabilities that WPAS does not provide. GW highlighted that adopting RIO was a tactical, short-term measure to address immediate risks for integrated teams in both community and Mental Health settings, but it was considered only a first step. By taking this action, the Health Board, currently the only one in Wales with such a contract, could now evaluate options for further expansion, including discussions with procurement about potentially extending RIO across all Mental Health services if desired and financially feasible. GW highlighted that this approach allowed the organisation to move quickly if needed, whil</w:t>
             </w:r>
-            <w:r w:rsidRPr="227F676D" w:rsidR="00FB4219">
+            <w:r w:rsidR="00FB4219" w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> still aligning with the national strategy and programme, thus providing flexibility to evaluate and advance future options. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00623385" w:rsidP="227F676D" w:rsidRDefault="43740802" w14:paraId="4E197075" w14:textId="5A2560D0">
+          <w:p w14:paraId="4E197075" w14:textId="5A2560D0" w:rsidR="00623385" w:rsidRDefault="43740802" w:rsidP="227F676D">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00623385" w:rsidP="227F676D" w:rsidRDefault="43740802" w14:paraId="16FCC389" w14:textId="4FD3F889">
+          <w:p w14:paraId="16FCC389" w14:textId="4FD3F889" w:rsidR="00623385" w:rsidRDefault="43740802" w:rsidP="227F676D">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>LM explained that, although parts of the patient pathway were currently captured across various systems, there was not yet a complete digital pathway due to the presence of disparate and manual processes. The HCP module, as a short-term solution, integrates with the Enterprise Master Patient Index (EMPI) and was part of PAS, which would enable the team to better capture all patients entering at the initial contact points. This would allow for improved tracking of multiple patient pathways and management, making it possible to surface key performance measures and indicators. LM expressed confidence that, once this data was captured digitally, the organisation would quickly gain more reliable and confident reporting.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6C66339A" w:rsidP="5B2E17C7" w:rsidRDefault="6C66339A" w14:paraId="2B039F69" w14:textId="77777777">
+          <w:p w14:paraId="2B039F69" w14:textId="77777777" w:rsidR="6C66339A" w:rsidRDefault="6C66339A" w:rsidP="5B2E17C7">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00E7654C" w:rsidR="00105E2C" w:rsidP="5B2E17C7" w:rsidRDefault="488CD48E" w14:paraId="6B77C732" w14:textId="5ED6A8EF">
+          <w:p w14:paraId="6B77C732" w14:textId="5ED6A8EF" w:rsidR="00105E2C" w:rsidRPr="00E7654C" w:rsidRDefault="488CD48E" w:rsidP="5B2E17C7">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0565AF4A" w:rsidP="5B2E17C7" w:rsidRDefault="0062550D" w14:paraId="6370FEEC" w14:textId="439C388C">
+          <w:p w14:paraId="6370FEEC" w14:textId="439C388C" w:rsidR="0565AF4A" w:rsidRDefault="0062550D" w:rsidP="5B2E17C7">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">AGREED </w:t>
             </w:r>
-            <w:r w:rsidRPr="227F676D" w:rsidR="0565AF4A">
+            <w:r w:rsidR="0565AF4A" w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">to </w:t>
             </w:r>
-            <w:r w:rsidRPr="227F676D" w:rsidR="0565AF4A">
+            <w:r w:rsidR="0565AF4A" w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>assure</w:t>
             </w:r>
-            <w:r w:rsidRPr="227F676D" w:rsidR="0565AF4A">
+            <w:r w:rsidR="0565AF4A" w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> the Board that the Digital Strategy and Plan </w:t>
             </w:r>
-            <w:r w:rsidRPr="227F676D" w:rsidR="7165F6FC">
+            <w:r w:rsidR="7165F6FC" w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
-            <w:r w:rsidRPr="227F676D" w:rsidR="0565AF4A">
+            <w:r w:rsidR="0565AF4A" w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">re well-structured and that resource management </w:t>
             </w:r>
-            <w:r w:rsidRPr="227F676D" w:rsidR="60E45357">
+            <w:r w:rsidR="60E45357" w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
-            <w:r w:rsidRPr="227F676D" w:rsidR="0565AF4A">
+            <w:r w:rsidR="0565AF4A" w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s being actively monitored.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0565AF4A" w:rsidP="08AD831D" w:rsidRDefault="0062550D" w14:paraId="152C47E3" w14:textId="6ECD1266">
+          <w:p w14:paraId="152C47E3" w14:textId="6ECD1266" w:rsidR="0565AF4A" w:rsidRDefault="0062550D" w:rsidP="08AD831D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>AGREED</w:t>
             </w:r>
             <w:r w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="08AD831D" w:rsidR="0565AF4A">
+            <w:r w:rsidR="0565AF4A" w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">to </w:t>
             </w:r>
-            <w:r w:rsidRPr="08AD831D" w:rsidR="0565AF4A">
+            <w:r w:rsidR="0565AF4A" w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>alert</w:t>
             </w:r>
-            <w:r w:rsidRPr="08AD831D" w:rsidR="0565AF4A">
+            <w:r w:rsidR="0565AF4A" w:rsidRPr="08AD831D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> the Board to the need for continued oversight to ensure deliverability.  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="488CD48E" w:rsidP="227F676D" w:rsidRDefault="488CD48E" w14:paraId="42328165" w14:textId="3CAE7DD4">
+          <w:p w14:paraId="42328165" w14:textId="3CAE7DD4" w:rsidR="488CD48E" w:rsidRDefault="488CD48E" w:rsidP="227F676D">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="56"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
-            <w:r w:rsidRPr="227F676D" w:rsidR="0062550D">
+            <w:r w:rsidR="0062550D" w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>as</w:t>
             </w:r>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="227F676D" w:rsidR="0062550D">
+            <w:r w:rsidR="0062550D" w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ASSURED</w:t>
             </w:r>
-            <w:r w:rsidRPr="227F676D" w:rsidR="0062550D">
+            <w:r w:rsidR="0062550D" w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">by the </w:t>
             </w:r>
-            <w:r w:rsidRPr="227F676D" w:rsidR="1312800D">
+            <w:r w:rsidR="1312800D" w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Digital Strategy and Plan.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00937511" w:rsidP="227F676D" w:rsidRDefault="00937511" w14:paraId="2155A59E" w14:textId="77777777">
+          <w:p w14:paraId="2155A59E" w14:textId="77777777" w:rsidR="00937511" w:rsidRDefault="00937511" w:rsidP="227F676D">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="1312800D" w:rsidP="227F676D" w:rsidRDefault="00937511" w14:paraId="6972413C" w14:textId="2D937A06">
+          <w:p w14:paraId="6972413C" w14:textId="2D937A06" w:rsidR="1312800D" w:rsidRDefault="00937511" w:rsidP="227F676D">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="56"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ACKNOWLEDGED</w:t>
             </w:r>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="227F676D" w:rsidR="1312800D">
+            <w:r w:rsidR="1312800D" w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>the need for ongoing clarity on resource allocation, sequencing, and the impact of new priorities, requesting updates to ensure the plan remained deliverable and properly resourced.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E7654C" w:rsidR="00A42B89" w:rsidP="00306909" w:rsidRDefault="00A42B89" w14:paraId="5CD54F0F" w14:textId="212057B8">
+          <w:p w14:paraId="5CD54F0F" w14:textId="212057B8" w:rsidR="00A42B89" w:rsidRPr="00E7654C" w:rsidRDefault="00A42B89" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6C66339A" w:rsidTr="62116C9D" w14:paraId="610264A9" w14:textId="77777777">
+      <w:tr w:rsidR="6C66339A" w14:paraId="610264A9" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11057" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1C4B32E3" w:rsidP="6C66339A" w:rsidRDefault="1C4B32E3" w14:paraId="635A2D4B" w14:textId="0E43E624">
+          <w:p w14:paraId="635A2D4B" w14:textId="0E43E624" w:rsidR="1C4B32E3" w:rsidRDefault="1C4B32E3" w:rsidP="6C66339A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">GOVERNANCE </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="62116C9D" w14:paraId="0515585F" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="0515585F" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="0086308F" w:rsidP="00306909" w:rsidRDefault="329A44FE" w14:paraId="2E1003C7" w14:textId="5D8FE14D">
+          <w:p w14:paraId="2E1003C7" w14:textId="5D8FE14D" w:rsidR="0086308F" w:rsidRPr="00277740" w:rsidRDefault="329A44FE" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>72</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="7D9536A5">
+            <w:r w:rsidR="7D9536A5" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/2</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="330E3380">
+            <w:r w:rsidR="330E3380" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="0086308F" w:rsidP="00306909" w:rsidRDefault="039D96CF" w14:paraId="376DA9BC" w14:textId="21B1C077">
+          <w:p w14:paraId="376DA9BC" w14:textId="21B1C077" w:rsidR="0086308F" w:rsidRPr="00277740" w:rsidRDefault="039D96CF" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORMATION GOVERNANCE &amp; CYBER ASSURANCE GROUP </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="62116C9D" w14:paraId="5942C387" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="5942C387" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="0086308F" w:rsidP="00306909" w:rsidRDefault="0086308F" w14:paraId="26608833" w14:textId="77777777">
+          <w:p w14:paraId="26608833" w14:textId="77777777" w:rsidR="0086308F" w:rsidRPr="00277740" w:rsidRDefault="0086308F" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB6AA5" w:rsidR="00DD6428" w:rsidP="00CB6AA5" w:rsidRDefault="09BBD0E5" w14:paraId="7D2250AF" w14:textId="2E8C9CAD">
+          <w:p w14:paraId="7D2250AF" w14:textId="2E8C9CAD" w:rsidR="00DD6428" w:rsidRPr="00CB6AA5" w:rsidRDefault="09BBD0E5" w:rsidP="00CB6AA5">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_Hlk198638367" w:id="3"/>
+            <w:bookmarkStart w:id="3" w:name="_Hlk198638367"/>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The Information Governance &amp; Cyber Security Assurance Group (IGCAG) report</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="00937511">
+            <w:r w:rsidR="00937511" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> was</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="00937511">
+            <w:r w:rsidR="00937511" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">RECEIVED </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="20458FE4">
+            <w:r w:rsidR="20458FE4" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>and taken as</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="20458FE4">
+            <w:r w:rsidR="20458FE4" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="20458FE4">
+            <w:r w:rsidR="20458FE4" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>read.</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="20458FE4">
+            <w:r w:rsidR="20458FE4" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w:rsidRPr="008B5F2B" w:rsidR="00DD6428" w:rsidP="5B2E17C7" w:rsidRDefault="30D82121" w14:paraId="55CD6852" w14:textId="18D4A144">
+          <w:p w14:paraId="55CD6852" w14:textId="18D4A144" w:rsidR="00DD6428" w:rsidRPr="008B5F2B" w:rsidRDefault="30D82121" w:rsidP="5B2E17C7">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">AG invited questions: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="008B5F2B" w:rsidR="00DD6428" w:rsidP="5B2E17C7" w:rsidRDefault="40C00EAF" w14:paraId="79E27272" w14:textId="05C60176">
+          <w:p w14:paraId="79E27272" w14:textId="05C60176" w:rsidR="00DD6428" w:rsidRPr="008B5F2B" w:rsidRDefault="40C00EAF" w:rsidP="5B2E17C7">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>NZ asked GW about the governance systems in place for handling ICO recommendations, specifically inquiring whe</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="00411EB0">
+            <w:r w:rsidR="00411EB0" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ther</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> these recommendations fit within the governance structure, who was responsible for responding and approving the responses, how responses were recorded and tracked, whether there was an audit trail system similar to that used for audit inspections and recommendations, and if such a system did not exist, whether this represented a gap that needed to be addressed.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00CB6AA5" w:rsidR="00DD6428" w:rsidP="5B2E17C7" w:rsidRDefault="40C00EAF" w14:paraId="4387EBD4" w14:textId="289A5ABE">
+          <w:p w14:paraId="4387EBD4" w14:textId="289A5ABE" w:rsidR="00DD6428" w:rsidRPr="00CB6AA5" w:rsidRDefault="40C00EAF" w:rsidP="5B2E17C7">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">GW explained that ICO recommendations were managed through the Information Governance </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="0069459A">
+            <w:r w:rsidR="0069459A" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(IG) </w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">team, who captured and recorded everything. All breaches were reported through IGCAG and escalated to the Management Board as part of the IGCAG update, as well as to this Committee. GW informed that there wasn’t a specific system </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="00A361C8">
+              <w:t xml:space="preserve">team, who captured and recorded everything. All breaches were reported through IGCAG and escalated to the Management Board as part of the IGCAG update, as well as to this Committee. GW </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>informed</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that there wasn’t a specific system </w:t>
+            </w:r>
+            <w:r w:rsidR="00A361C8" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>as used for</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="10CAD3E9">
+            <w:r w:rsidR="10CAD3E9" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">udit </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="00A83540">
+            <w:r w:rsidR="00A83540" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">nspections, but if more detailed understanding </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="6DFA6816">
+            <w:r w:rsidR="6DFA6816" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s needed, he c</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="09F246B9">
+            <w:r w:rsidR="09F246B9" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ould </w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ask the team to include it in the next update</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="731C11EA">
+            <w:r w:rsidR="731C11EA" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="008B5F2B" w:rsidR="00DD6428" w:rsidP="00306909" w:rsidRDefault="46382B2B" w14:paraId="4E3CB7DD" w14:textId="0B5B0C33">
+          <w:p w14:paraId="4E3CB7DD" w14:textId="0B5B0C33" w:rsidR="00DD6428" w:rsidRPr="008B5F2B" w:rsidRDefault="46382B2B" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="008B5F2B" w:rsidR="00DD6428" w:rsidP="00306909" w:rsidRDefault="00A361C8" w14:paraId="6055DE6C" w14:textId="078D3E4E">
+          <w:p w14:paraId="6055DE6C" w14:textId="078D3E4E" w:rsidR="00DD6428" w:rsidRPr="008B5F2B" w:rsidRDefault="00A361C8" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>AGREED</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="46382B2B">
+            <w:r w:rsidR="46382B2B" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">to </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="46382B2B">
+            <w:r w:rsidR="46382B2B" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">alert </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="46382B2B">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="588DA34A">
+            <w:r w:rsidR="46382B2B" w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the Board to the GDPR compliance issue, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="46382B2B" w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>emphasising</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="46382B2B" w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that while awareness of the costs and risks of non-compliance was regularly raised, the Board needed to be explicitly </w:t>
+            </w:r>
+            <w:r w:rsidR="588DA34A" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="46382B2B">
+            <w:r w:rsidR="46382B2B" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>sked whether they were prepared to tolerate this risk.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="62116C9D" w14:paraId="5B163CBE" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="5B163CBE" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="0082721F" w:rsidP="00306909" w:rsidRDefault="08EC1E0C" w14:paraId="57B771C4" w14:textId="465133DB">
+          <w:p w14:paraId="57B771C4" w14:textId="465133DB" w:rsidR="0082721F" w:rsidRPr="00277740" w:rsidRDefault="08EC1E0C" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="36ED295B">
+            <w:r w:rsidR="36ED295B" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="2B75D26A">
+            <w:r w:rsidR="2B75D26A" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="0082721F" w:rsidP="00306909" w:rsidRDefault="008B5F2B" w14:paraId="33944B37" w14:textId="5B982C7E">
+          <w:p w14:paraId="33944B37" w14:textId="5B982C7E" w:rsidR="0082721F" w:rsidRPr="00277740" w:rsidRDefault="008B5F2B" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Work </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="003864CB">
+            <w:r w:rsidR="003864CB" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>rogramme 2025-26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="62116C9D" w14:paraId="78915018" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="78915018" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="0086308F" w:rsidP="00306909" w:rsidRDefault="0086308F" w14:paraId="3D88B5AB" w14:textId="7CC9F736">
+          <w:p w14:paraId="3D88B5AB" w14:textId="7CC9F736" w:rsidR="0086308F" w:rsidRPr="00277740" w:rsidRDefault="0086308F" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="00D6130F" w:rsidP="00306909" w:rsidRDefault="008B5F2B" w14:paraId="40AE44C7" w14:textId="30143381">
+          <w:p w14:paraId="40AE44C7" w14:textId="30143381" w:rsidR="00D6130F" w:rsidRPr="00277740" w:rsidRDefault="008B5F2B" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="003864CB">
+            <w:r w:rsidR="003864CB" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ork </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="003864CB">
+            <w:r w:rsidR="003864CB" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">rogramme for 2025-2026 was </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="003864CB">
+            <w:r w:rsidR="003864CB" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>APPROVED</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="62116C9D" w14:paraId="549C3E37" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="549C3E37" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="0082721F" w:rsidP="00306909" w:rsidRDefault="2658417D" w14:paraId="6E28086E" w14:textId="1544B696">
+          <w:p w14:paraId="6E28086E" w14:textId="1544B696" w:rsidR="0082721F" w:rsidRPr="00277740" w:rsidRDefault="2658417D" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="36ED295B">
+            <w:r w:rsidR="36ED295B" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="518E2F80">
+            <w:r w:rsidR="518E2F80" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="008B5F2B" w:rsidR="0082721F" w:rsidP="00306909" w:rsidRDefault="5C6EA497" w14:paraId="10D84A04" w14:textId="07318238">
+          <w:p w14:paraId="10D84A04" w14:textId="07318238" w:rsidR="0082721F" w:rsidRPr="008B5F2B" w:rsidRDefault="5C6EA497" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">MINUTES OF THE </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="006A5DF2">
+            <w:r w:rsidR="006A5DF2" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>PREVIOUS</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> COMMITTEE</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="006A5DF2">
+            <w:r w:rsidR="006A5DF2" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> MEETING</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="62116C9D" w14:paraId="78DDFF9C" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="78DDFF9C" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="0082721F" w:rsidP="00306909" w:rsidRDefault="0082721F" w14:paraId="090B97C1" w14:textId="77777777">
+          <w:p w14:paraId="090B97C1" w14:textId="77777777" w:rsidR="0082721F" w:rsidRPr="00277740" w:rsidRDefault="0082721F" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="008B5F2B" w:rsidR="002A318F" w:rsidP="00306909" w:rsidRDefault="5C6EA497" w14:paraId="1EEA04BB" w14:textId="0BD234C2">
+          <w:p w14:paraId="1EEA04BB" w14:textId="0BD234C2" w:rsidR="002A318F" w:rsidRPr="008B5F2B" w:rsidRDefault="5C6EA497" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="003864CB">
+            <w:r w:rsidR="003864CB" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ommittee: </w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="008B5F2B" w:rsidR="002A318F" w:rsidP="00306909" w:rsidRDefault="003864CB" w14:paraId="1CC97D70" w14:textId="5AF2B1CD">
+          <w:p w14:paraId="1CC97D70" w14:textId="5AF2B1CD" w:rsidR="002A318F" w:rsidRPr="008B5F2B" w:rsidRDefault="003864CB" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>REVIEWED</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="5C6EA497">
+            <w:r w:rsidR="5C6EA497" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">and </w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>APPROVED</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="5C6EA497">
+            <w:r w:rsidR="5C6EA497" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">the minutes of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="006A5DF2">
+            <w:r w:rsidR="006A5DF2" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">previous Committee </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="5C6EA497">
+            <w:r w:rsidR="5C6EA497" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>meeting held on 13 May 202</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="006A5DF2">
+            <w:r w:rsidR="006A5DF2" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="009E4BE9" w:rsidTr="62116C9D" w14:paraId="233DF164" w14:textId="77777777">
+      <w:tr w:rsidR="009E4BE9" w:rsidRPr="003C5225" w14:paraId="233DF164" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009E4BE9" w:rsidP="00306909" w:rsidRDefault="5C6EA497" w14:paraId="57E2FFB0" w14:textId="6932C188">
+          <w:p w14:paraId="57E2FFB0" w14:textId="6932C188" w:rsidR="009E4BE9" w:rsidRPr="00277740" w:rsidRDefault="5C6EA497" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>75</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="20899025">
+            <w:r w:rsidR="20899025" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="009E4BE9" w:rsidR="009E4BE9" w:rsidP="00306909" w:rsidRDefault="009E4BE9" w14:paraId="3A77DBF4" w14:textId="0244675B">
+          <w:p w14:paraId="3A77DBF4" w14:textId="0244675B" w:rsidR="009E4BE9" w:rsidRPr="009E4BE9" w:rsidRDefault="009E4BE9" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E4BE9">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ACTION LOG</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="009E4BE9" w:rsidTr="62116C9D" w14:paraId="717A5D1A" w14:textId="77777777">
+      <w:tr w:rsidR="009E4BE9" w:rsidRPr="003C5225" w14:paraId="717A5D1A" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009E4BE9" w:rsidP="00306909" w:rsidRDefault="009E4BE9" w14:paraId="1A624353" w14:textId="77777777">
+          <w:p w14:paraId="1A624353" w14:textId="77777777" w:rsidR="009E4BE9" w:rsidRPr="00277740" w:rsidRDefault="009E4BE9" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="009E4BE9" w:rsidR="009E4BE9" w:rsidP="00306909" w:rsidRDefault="20899025" w14:paraId="37884376" w14:textId="7EE59C99">
+          <w:p w14:paraId="37884376" w14:textId="7EE59C99" w:rsidR="009E4BE9" w:rsidRPr="009E4BE9" w:rsidRDefault="20899025" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="6DBC53D8">
+            <w:r w:rsidR="6DBC53D8" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ommittee; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00CB6AA5" w:rsidR="009E4BE9" w:rsidP="00CB6AA5" w:rsidRDefault="006A5DF2" w14:paraId="0BA49E3E" w14:textId="58960AFC">
+          <w:p w14:paraId="0BA49E3E" w14:textId="58960AFC" w:rsidR="009E4BE9" w:rsidRPr="00CB6AA5" w:rsidRDefault="006A5DF2" w:rsidP="00CB6AA5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="56"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ACKNOWLEDGED</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="20899025">
+            <w:r w:rsidR="20899025" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="2794D735">
+            <w:r w:rsidR="2794D735" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="20899025">
+            <w:r w:rsidR="20899025" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ommittee </w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="20899025">
+            <w:r w:rsidR="20899025" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ction </w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="20899025">
+            <w:r w:rsidR="20899025" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>og.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="009E4BE9" w:rsidR="009E4BE9" w:rsidP="00306909" w:rsidRDefault="79F75368" w14:paraId="34580022" w14:textId="01F71010">
+          <w:p w14:paraId="34580022" w14:textId="01F71010" w:rsidR="009E4BE9" w:rsidRPr="009E4BE9" w:rsidRDefault="79F75368" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">JC raised a concern that the action item regarding the Clinical Coding </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="006A5DF2">
+            <w:r w:rsidR="006A5DF2" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Artificial Intelligence (</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>AI</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="006A5DF2">
+            <w:r w:rsidR="006A5DF2" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> demonstration (minute 44/25) had not been followed through. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="009E4BE9" w:rsidR="009E4BE9" w:rsidP="00306909" w:rsidRDefault="0B1C8496" w14:paraId="642C3222" w14:textId="0FEF566E">
+          <w:p w14:paraId="642C3222" w14:textId="0FEF566E" w:rsidR="009E4BE9" w:rsidRPr="009E4BE9" w:rsidRDefault="0B1C8496" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">LM confirmed that the team had the ability to demonstrate the Clinical Coding AI solution and was happy to arrange </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="006A5DF2">
+            <w:r w:rsidR="006A5DF2" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>a demonstration</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">, possibly at the next Committee meeting </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="006A5DF2">
+            <w:r w:rsidR="006A5DF2" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">in </w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>September</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="006A5DF2">
+            <w:r w:rsidR="006A5DF2" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2025</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="009E4BE9" w:rsidR="009E4BE9" w:rsidP="00306909" w:rsidRDefault="249F8ACA" w14:paraId="1A2997C8" w14:textId="59F9E1D3">
+          <w:p w14:paraId="1A2997C8" w14:textId="59F9E1D3" w:rsidR="009E4BE9" w:rsidRPr="009E4BE9" w:rsidRDefault="249F8ACA" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">JC expressed concern about closing action log item when its completion </w:t>
             </w:r>
-            <w:r w:rsidRPr="227F676D" w:rsidR="00BE7AC3">
+            <w:r w:rsidR="00BE7AC3" w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">date </w:t>
             </w:r>
             <w:r w:rsidRPr="227F676D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">was in the future, indicating discomfort with marking actions as complete before they are actually finished. </w:t>
+              <w:t xml:space="preserve">was in the future, indicating discomfort with marking actions as complete before they are </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="227F676D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>actually finished</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="227F676D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="009E4BE9" w:rsidR="009E4BE9" w:rsidP="00306909" w:rsidRDefault="249F8ACA" w14:paraId="46BD9142" w14:textId="34FF3EB7">
+          <w:p w14:paraId="46BD9142" w14:textId="34FF3EB7" w:rsidR="009E4BE9" w:rsidRPr="009E4BE9" w:rsidRDefault="249F8ACA" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>AG and MJ agreed that the action should remain open and be reassessed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="62116C9D" w14:paraId="20716865" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="20716865" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11057" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent5" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="0086308F" w:rsidP="00F22642" w:rsidRDefault="0086308F" w14:paraId="47804F5C" w14:textId="2B0798E9">
+          <w:p w14:paraId="47804F5C" w14:textId="2B0798E9" w:rsidR="0086308F" w:rsidRPr="00277740" w:rsidRDefault="0086308F" w:rsidP="00F22642">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">PART </w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="006F7A3E">
+            <w:r w:rsidR="006F7A3E" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="009E4BE9">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ANY OTHER BUSINESS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="62116C9D" w14:paraId="36D74464" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="36D74464" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="0086308F" w:rsidP="00306909" w:rsidRDefault="1309F194" w14:paraId="5F2513FA" w14:textId="45924A85">
+          <w:p w14:paraId="5F2513FA" w14:textId="45924A85" w:rsidR="0086308F" w:rsidRPr="00277740" w:rsidRDefault="1309F194" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>76</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="7D9536A5">
+            <w:r w:rsidR="7D9536A5" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/2</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="330E3380">
+            <w:r w:rsidR="330E3380" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="0086308F" w:rsidP="00306909" w:rsidRDefault="009E4BE9" w14:paraId="2C7C47B2" w14:textId="513BF6BC">
+          <w:p w14:paraId="2C7C47B2" w14:textId="513BF6BC" w:rsidR="0086308F" w:rsidRPr="00277740" w:rsidRDefault="009E4BE9" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">COMMITTEE EFFECTIVENESS </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="62116C9D" w14:paraId="78E510B9" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="78E510B9" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="0086308F" w:rsidP="00306909" w:rsidRDefault="0086308F" w14:paraId="08B7EAB0" w14:textId="77777777">
+          <w:p w14:paraId="08B7EAB0" w14:textId="77777777" w:rsidR="0086308F" w:rsidRPr="00277740" w:rsidRDefault="0086308F" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="009E4BE9" w:rsidP="5B2E17C7" w:rsidRDefault="4429ED52" w14:paraId="315895CB" w14:textId="7E4611EA">
+          <w:p w14:paraId="315895CB" w14:textId="7E4611EA" w:rsidR="009E4BE9" w:rsidRPr="00277740" w:rsidRDefault="4429ED52" w:rsidP="5B2E17C7">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">JC commented that the Committee should not compromise understanding or scrutiny for the sake of time, especially as it is a new Committee. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00277740" w:rsidR="009E4BE9" w:rsidP="5B2E17C7" w:rsidRDefault="4429ED52" w14:paraId="6DF20885" w14:textId="729648CE">
+          <w:p w14:paraId="6DF20885" w14:textId="729648CE" w:rsidR="009E4BE9" w:rsidRPr="00277740" w:rsidRDefault="4429ED52" w:rsidP="5B2E17C7">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>NZ suggested that time management was a shared responsibility among</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="00C93BFF">
+            <w:r w:rsidR="00C93BFF" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> scrutineers and that pre-meetings could be improved, possibly by holding them the day before rather than just before the main meeting. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00277740" w:rsidR="009E4BE9" w:rsidP="5B2E17C7" w:rsidRDefault="4429ED52" w14:paraId="3943F9ED" w14:textId="1811B489">
+          <w:p w14:paraId="3943F9ED" w14:textId="1811B489" w:rsidR="009E4BE9" w:rsidRPr="00277740" w:rsidRDefault="4429ED52" w:rsidP="5B2E17C7">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">MJ proposed that his involvement in pre-meetings could help coordinate responses to anticipated questions and highlighted that some presenters were not aware of earlier risk discussions, which affected their ability to respond efficiently. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004F55CA" w:rsidR="009E4BE9" w:rsidP="5B2E17C7" w:rsidRDefault="4429ED52" w14:paraId="773CE727" w14:textId="503C720B">
+          <w:p w14:paraId="773CE727" w14:textId="503C720B" w:rsidR="009E4BE9" w:rsidRPr="004F55CA" w:rsidRDefault="4429ED52" w:rsidP="5B2E17C7">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="52DB898A">
+            <w:r w:rsidR="52DB898A" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> agreed that pre-meetings held earlier could help alert presenters to likely questions. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00277740" w:rsidR="009E4BE9" w:rsidP="5B2E17C7" w:rsidRDefault="114441F8" w14:paraId="6A7F5635" w14:textId="794B14CA">
+          <w:p w14:paraId="6A7F5635" w14:textId="794B14CA" w:rsidR="009E4BE9" w:rsidRPr="00277740" w:rsidRDefault="114441F8" w:rsidP="5B2E17C7">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>NZ</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="4429ED52">
+            <w:r w:rsidR="4429ED52" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> praised the improved quality and clarity of the papers for this meeting, stating that previous feedback had been addressed. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00277740" w:rsidR="009E4BE9" w:rsidP="5B2E17C7" w:rsidRDefault="4429ED52" w14:paraId="51C04D02" w14:textId="240688C3">
+          <w:p w14:paraId="51C04D02" w14:textId="240688C3" w:rsidR="009E4BE9" w:rsidRPr="00277740" w:rsidRDefault="4429ED52" w:rsidP="5B2E17C7">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>J</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="77C500B2">
+            <w:r w:rsidR="77C500B2" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> reminded the </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="38A2BA03">
+            <w:r w:rsidR="38A2BA03" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ommittee of the importance of referring Risk 37 to the Quality and Safety Committee and reiterated that the </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="30EA9FF8">
+            <w:r w:rsidR="30EA9FF8" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ommittee should not rush at the expense of thorough scrutiny.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00277740" w:rsidR="009E4BE9" w:rsidP="5B2E17C7" w:rsidRDefault="009E4BE9" w14:paraId="338C7F09" w14:textId="64D2D70E">
+          <w:p w14:paraId="338C7F09" w14:textId="64D2D70E" w:rsidR="009E4BE9" w:rsidRPr="00277740" w:rsidRDefault="009E4BE9" w:rsidP="5B2E17C7">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00277740" w:rsidR="009E4BE9" w:rsidP="5B2E17C7" w:rsidRDefault="1E099925" w14:paraId="1925084D" w14:textId="2EDA2996">
+          <w:p w14:paraId="1925084D" w14:textId="2EDA2996" w:rsidR="009E4BE9" w:rsidRPr="00277740" w:rsidRDefault="1E099925" w:rsidP="5B2E17C7">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00277740" w:rsidR="009E4BE9" w:rsidP="5B2E17C7" w:rsidRDefault="1E099925" w14:paraId="12B30575" w14:textId="4182F657">
+          <w:p w14:paraId="12B30575" w14:textId="4182F657" w:rsidR="009E4BE9" w:rsidRPr="00277740" w:rsidRDefault="1E099925" w:rsidP="5B2E17C7">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ACTION</w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> – AC </w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>to include future Committee pre-meetings earlier than the day of the Committee meeting.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6C66339A" w:rsidTr="62116C9D" w14:paraId="5B91A761" w14:textId="77777777">
+      <w:tr w:rsidR="6C66339A" w14:paraId="5B91A761" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="3396F07E" w:rsidP="00306909" w:rsidRDefault="3396F07E" w14:paraId="4567BFAF" w14:textId="202751CA">
+          <w:p w14:paraId="4567BFAF" w14:textId="202751CA" w:rsidR="3396F07E" w:rsidRDefault="3396F07E" w:rsidP="00306909">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>77/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="70DB4185" w:rsidP="5B2E17C7" w:rsidRDefault="70DB4185" w14:paraId="46B37456" w14:textId="7D679815">
+          <w:p w14:paraId="46B37456" w14:textId="7D679815" w:rsidR="70DB4185" w:rsidRDefault="70DB4185" w:rsidP="5B2E17C7">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>REFERRALS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6C66339A" w:rsidTr="62116C9D" w14:paraId="49357EB5" w14:textId="77777777">
+      <w:tr w:rsidR="6C66339A" w14:paraId="49357EB5" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="6C66339A" w:rsidP="00306909" w:rsidRDefault="6C66339A" w14:paraId="5DB86311" w14:textId="793A70C1">
+          <w:p w14:paraId="5DB86311" w14:textId="793A70C1" w:rsidR="6C66339A" w:rsidRDefault="6C66339A" w:rsidP="00306909">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="0A15EEFE" w:rsidP="5B2E17C7" w:rsidRDefault="0A15EEFE" w14:paraId="12C1360E" w14:textId="525FD59F">
+          <w:p w14:paraId="12C1360E" w14:textId="525FD59F" w:rsidR="0A15EEFE" w:rsidRDefault="0A15EEFE" w:rsidP="5B2E17C7">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">62/25 </w:t>
             </w:r>
             <w:r w:rsidRPr="5B2E17C7">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Committee Risk Register: </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="0DBAC999">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidR="0DBAC999" w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="08A1A11B">
+            <w:r w:rsidR="08A1A11B" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>efer</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="5D67E99C">
+            <w:r w:rsidR="5D67E99C" w:rsidRPr="5B2E17C7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5B2E17C7" w:rsidR="08A1A11B">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Risk 37 to the Quality and Safety Committee, emphasising the need for cross-Committee oversight due to its implications for both digital and quality/safety domains.  </w:t>
+            <w:r w:rsidR="08A1A11B" w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risk 37 to the Quality and Safety Committee, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="08A1A11B" w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>emphasising</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="08A1A11B" w:rsidRPr="5B2E17C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the need for cross-Committee oversight due to its implications for both digital and quality/safety domains.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="62116C9D" w14:paraId="594D8F55" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="594D8F55" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="006F7A3E" w:rsidP="00306909" w:rsidRDefault="08A1A11B" w14:paraId="4EC91D87" w14:textId="43A9C65C">
+          <w:p w14:paraId="4EC91D87" w14:textId="43A9C65C" w:rsidR="006F7A3E" w:rsidRPr="00277740" w:rsidRDefault="08A1A11B" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>78</w:t>
             </w:r>
-            <w:r w:rsidRPr="6C66339A" w:rsidR="330E3380">
+            <w:r w:rsidR="330E3380" w:rsidRPr="6C66339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="006F7A3E" w:rsidP="00306909" w:rsidRDefault="009E4BE9" w14:paraId="147EA35B" w14:textId="6F5FF01A">
+          <w:p w14:paraId="147EA35B" w14:textId="6F5FF01A" w:rsidR="006F7A3E" w:rsidRPr="00277740" w:rsidRDefault="009E4BE9" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">NEXT MEETING </w:t>
             </w:r>
-            <w:r w:rsidRPr="00277740" w:rsidR="006F7A3E">
+            <w:r w:rsidR="006F7A3E" w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C5225" w:rsidR="00DC1D54" w:rsidTr="62116C9D" w14:paraId="492CED24" w14:textId="77777777">
+      <w:tr w:rsidR="00DC1D54" w:rsidRPr="003C5225" w14:paraId="492CED24" w14:textId="77777777" w:rsidTr="62116C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="006F7A3E" w:rsidP="00306909" w:rsidRDefault="006F7A3E" w14:paraId="0125607F" w14:textId="77777777">
+          <w:p w14:paraId="0125607F" w14:textId="77777777" w:rsidR="006F7A3E" w:rsidRPr="00277740" w:rsidRDefault="006F7A3E" w:rsidP="00306909">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00277740" w:rsidR="002A318F" w:rsidP="00306909" w:rsidRDefault="477C4E5C" w14:paraId="11F39878" w14:textId="1E9B6819">
+          <w:p w14:paraId="11F39878" w14:textId="1E9B6819" w:rsidR="002A318F" w:rsidRPr="00277740" w:rsidRDefault="477C4E5C" w:rsidP="00306909">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277740">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="20899025">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
@@ -15602,159 +16074,158 @@
             </w:r>
             <w:r w:rsidR="1A5CA455">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>8 September</w:t>
             </w:r>
             <w:r w:rsidR="20899025">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000A1EAC" w:rsidP="00C062BE" w:rsidRDefault="000A1EAC" w14:paraId="4B88178C" w14:textId="77777777">
+    <w:p w14:paraId="4B88178C" w14:textId="77777777" w:rsidR="000A1EAC" w:rsidRDefault="000A1EAC" w:rsidP="00C062BE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000A1EAC" w:rsidP="00C062BE" w:rsidRDefault="000A1EAC" w14:paraId="6D0F0891" w14:textId="77777777">
+    <w:p w14:paraId="6D0F0891" w14:textId="77777777" w:rsidR="000A1EAC" w:rsidRDefault="000A1EAC" w:rsidP="00C062BE">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000A1EAC" w:rsidP="00C062BE" w:rsidRDefault="000A1EAC" w14:paraId="31D1D96D" w14:textId="77777777">
+    <w:p w14:paraId="31D1D96D" w14:textId="77777777" w:rsidR="000A1EAC" w:rsidRDefault="000A1EAC" w:rsidP="00C062BE">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000A1EAC" w:rsidP="00C062BE" w:rsidRDefault="000A1EAC" w14:paraId="3A905B09" w14:textId="77777777">
+    <w:p w14:paraId="3A905B09" w14:textId="77777777" w:rsidR="000A1EAC" w:rsidRDefault="000A1EAC" w:rsidP="00C062BE">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000A1EAC" w:rsidP="00C062BE" w:rsidRDefault="000A1EAC" w14:paraId="7B891DEA" w14:textId="77777777">
+    <w:p w14:paraId="7B891DEA" w14:textId="77777777" w:rsidR="000A1EAC" w:rsidRDefault="000A1EAC" w:rsidP="00C062BE">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000A1EAC" w:rsidP="00C062BE" w:rsidRDefault="000A1EAC" w14:paraId="77FFB3EF" w14:textId="77777777">
+    <w:p w14:paraId="77FFB3EF" w14:textId="77777777" w:rsidR="000A1EAC" w:rsidRDefault="000A1EAC" w:rsidP="00C062BE">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00187BED" w:rsidR="00B72085" w:rsidP="00C062BE" w:rsidRDefault="00B72085" w14:paraId="0FBE62C4" w14:textId="77777777">
+    <w:p w14:paraId="0FBE62C4" w14:textId="77777777" w:rsidR="00B72085" w:rsidRPr="00187BED" w:rsidRDefault="00B72085" w:rsidP="00C062BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="975"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00187BED" w:rsidR="00B72085" w:rsidSect="00FC598B">
+    <w:sectPr w:rsidR="00B72085" w:rsidRPr="00187BED" w:rsidSect="00FC598B">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1843" w:right="900" w:bottom="270" w:left="990" w:header="851" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F643E2" w:rsidRDefault="00F643E2" w14:paraId="1C2291B5" w14:textId="77777777">
+    <w:p w14:paraId="086DF961" w14:textId="77777777" w:rsidR="00B97BA5" w:rsidRDefault="00B97BA5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F643E2" w:rsidRDefault="00F643E2" w14:paraId="307A01CB" w14:textId="77777777">
+    <w:p w14:paraId="162AFF42" w14:textId="77777777" w:rsidR="00B97BA5" w:rsidRDefault="00B97BA5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00F643E2" w:rsidRDefault="00F643E2" w14:paraId="43CFD223" w14:textId="77777777"/>
+    <w:p w14:paraId="34633E92" w14:textId="77777777" w:rsidR="00B97BA5" w:rsidRDefault="00B97BA5"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
-    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
@@ -15809,82 +16280,81 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Work Sans">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="5000E07B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-900515509"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w:rsidR="00CA4A1D" w:rsidRDefault="00CA4A1D" w14:paraId="063D0BF1" w14:textId="659D5C91">
+          <w:p w14:paraId="063D0BF1" w14:textId="659D5C91" w:rsidR="00CA4A1D" w:rsidRDefault="00CA4A1D">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText>PAGE</w:instrText>
             </w:r>
             <w:r>
@@ -15934,170 +16404,98 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidRPr="004612A3" w:rsidR="0064631D" w:rsidP="004612A3" w:rsidRDefault="0064631D" w14:paraId="38CA9F16" w14:textId="278617AF">
+  <w:p w14:paraId="38CA9F16" w14:textId="278617AF" w:rsidR="0064631D" w:rsidRPr="004612A3" w:rsidRDefault="0064631D" w:rsidP="004612A3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F643E2" w:rsidRDefault="00F643E2" w14:paraId="723AA2BC" w14:textId="77777777">
+    <w:p w14:paraId="3B6A11FC" w14:textId="77777777" w:rsidR="00B97BA5" w:rsidRDefault="00B97BA5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F643E2" w:rsidRDefault="00F643E2" w14:paraId="68C541C5" w14:textId="77777777">
+    <w:p w14:paraId="1FFDB38A" w14:textId="77777777" w:rsidR="00B97BA5" w:rsidRDefault="00B97BA5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00F643E2" w:rsidRDefault="00F643E2" w14:paraId="2B5A5B33" w14:textId="77777777"/>
+    <w:p w14:paraId="6797C594" w14:textId="77777777" w:rsidR="00B97BA5" w:rsidRDefault="00B97BA5"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00CA4A1D" w:rsidRDefault="00F643E2" w14:paraId="63A316CC" w14:textId="0BC94063">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="63A316CC" w14:textId="778CB714" w:rsidR="00CA4A1D" w:rsidRDefault="00CA4A1D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...34 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidRPr="00682A9B" w:rsidR="0064631D" w:rsidP="0011258B" w:rsidRDefault="00F643E2" w14:paraId="26D7B6FF" w14:textId="4D55DC45">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="26D7B6FF" w14:textId="6C586676" w:rsidR="0064631D" w:rsidRPr="00682A9B" w:rsidRDefault="00980D71" w:rsidP="0011258B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...34 lines deleted...]
-    <w:r w:rsidR="00980D71">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4FD98731" wp14:editId="27A8E0FE">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>2361137</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>147320</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3297600" cy="795600"/>
           <wp:effectExtent l="0" t="0" r="0" b="5080"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="21220"/>
               <wp:lineTo x="21463" y="21220"/>
               <wp:lineTo x="21463" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
           <wp:docPr id="2143637738" name="Picture 2143637738" descr="C:\Users\su001508\Desktop\New logos Swansea Bay\Abertawe_Swansea NHS Health Board.jpg"/>
@@ -16134,13695 +16532,13655 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00CA4A1D" w:rsidRDefault="00F643E2" w14:paraId="442BB937" w14:textId="0ECC654C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="442BB937" w14:textId="41F88ED7" w:rsidR="00CA4A1D" w:rsidRDefault="00CA4A1D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...34 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:textHash int2:hashCode="kv4UVae7TQCfC0" int2:id="5JZMPPgo">
       <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="aG+z44WpgrTp0l" int2:id="rlB6GdZy">
       <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="QQWj54eu/ZWs4h" int2:id="ze0dKUsH">
       <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
-    <int2:bookmark int2:bookmarkName="_Int_o6LcpUGn" int2:invalidationBookmarkName="" int2:hashCode="jJki92s6Qx42Gf" int2:id="3biyyG87">
-[...1 lines deleted...]
-    </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_VwfYqa4D" int2:invalidationBookmarkName="" int2:hashCode="4tejoU5QTLwQQp" int2:id="fnRFNDs2">
       <int2:state int2:value="Rejected" int2:type="gram"/>
     </int2:bookmark>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0094DC01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="42145804"/>
     <w:lvl w:ilvl="0" w:tplc="253E1A06">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E0388272">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="B0D208CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="4BB83C60">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="77E407EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="6F4C12A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="EBDCF522">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="CAD004DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AFDE5086">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="010A1C3D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E7900136"/>
     <w:styleLink w:val="ImportedStyle2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="730"/>
         </w:tabs>
         <w:ind w:left="730" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1450"/>
         </w:tabs>
         <w:ind w:left="1450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2170"/>
         </w:tabs>
         <w:ind w:left="2170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2890"/>
         </w:tabs>
         <w:ind w:left="2890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3610"/>
         </w:tabs>
         <w:ind w:left="3610" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4330"/>
         </w:tabs>
         <w:ind w:left="4330" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5050"/>
         </w:tabs>
         <w:ind w:left="5050" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5770"/>
         </w:tabs>
         <w:ind w:left="5770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6490"/>
         </w:tabs>
         <w:ind w:left="6490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="029A6DA3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A0E034D0"/>
     <w:styleLink w:val="ImportedStyle12"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02F5E624"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1B293B4"/>
     <w:lvl w:ilvl="0" w:tplc="D72C3EB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9C4C9BD2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="4AECA1D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="591A9F06">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="409C04FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="3D9A8A8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="9C40BD40">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="BB449DB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8E164650">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04F0238B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8AC06580"/>
     <w:styleLink w:val="ImportedStyle8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="731"/>
         </w:tabs>
         <w:ind w:left="731" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1451"/>
         </w:tabs>
         <w:ind w:left="1451" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2171"/>
         </w:tabs>
         <w:ind w:left="2171" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2891"/>
         </w:tabs>
         <w:ind w:left="2891" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3611"/>
         </w:tabs>
         <w:ind w:left="3611" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4331"/>
         </w:tabs>
         <w:ind w:left="4331" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5051"/>
         </w:tabs>
         <w:ind w:left="5051" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5771"/>
         </w:tabs>
         <w:ind w:left="5771" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6491"/>
         </w:tabs>
         <w:ind w:left="6491" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="053DCE5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7C42E64"/>
     <w:lvl w:ilvl="0" w:tplc="FB6888A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="303E43EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="DD30224A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="D6609E50">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="EF1EE73E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="E40C4370">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="892CE386">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="094ACDEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A4B2F250">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05537D70"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0DBA19D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07DB12ED"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="96747B74"/>
     <w:styleLink w:val="ImportedStyle17"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09B353EE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5782ADE6"/>
     <w:styleLink w:val="List0"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="714"/>
         </w:tabs>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C835823"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C240AAA"/>
     <w:lvl w:ilvl="0" w:tplc="716A5CC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CDACCBAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="90CC4DD8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="DBACED3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="F12267B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="60C4A22C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="206876A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="601A40C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="784EB82A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E834F27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BC5CA5B6"/>
     <w:lvl w:ilvl="0" w:tplc="B2747EE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EBB4FB4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="83908F50">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="6F1634FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="E86AE72C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08D05EDC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="958A795A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="156C2732">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="324CFA12">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12602471"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="82BA7EE4"/>
     <w:styleLink w:val="ImportedStyle4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="730"/>
         </w:tabs>
         <w:ind w:left="730" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1450"/>
         </w:tabs>
         <w:ind w:left="1450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2170"/>
         </w:tabs>
         <w:ind w:left="2170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2890"/>
         </w:tabs>
         <w:ind w:left="2890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3610"/>
         </w:tabs>
         <w:ind w:left="3610" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4330"/>
         </w:tabs>
         <w:ind w:left="4330" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5050"/>
         </w:tabs>
         <w:ind w:left="5050" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5770"/>
         </w:tabs>
         <w:ind w:left="5770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6490"/>
         </w:tabs>
         <w:ind w:left="6490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="133B47F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D968EEF0"/>
     <w:lvl w:ilvl="0" w:tplc="156C4992">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D85CF1AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="5DF03B4A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="D1A2C108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FC980FAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="C2A25AF2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="7B46D10E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="BB124902">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3B6E539E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14BC2CA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="27EAB1CC"/>
     <w:lvl w:ilvl="0" w:tplc="9B56CC88">
       <w:start w:val="900"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EFC8218"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7DF23576"/>
     <w:lvl w:ilvl="0" w:tplc="6E701F4A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D8CCA4BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="18EEE1CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="8A4853A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="F6E8DB48">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="D63655C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="593817B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="5790B78E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="61520B16">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F1401C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A9828FF8"/>
     <w:lvl w:ilvl="0" w:tplc="B85C3E52">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4058FE66">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="5360EAF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="D56ABC40">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="53AEC1AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="965CF3B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="596CD73C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="C9D2F7BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8814F9E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22861A98"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E466B48A"/>
     <w:styleLink w:val="ImportedStyle6"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="247F6CDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3980495C"/>
     <w:lvl w:ilvl="0" w:tplc="CB842708">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C2C0ED82">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="408EE2D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="DEB08556">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="BEA43D48">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="8214A904">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="6C30F936">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="52668200">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D42C337E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="268333A1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E6EA5EAA"/>
     <w:styleLink w:val="List41"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="759"/>
         </w:tabs>
         <w:ind w:left="759" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26BFE847"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="78643870"/>
     <w:lvl w:ilvl="0" w:tplc="A9CEED68">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="68609638">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="69FC749A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="C1C06BA8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="805E1068">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="E2E89568">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="64B4D842">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0E08C410">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4FE09A0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="291A180A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D2F6CB74"/>
     <w:styleLink w:val="List1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1043"/>
         </w:tabs>
         <w:ind w:left="1043" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="297C420D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D848BD98"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3156754D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CC706732"/>
     <w:styleLink w:val="List31"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="480"/>
         </w:tabs>
         <w:ind w:left="480" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1450"/>
         </w:tabs>
         <w:ind w:left="1450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2170"/>
         </w:tabs>
         <w:ind w:left="2170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2890"/>
         </w:tabs>
         <w:ind w:left="2890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3610"/>
         </w:tabs>
         <w:ind w:left="3610" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4330"/>
         </w:tabs>
         <w:ind w:left="4330" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5050"/>
         </w:tabs>
         <w:ind w:left="5050" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5770"/>
         </w:tabs>
         <w:ind w:left="5770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6490"/>
         </w:tabs>
         <w:ind w:left="6490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31FAA681"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3834842A"/>
     <w:lvl w:ilvl="0" w:tplc="DA9C3AB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="30489B42">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="C9FA1F9C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="09C29BB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="C9CE9BE4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="2A4297E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="19121420">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="4C246B44">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9DF2BFF2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="331C7AEC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0D9437EA"/>
     <w:styleLink w:val="ImportedStyle5"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34C64825"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C8D2BD9E"/>
     <w:styleLink w:val="ImportedStyle23"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="730"/>
         </w:tabs>
         <w:ind w:left="730" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1450"/>
         </w:tabs>
         <w:ind w:left="1450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2170"/>
         </w:tabs>
         <w:ind w:left="2170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2890"/>
         </w:tabs>
         <w:ind w:left="2890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3610"/>
         </w:tabs>
         <w:ind w:left="3610" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4330"/>
         </w:tabs>
         <w:ind w:left="4330" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5050"/>
         </w:tabs>
         <w:ind w:left="5050" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5770"/>
         </w:tabs>
         <w:ind w:left="5770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6490"/>
         </w:tabs>
         <w:ind w:left="6490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36F80301"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B2C0FCC6"/>
     <w:styleLink w:val="List21"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="386"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A197DEF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2C447178"/>
     <w:styleLink w:val="List10"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="618"/>
         </w:tabs>
         <w:ind w:left="618" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B531073"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7850F9F2"/>
     <w:styleLink w:val="ImportedStyle13"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C4C7A16"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CA7C9BA0"/>
     <w:styleLink w:val="List7"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="475"/>
         </w:tabs>
         <w:ind w:left="475" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E17636E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D500FE42"/>
     <w:lvl w:ilvl="0" w:tplc="D9EA6EF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F48680D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="257E9454">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="D1C4F28A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="557C0F9E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="789C5312">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="47505554">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="DA72D7A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="941426F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="409C618C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EA7E96F2"/>
     <w:styleLink w:val="List9"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1043"/>
         </w:tabs>
         <w:ind w:left="1043" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42184F2D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="917006DA"/>
     <w:styleLink w:val="ImportedStyle11"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44406AE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D58C1744"/>
     <w:lvl w:ilvl="0" w:tplc="DFD8DCF6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="53D8E5C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="BFBE6B18">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="D9C84FA6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="E4A2BED0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="CB38BD56">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0FA0EA0C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="625CD15E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8F1A6FBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44CE6378"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A190C344"/>
     <w:styleLink w:val="List51"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="333"/>
         </w:tabs>
         <w:ind w:left="333" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1490"/>
         </w:tabs>
         <w:ind w:left="1490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2210"/>
         </w:tabs>
         <w:ind w:left="2210" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2930"/>
         </w:tabs>
         <w:ind w:left="2930" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3650"/>
         </w:tabs>
         <w:ind w:left="3650" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4370"/>
         </w:tabs>
         <w:ind w:left="4370" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5090"/>
         </w:tabs>
         <w:ind w:left="5090" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5810"/>
         </w:tabs>
         <w:ind w:left="5810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6530"/>
         </w:tabs>
         <w:ind w:left="6530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AAC603E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0A0A9E36"/>
     <w:styleLink w:val="List11"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="618"/>
         </w:tabs>
         <w:ind w:left="618" w:hanging="426"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C4D50B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2EB404B6"/>
     <w:lvl w:ilvl="0" w:tplc="2AA42FD6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8F202450">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="6848FE5C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="D7660888">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="86D882B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="5FC8EB6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="9C26F884">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="98DE037E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="37006C0C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CF0652A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7DB40AB0"/>
     <w:styleLink w:val="List8"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="476"/>
         </w:tabs>
         <w:ind w:left="476" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4ED15F85"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5824F9DE"/>
     <w:styleLink w:val="List12"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="714"/>
         </w:tabs>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F99677F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A4C21D48"/>
     <w:styleLink w:val="ImportedStyle21"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51347EA5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="87AC6E5A"/>
     <w:styleLink w:val="List6"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="480"/>
         </w:tabs>
         <w:ind w:left="480" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54D40A37"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FE827BDA"/>
     <w:styleLink w:val="ImportedStyle3"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="800"/>
         </w:tabs>
         <w:ind w:left="800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1520"/>
         </w:tabs>
         <w:ind w:left="1520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2240"/>
         </w:tabs>
         <w:ind w:left="2240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2960"/>
         </w:tabs>
         <w:ind w:left="2960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3680"/>
         </w:tabs>
         <w:ind w:left="3680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4400"/>
         </w:tabs>
         <w:ind w:left="4400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5120"/>
         </w:tabs>
         <w:ind w:left="5120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5840"/>
         </w:tabs>
         <w:ind w:left="5840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6560"/>
         </w:tabs>
         <w:ind w:left="6560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="552283B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A54E3E12"/>
     <w:lvl w:ilvl="0" w:tplc="ABAA48CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="62EC89B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="EB70B138">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="3732F576">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="5EAEB888">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="B1AA3DCC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="2E7C9532">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="396C507A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DBE47412">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57BD34B2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8534BB8A"/>
     <w:styleLink w:val="ImportedStyle10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="583E0BC9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="90DE0F90"/>
     <w:styleLink w:val="ImportedStyle270"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AAB7A3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2E90C2D6"/>
     <w:lvl w:ilvl="0" w:tplc="2F82F304">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9E0EE668">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="D41839DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="03A41870">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFE6B396">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="036467BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="595EC406">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="AF46BF06">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FDDEFC5C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FF438CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5D88C20C"/>
     <w:lvl w:ilvl="0" w:tplc="DD06C640">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="11FE8570">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="BC9AD290">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="54C2F172">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="4A8415DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="3CA852F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="809C7984">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="4EE03F6C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7676F2F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A021430"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0F72D0CC"/>
     <w:styleLink w:val="ImportedStyle16"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C292280"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E6650F2"/>
     <w:lvl w:ilvl="0" w:tplc="DEAC0F3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D9681890">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="9E1888B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="E6140CE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="90965850">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="49000ED0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="BCFA6376">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10943FDA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FD1E1396">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DBA5463"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="469E66D4"/>
     <w:styleLink w:val="ImportedStyle27"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DC1D3EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F65A860C"/>
     <w:lvl w:ilvl="0" w:tplc="F5626918">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="16446C9C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FAF63720">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="49E68AC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="8A30E708">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="9E46594C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="313C50E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="2AFC8614">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="15329CF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="749CAEFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A418B3BA"/>
     <w:lvl w:ilvl="0" w:tplc="78083C78">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5C828168">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0396FD16">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="F94EC6BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="E988B724">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="7F460A54">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="B07C00BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="D02A8A70">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5308C4D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7584085E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B1FC8818"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77431088"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E690A14C"/>
     <w:styleLink w:val="ImportedStyle19"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="770"/>
         </w:tabs>
         <w:ind w:left="770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1490"/>
         </w:tabs>
         <w:ind w:left="1490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2210"/>
         </w:tabs>
         <w:ind w:left="2210" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2930"/>
         </w:tabs>
         <w:ind w:left="2930" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3650"/>
         </w:tabs>
         <w:ind w:left="3650" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4370"/>
         </w:tabs>
         <w:ind w:left="4370" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5090"/>
         </w:tabs>
         <w:ind w:left="5090" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5810"/>
         </w:tabs>
         <w:ind w:left="5810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6530"/>
         </w:tabs>
         <w:ind w:left="6530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77F70C2E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FC806280"/>
     <w:styleLink w:val="ImportedStyle1"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78EE0B98"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="05A00DB2"/>
     <w:styleLink w:val="ImportedStyle15"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79340316"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="01383FD8"/>
     <w:styleLink w:val="ImportedStyle14"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79CC4E70"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E848AE2E"/>
     <w:styleLink w:val="ImportedStyle160"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C4E48BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FC9E2C"/>
     <w:lvl w:ilvl="0" w:tplc="9EBCFDE8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="711478B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="4ECC463A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="A79EEB54">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="AFA4B254">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="E7182C94">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="ACB6441C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="5704853E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0B726C0C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="824903226">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="243730073">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1254823011">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="189950188">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1109278694">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1853762115">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1699742927">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1182359782">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1817258440">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="955335160">
     <w:abstractNumId w:val="51"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="448159108">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="128134109">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="631136652">
     <w:abstractNumId w:val="50"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1519196380">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1786189738">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="274099473">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="283316464">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="566842644">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="819075158">
     <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1119760901">
     <w:abstractNumId w:val="58"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="826941460">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1411543199">
     <w:abstractNumId w:val="54"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="2097745443">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="680468080">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="77599589">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="1558124134">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="996760940">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1032463927">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1428383027">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="1674380904">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1992951231">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1600068239">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="592279896">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="1450125486">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="427773501">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="1727072037">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="423846247">
     <w:abstractNumId w:val="56"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="1805079806">
     <w:abstractNumId w:val="55"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="105194347">
     <w:abstractNumId w:val="57"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="589122231">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="41" w16cid:durableId="1781218341">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="42">
+  <w:num w:numId="42" w16cid:durableId="1881164213">
     <w:abstractNumId w:val="53"/>
   </w:num>
-  <w:num w:numId="43">
+  <w:num w:numId="43" w16cid:durableId="2128430127">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="44">
+  <w:num w:numId="44" w16cid:durableId="1151488129">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="45">
+  <w:num w:numId="45" w16cid:durableId="704066211">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="46">
+  <w:num w:numId="46" w16cid:durableId="2013100628">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="47">
+  <w:num w:numId="47" w16cid:durableId="1250847484">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="48">
+  <w:num w:numId="48" w16cid:durableId="445395376">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="49">
+  <w:num w:numId="49" w16cid:durableId="1427077448">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="50">
+  <w:num w:numId="50" w16cid:durableId="1153764817">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="51">
+  <w:num w:numId="51" w16cid:durableId="270552440">
     <w:abstractNumId w:val="49"/>
   </w:num>
-  <w:num w:numId="52">
+  <w:num w:numId="52" w16cid:durableId="1462767523">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="53">
+  <w:num w:numId="53" w16cid:durableId="601651029">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="54">
+  <w:num w:numId="54" w16cid:durableId="2064789632">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="55">
+  <w:num w:numId="55" w16cid:durableId="50690944">
     <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="56">
+  <w:num w:numId="56" w16cid:durableId="110051916">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="57">
+  <w:num w:numId="57" w16cid:durableId="113795224">
     <w:abstractNumId w:val="52"/>
   </w:num>
-  <w:num w:numId="58">
+  <w:num w:numId="58" w16cid:durableId="2021197403">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="59">
+  <w:num w:numId="59" w16cid:durableId="240649467">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="53"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2052"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FE5E56"/>
     <w:rsid w:val="00001679"/>
     <w:rsid w:val="00002274"/>
     <w:rsid w:val="00002D5E"/>
     <w:rsid w:val="000034C0"/>
@@ -30594,50 +30952,51 @@
     <w:rsid w:val="002D761F"/>
     <w:rsid w:val="002D7A10"/>
     <w:rsid w:val="002D7FF2"/>
     <w:rsid w:val="002E01B4"/>
     <w:rsid w:val="002E03D1"/>
     <w:rsid w:val="002E2063"/>
     <w:rsid w:val="002E267F"/>
     <w:rsid w:val="002E26DD"/>
     <w:rsid w:val="002E4324"/>
     <w:rsid w:val="002E5881"/>
     <w:rsid w:val="002E5A22"/>
     <w:rsid w:val="002E62D1"/>
     <w:rsid w:val="002E7180"/>
     <w:rsid w:val="002E787E"/>
     <w:rsid w:val="002E79DE"/>
     <w:rsid w:val="002E7F8D"/>
     <w:rsid w:val="002F0077"/>
     <w:rsid w:val="002F0B90"/>
     <w:rsid w:val="002F155B"/>
     <w:rsid w:val="002F165E"/>
     <w:rsid w:val="002F2126"/>
     <w:rsid w:val="002F2CAA"/>
     <w:rsid w:val="002F3D1D"/>
     <w:rsid w:val="002F5F78"/>
     <w:rsid w:val="002F618B"/>
+    <w:rsid w:val="002F6654"/>
     <w:rsid w:val="002F66DE"/>
     <w:rsid w:val="002F66FE"/>
     <w:rsid w:val="002F6855"/>
     <w:rsid w:val="002F6E10"/>
     <w:rsid w:val="002F77FF"/>
     <w:rsid w:val="00300562"/>
     <w:rsid w:val="003005FB"/>
     <w:rsid w:val="003008AD"/>
     <w:rsid w:val="00300DEF"/>
     <w:rsid w:val="00300E16"/>
     <w:rsid w:val="00301D12"/>
     <w:rsid w:val="00301D7D"/>
     <w:rsid w:val="00301E07"/>
     <w:rsid w:val="003025B8"/>
     <w:rsid w:val="00302945"/>
     <w:rsid w:val="00302D17"/>
     <w:rsid w:val="00303149"/>
     <w:rsid w:val="0030394C"/>
     <w:rsid w:val="003043B1"/>
     <w:rsid w:val="00304449"/>
     <w:rsid w:val="00304B06"/>
     <w:rsid w:val="00304BED"/>
     <w:rsid w:val="00304F4D"/>
     <w:rsid w:val="00305FB3"/>
     <w:rsid w:val="00306202"/>
@@ -32905,50 +33264,51 @@
     <w:rsid w:val="00B82AC4"/>
     <w:rsid w:val="00B831A3"/>
     <w:rsid w:val="00B836CC"/>
     <w:rsid w:val="00B83744"/>
     <w:rsid w:val="00B83E76"/>
     <w:rsid w:val="00B84165"/>
     <w:rsid w:val="00B8504A"/>
     <w:rsid w:val="00B85C7F"/>
     <w:rsid w:val="00B85FA7"/>
     <w:rsid w:val="00B8632C"/>
     <w:rsid w:val="00B87160"/>
     <w:rsid w:val="00B87538"/>
     <w:rsid w:val="00B91B5D"/>
     <w:rsid w:val="00B91BF7"/>
     <w:rsid w:val="00B91F18"/>
     <w:rsid w:val="00B929F3"/>
     <w:rsid w:val="00B9332A"/>
     <w:rsid w:val="00B93799"/>
     <w:rsid w:val="00B93A63"/>
     <w:rsid w:val="00B94060"/>
     <w:rsid w:val="00B94084"/>
     <w:rsid w:val="00B9528B"/>
     <w:rsid w:val="00B9659F"/>
     <w:rsid w:val="00B967DC"/>
     <w:rsid w:val="00B96E2A"/>
+    <w:rsid w:val="00B97BA5"/>
     <w:rsid w:val="00BA0160"/>
     <w:rsid w:val="00BA0348"/>
     <w:rsid w:val="00BA4603"/>
     <w:rsid w:val="00BA4D1A"/>
     <w:rsid w:val="00BA55B3"/>
     <w:rsid w:val="00BA5812"/>
     <w:rsid w:val="00BA5EB0"/>
     <w:rsid w:val="00BA6139"/>
     <w:rsid w:val="00BA64CA"/>
     <w:rsid w:val="00BA7098"/>
     <w:rsid w:val="00BA7A93"/>
     <w:rsid w:val="00BA7B97"/>
     <w:rsid w:val="00BB0298"/>
     <w:rsid w:val="00BB06D4"/>
     <w:rsid w:val="00BB145F"/>
     <w:rsid w:val="00BB1EC2"/>
     <w:rsid w:val="00BB25CF"/>
     <w:rsid w:val="00BB3212"/>
     <w:rsid w:val="00BB32ED"/>
     <w:rsid w:val="00BB3618"/>
     <w:rsid w:val="00BB3A2E"/>
     <w:rsid w:val="00BB3BDB"/>
     <w:rsid w:val="00BB40A4"/>
     <w:rsid w:val="00BB4504"/>
     <w:rsid w:val="00BB4DB5"/>
@@ -33216,50 +33576,51 @@
     <w:rsid w:val="00CA418C"/>
     <w:rsid w:val="00CA4373"/>
     <w:rsid w:val="00CA45EB"/>
     <w:rsid w:val="00CA4A1D"/>
     <w:rsid w:val="00CA4C9C"/>
     <w:rsid w:val="00CA5219"/>
     <w:rsid w:val="00CA75B8"/>
     <w:rsid w:val="00CB0E7E"/>
     <w:rsid w:val="00CB1D05"/>
     <w:rsid w:val="00CB3818"/>
     <w:rsid w:val="00CB4E20"/>
     <w:rsid w:val="00CB4F37"/>
     <w:rsid w:val="00CB4F7A"/>
     <w:rsid w:val="00CB5370"/>
     <w:rsid w:val="00CB5800"/>
     <w:rsid w:val="00CB5811"/>
     <w:rsid w:val="00CB66CB"/>
     <w:rsid w:val="00CB6AA5"/>
     <w:rsid w:val="00CB752D"/>
     <w:rsid w:val="00CC0124"/>
     <w:rsid w:val="00CC024D"/>
     <w:rsid w:val="00CC0673"/>
     <w:rsid w:val="00CC0F19"/>
     <w:rsid w:val="00CC100B"/>
     <w:rsid w:val="00CC1064"/>
+    <w:rsid w:val="00CC2830"/>
     <w:rsid w:val="00CC45E4"/>
     <w:rsid w:val="00CC47B3"/>
     <w:rsid w:val="00CC4BA5"/>
     <w:rsid w:val="00CC517F"/>
     <w:rsid w:val="00CC5547"/>
     <w:rsid w:val="00CC554E"/>
     <w:rsid w:val="00CC6126"/>
     <w:rsid w:val="00CC696D"/>
     <w:rsid w:val="00CC7302"/>
     <w:rsid w:val="00CC77A6"/>
     <w:rsid w:val="00CC7CEA"/>
     <w:rsid w:val="00CD0419"/>
     <w:rsid w:val="00CD0BC4"/>
     <w:rsid w:val="00CD0F03"/>
     <w:rsid w:val="00CD1245"/>
     <w:rsid w:val="00CD1483"/>
     <w:rsid w:val="00CD14A6"/>
     <w:rsid w:val="00CD1F51"/>
     <w:rsid w:val="00CD1F64"/>
     <w:rsid w:val="00CD2516"/>
     <w:rsid w:val="00CD268A"/>
     <w:rsid w:val="00CD287D"/>
     <w:rsid w:val="00CD3083"/>
     <w:rsid w:val="00CD32E5"/>
     <w:rsid w:val="00CD3409"/>
@@ -34901,152 +35262,152 @@
     <w:rsid w:val="7EE755C1"/>
     <w:rsid w:val="7F08FC50"/>
     <w:rsid w:val="7F3E31DA"/>
     <w:rsid w:val="7F91A7A1"/>
     <w:rsid w:val="7FC60416"/>
     <w:rsid w:val="7FC68261"/>
     <w:rsid w:val="7FE6F5EF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2052"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1010A599"/>
   <w15:docId w15:val="{61DAFA04-4897-4BB0-87C0-BB63E1F10B30}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:bdr w:val="nil"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -35202,52 +35563,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -35305,925 +35666,925 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:rsid w:val="0011113B"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="008B5133"/>
     <w:pPr>
       <w:keepNext/>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EE503D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Body" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body">
     <w:name w:val="Body"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="Bulleted list,Dot pt,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,List Paragraph1,Bullet Points,MAIN CONTENT,Bullet 1,List Paragraph11,List Paragraph12,F5 List Paragraph,Colorful List - Accent 11,Bullet Style,L"/>
     <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle1" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle1">
     <w:name w:val="Imported Style 1"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="22"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyA" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyA">
     <w:name w:val="Body A"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle2" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle2">
     <w:name w:val="Imported Style 2"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="23"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle3" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle3">
     <w:name w:val="Imported Style 3"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="24"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle4" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle4">
     <w:name w:val="Imported Style 4"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="25"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle5" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle5">
     <w:name w:val="Imported Style 5"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="26"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle6" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle6">
     <w:name w:val="Imported Style 6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="27"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List0" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List0">
     <w:name w:val="List 0"/>
     <w:basedOn w:val="ImportedStyle6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="28"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List1" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List1">
     <w:name w:val="List 1"/>
     <w:basedOn w:val="ImportedStyle7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="29"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle7" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle7">
     <w:name w:val="Imported Style 7"/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List21" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List21">
     <w:name w:val="List 21"/>
     <w:basedOn w:val="ImportedStyle6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="30"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle8" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle8">
     <w:name w:val="Imported Style 8"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="31"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List31" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List31">
     <w:name w:val="List 31"/>
     <w:basedOn w:val="ImportedStyle9"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="32"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle9" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle9">
     <w:name w:val="Imported Style 9"/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle10" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle10">
     <w:name w:val="Imported Style 10"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="33"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle11" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle11">
     <w:name w:val="Imported Style 11"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="34"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle12" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle12">
     <w:name w:val="Imported Style 12"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="35"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle13" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle13">
     <w:name w:val="Imported Style 13"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="36"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle14" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle14">
     <w:name w:val="Imported Style 14"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="37"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle15" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle15">
     <w:name w:val="Imported Style 15"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="38"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle16" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle16">
     <w:name w:val="Imported Style 16"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="55"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle160" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle160">
     <w:name w:val="Imported Style 16.0"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="39"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle17" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle17">
     <w:name w:val="Imported Style 17"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="41"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List41" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List41">
     <w:name w:val="List 41"/>
     <w:basedOn w:val="ImportedStyle18"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="40"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle18" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle18">
     <w:name w:val="Imported Style 18"/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle19" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle19">
     <w:name w:val="Imported Style 19"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="42"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List51" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List51">
     <w:name w:val="List 51"/>
     <w:basedOn w:val="ImportedStyle20"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="43"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle20" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle20">
     <w:name w:val="Imported Style 20"/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle21" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle21">
     <w:name w:val="Imported Style 21"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="44"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List6" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List6">
     <w:name w:val="List 6"/>
     <w:basedOn w:val="ImportedStyle22"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="45"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle22" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle22">
     <w:name w:val="Imported Style 22"/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List7" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List7">
     <w:name w:val="List 7"/>
     <w:basedOn w:val="ImportedStyle22"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="46"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle23" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle23">
     <w:name w:val="Imported Style 23"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="47"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List8" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List8">
     <w:name w:val="List 8"/>
     <w:basedOn w:val="ImportedStyle24"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="48"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle24" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle24">
     <w:name w:val="Imported Style 24"/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List9" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List9">
     <w:name w:val="List 9"/>
     <w:basedOn w:val="ImportedStyle25"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="49"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle25" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle25">
     <w:name w:val="Imported Style 25"/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List10" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List10">
     <w:name w:val="List 10"/>
     <w:basedOn w:val="ImportedStyle26"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="50"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle26" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle26">
     <w:name w:val="Imported Style 26"/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle27" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle27">
     <w:name w:val="Imported Style 27"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="51"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List11" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List11">
     <w:name w:val="List 11"/>
     <w:basedOn w:val="ImportedStyle28"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="52"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle28" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle28">
     <w:name w:val="Imported Style 28"/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle270" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle270">
     <w:name w:val="Imported Style 27.0"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="53"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List12" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List12">
     <w:name w:val="List 12"/>
     <w:basedOn w:val="ImportedStyle29"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="54"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle29" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle29">
     <w:name w:val="Imported Style 29"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PlainTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F96AB2"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlainTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
     <w:name w:val="Plain Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="PlainText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F96AB2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="004A7AE9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004612A3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00633080"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00633080"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C41E8"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C41E8"/>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003C41E8"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C41E8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003C41E8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00B079A9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="questionvalue1" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="questionvalue1">
     <w:name w:val="questionvalue1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00F776DE"/>
     <w:rPr>
-      <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ListParagraphChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:aliases w:val="Bulleted list Char,Dot pt Char,No Spacing1 Char,List Paragraph Char Char Char Char,Indicator Text Char,Numbered Para 1 Char,List Paragraph1 Char,Bullet Points Char,MAIN CONTENT Char,Bullet 1 Char,List Paragraph11 Char,L Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="003422AC"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="003C67A6"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Table9" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Table9">
     <w:name w:val="Table9"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Table9Char"/>
     <w:qFormat/>
     <w:rsid w:val="00552729"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cstheme="minorBidi"/>
       <w:color w:val="253C61"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Table9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Table9Char">
     <w:name w:val="Table9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Table9"/>
     <w:rsid w:val="00552729"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cstheme="minorBidi"/>
       <w:color w:val="253C61"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008B5133"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FB3E2D"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E855AE"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00EE503D"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00AA50B4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="510CB3EC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="510CB3EC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="13118436">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="146018927">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -37694,59 +38055,60 @@
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2071880792">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -37979,52 +38341,78 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010001C022EFBB18C64ABE3B9933434D2554" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fa1fdaed32ccfb62a78fe7804e1feb11">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="60b0568e-e574-4342-a9c0-c22c6fec6509" xmlns:ns3="fdfaf355-f7ae-47f3-8f93-739a60756710" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="243aadca8e19f5d5123f99ada160efc8" ns1:_="" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="60b0568e-e574-4342-a9c0-c22c6fec6509">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fdfaf355-f7ae-47f3-8f93-739a60756710" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010001C022EFBB18C64ABE3B9933434D2554" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2b64952811415c62d0d0df39f3d34ba2">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="60b0568e-e574-4342-a9c0-c22c6fec6509" xmlns:ns3="fdfaf355-f7ae-47f3-8f93-739a60756710" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b85015dbfa83b7beca0f1d5edc8036d9" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
     <xsd:import namespace="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -38202,120 +38590,117 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...24 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F058F1C0-103D-4CAD-ACA3-490093A020A5}"/>
-[...3 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{472A8F8F-C124-4A18-A0A2-20E61F0232B9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33C319E3-D844-4861-AE6F-62DC39A8A867}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43E32336-CE01-44E4-9A41-2C67DA10EE64}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
     <ds:schemaRef ds:uri="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{472A8F8F-C124-4A18-A0A2-20E61F0232B9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33C319E3-D844-4861-AE6F-62DC39A8A867}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9839A16C-C3DA-4597-852C-2FA60D00BA43}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
+    <ds:schemaRef ds:uri="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>20</Pages>
+  <Words>5295</Words>
+  <Characters>30183</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>251</Lines>
+  <Paragraphs>70</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>ABM LHB</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>35408</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Wendy Penrhyn-Jones (ABM ULHB - Administration)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010001C022EFBB18C64ABE3B9933434D2554</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>13618400</vt:r8>
   </property>