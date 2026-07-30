--- v0 (2026-04-29)
+++ v1 (2026-07-30)
@@ -1,4092 +1,3921 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00C70B91" w:rsidR="00FE5E56" w:rsidP="006D10EE" w:rsidRDefault="00AD2605" w14:paraId="3320771D" w14:textId="77777777">
+    <w:p w14:paraId="3320771D" w14:textId="77777777" w:rsidR="00FE5E56" w:rsidRPr="00C70B91" w:rsidRDefault="00AD2605" w:rsidP="006D10EE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial Bold" w:hAnsi="Verdana" w:cs="Arial Bold"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4BF54107" w:rsidR="00AD2605">
+      <w:r w:rsidRPr="4BF54107">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>Swansea Bay University Health Board</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="55259332" w:rsidP="4BF54107" w:rsidRDefault="55259332" w14:paraId="6E6C181A" w14:textId="66C127A4">
+    <w:p w14:paraId="6E6C181A" w14:textId="66C127A4" w:rsidR="55259332" w:rsidRDefault="55259332" w:rsidP="4BF54107">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:suppressLineNumbers w:val="0"/>
-[...9 lines deleted...]
-        <w:ind w:left="0" w:right="0"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="4BF54107" w:rsidR="55259332">
+      <w:r w:rsidRPr="4BF54107">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CONFIRMED</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C70B91" w:rsidR="00882AD5" w:rsidP="00882AD5" w:rsidRDefault="00795B8E" w14:paraId="63106E31" w14:textId="314775EC">
+    <w:p w14:paraId="63106E31" w14:textId="314775EC" w:rsidR="00882AD5" w:rsidRPr="00C70B91" w:rsidRDefault="00795B8E" w:rsidP="00882AD5">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial Bold" w:hAnsi="Verdana" w:cs="Arial Bold"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C70B91">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C70B91" w:rsidR="00882AD5">
+      <w:r w:rsidR="00882AD5" w:rsidRPr="00C70B91">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Minutes of the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C70B91" w:rsidR="00432EA2">
+      <w:r w:rsidR="00432EA2" w:rsidRPr="00C70B91">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C70B91" w:rsidR="00045495">
+      <w:r w:rsidR="00045495" w:rsidRPr="00C70B91">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Audit </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C70B91" w:rsidR="002054CE">
+      <w:r w:rsidR="002054CE" w:rsidRPr="00C70B91">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Committee</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C70B91" w:rsidR="00882AD5">
+      <w:r w:rsidR="00882AD5" w:rsidRPr="00C70B91">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C70B91" w:rsidR="00045495" w:rsidP="0099078F" w:rsidRDefault="00882AD5" w14:paraId="3036E3E8" w14:textId="2E28F71B">
+    <w:p w14:paraId="3036E3E8" w14:textId="2E28F71B" w:rsidR="00045495" w:rsidRPr="00C70B91" w:rsidRDefault="00882AD5" w:rsidP="0099078F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C70B91">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">held on </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C70B91" w:rsidR="005E2A4F">
+      <w:r w:rsidR="005E2A4F" w:rsidRPr="00C70B91">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>22 May</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C70B91" w:rsidR="00045495">
+      <w:r w:rsidR="00045495" w:rsidRPr="00C70B91">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C70B91" w:rsidR="00882AD5" w:rsidP="0099078F" w:rsidRDefault="0099078F" w14:paraId="08603BE0" w14:textId="2AE36DA8">
+    <w:p w14:paraId="08603BE0" w14:textId="2AE36DA8" w:rsidR="00882AD5" w:rsidRPr="00C70B91" w:rsidRDefault="0099078F" w:rsidP="0099078F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C70B91">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial Bold" w:hAnsi="Verdana" w:cs="Arial Bold"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C70B91" w:rsidR="00882AD5">
+      <w:r w:rsidR="00882AD5" w:rsidRPr="00C70B91">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>via Microsoft Teams</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C70B91" w:rsidR="00B82DC9" w:rsidP="0099078F" w:rsidRDefault="00B82DC9" w14:paraId="71F29CA5" w14:textId="35805369">
+    <w:p w14:paraId="71F29CA5" w14:textId="35805369" w:rsidR="00B82DC9" w:rsidRPr="00C70B91" w:rsidRDefault="00B82DC9" w:rsidP="0099078F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial Bold" w:hAnsi="Verdana" w:cs="Arial Bold"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C70B91">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(PART 1)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C70B91" w:rsidR="00882AD5" w:rsidP="00882AD5" w:rsidRDefault="00882AD5" w14:paraId="6EE5AD54" w14:textId="77777777">
+    <w:p w14:paraId="6EE5AD54" w14:textId="77777777" w:rsidR="00882AD5" w:rsidRPr="00C70B91" w:rsidRDefault="00882AD5" w:rsidP="00882AD5">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial Bold" w:hAnsi="Verdana" w:cs="Arial Bold"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10076" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2983"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="5959"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidTr="00F56535" w14:paraId="3EE05593" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="00C70B91" w14:paraId="3EE05593" w14:textId="77777777" w:rsidTr="00F56535">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10076" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidP="00C314A3" w:rsidRDefault="00F56535" w14:paraId="1EB91ED3" w14:textId="77777777">
+          <w:p w14:paraId="1EB91ED3" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="00C70B91" w:rsidRDefault="00F56535" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Present:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidTr="00F56535" w14:paraId="058208A9" w14:textId="77777777">
-[...116 lines deleted...]
-      <w:tr w:rsidRPr="00C70B91" w:rsidR="00564BEB" w:rsidTr="00F56535" w14:paraId="6EC67C2C" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="00C70B91" w14:paraId="058208A9" w14:textId="77777777" w:rsidTr="00F56535">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00564BEB" w:rsidP="00C314A3" w:rsidRDefault="00564BEB" w14:paraId="61F2213A" w14:textId="51EA61F5">
+          <w:p w14:paraId="3F3FC8D6" w14:textId="2427F909" w:rsidR="00F56535" w:rsidRPr="00C70B91" w:rsidRDefault="00564BEB" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Andrew Griffiths </w:t>
+              <w:t>Nuria Zolle</w:t>
+            </w:r>
+            <w:r w:rsidR="00F56535" w:rsidRPr="00C70B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00564BEB" w:rsidP="00C314A3" w:rsidRDefault="00564BEB" w14:paraId="20F18909" w14:textId="23541449">
+          <w:p w14:paraId="0D088AD1" w14:textId="1D15F479" w:rsidR="00F56535" w:rsidRPr="00C70B91" w:rsidRDefault="00564BEB" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>(AG)</w:t>
+              <w:t>(NZ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00564BEB" w:rsidP="00C314A3" w:rsidRDefault="00564BEB" w14:paraId="6D22E560" w14:textId="10867196">
+          <w:p w14:paraId="1BC23BEF" w14:textId="2D91429B" w:rsidR="00F56535" w:rsidRPr="00C70B91" w:rsidRDefault="00F56535" w:rsidP="00D04E5E">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Independent Member </w:t>
+              <w:t>Chair</w:t>
+            </w:r>
+            <w:r w:rsidR="00D04E5E" w:rsidRPr="00C70B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C70B91" w:rsidR="00564BEB" w:rsidTr="00F56535" w14:paraId="0E614A36" w14:textId="77777777">
+      <w:tr w:rsidR="00564BEB" w:rsidRPr="00C70B91" w14:paraId="6EC67C2C" w14:textId="77777777" w:rsidTr="00F56535">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00564BEB" w:rsidP="00C314A3" w:rsidRDefault="00564BEB" w14:paraId="4F969E31" w14:textId="1B970FBC">
+          <w:p w14:paraId="61F2213A" w14:textId="51EA61F5" w:rsidR="00564BEB" w:rsidRPr="00C70B91" w:rsidRDefault="00564BEB" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patricia Price </w:t>
+              <w:t xml:space="preserve">Andrew Griffiths </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00564BEB" w:rsidP="00C314A3" w:rsidRDefault="00564BEB" w14:paraId="603FA187" w14:textId="2D775846">
+          <w:p w14:paraId="20F18909" w14:textId="23541449" w:rsidR="00564BEB" w:rsidRPr="00C70B91" w:rsidRDefault="00564BEB" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>(PP)</w:t>
+              <w:t>(AG)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00564BEB" w:rsidP="00C314A3" w:rsidRDefault="00564BEB" w14:paraId="0424AF2F" w14:textId="0C5537EC">
+          <w:p w14:paraId="6D22E560" w14:textId="10867196" w:rsidR="00564BEB" w:rsidRPr="00C70B91" w:rsidRDefault="00564BEB" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Independent Member</w:t>
+              <w:t xml:space="preserve">Independent Member </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C70B91" w:rsidR="00B6162C" w:rsidTr="00F56535" w14:paraId="5208A2B4" w14:textId="77777777">
+      <w:tr w:rsidR="00564BEB" w:rsidRPr="00C70B91" w14:paraId="0E614A36" w14:textId="77777777" w:rsidTr="00F56535">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00B6162C" w:rsidP="00C314A3" w:rsidRDefault="00B6162C" w14:paraId="167EAA8A" w14:textId="6F8E19A0">
+          <w:p w14:paraId="4F969E31" w14:textId="1B970FBC" w:rsidR="00564BEB" w:rsidRPr="00C70B91" w:rsidRDefault="00564BEB" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steve Spill </w:t>
+              <w:t xml:space="preserve">Patricia Price </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00B6162C" w:rsidP="00C314A3" w:rsidRDefault="00B6162C" w14:paraId="146128DB" w14:textId="771E74EE">
+          <w:p w14:paraId="603FA187" w14:textId="2D775846" w:rsidR="00564BEB" w:rsidRPr="00C70B91" w:rsidRDefault="00564BEB" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>(SS)</w:t>
+              <w:t>(PP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00B6162C" w:rsidP="00C314A3" w:rsidRDefault="00B6162C" w14:paraId="6E69204A" w14:textId="13696E1F">
+          <w:p w14:paraId="0424AF2F" w14:textId="0C5537EC" w:rsidR="00564BEB" w:rsidRPr="00C70B91" w:rsidRDefault="00564BEB" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Independent Member </w:t>
+              <w:t>Independent Member</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidTr="00F56535" w14:paraId="2933D1E3" w14:textId="77777777">
+      <w:tr w:rsidR="00B6162C" w:rsidRPr="00C70B91" w14:paraId="5208A2B4" w14:textId="77777777" w:rsidTr="00F56535">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="167EAA8A" w14:textId="6F8E19A0" w:rsidR="00B6162C" w:rsidRPr="00C70B91" w:rsidRDefault="00B6162C" w:rsidP="00C314A3">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C70B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Steve Spill </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="146128DB" w14:textId="771E74EE" w:rsidR="00B6162C" w:rsidRPr="00C70B91" w:rsidRDefault="00B6162C" w:rsidP="00C314A3">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C70B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>(SS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5959" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E69204A" w14:textId="13696E1F" w:rsidR="00B6162C" w:rsidRPr="00C70B91" w:rsidRDefault="00B6162C" w:rsidP="00C314A3">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C70B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Independent Member </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F56535" w:rsidRPr="00C70B91" w14:paraId="2933D1E3" w14:textId="77777777" w:rsidTr="00F56535">
         <w:trPr>
           <w:trHeight w:val="310"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10076" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidP="00C314A3" w:rsidRDefault="00F56535" w14:paraId="476C84EA" w14:textId="77777777">
+          <w:p w14:paraId="476C84EA" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="00C70B91" w:rsidRDefault="00F56535" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>In Attendance:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidTr="00F56535" w14:paraId="5E3D3FBE" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="00C70B91" w14:paraId="5E3D3FBE" w14:textId="77777777" w:rsidTr="00F56535">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidP="00C314A3" w:rsidRDefault="00564BEB" w14:paraId="6CCB07E2" w14:textId="68F27EEB">
+          <w:p w14:paraId="6CCB07E2" w14:textId="68F27EEB" w:rsidR="00F56535" w:rsidRPr="00C70B91" w:rsidRDefault="00564BEB" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Amelia Cole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidP="00C314A3" w:rsidRDefault="00564BEB" w14:paraId="43FA5034" w14:textId="5A42F258">
+          <w:p w14:paraId="43FA5034" w14:textId="5A42F258" w:rsidR="00F56535" w:rsidRPr="00C70B91" w:rsidRDefault="00564BEB" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(AC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidP="00C314A3" w:rsidRDefault="00564BEB" w14:paraId="74E3B254" w14:textId="1B89B20C">
+          <w:p w14:paraId="74E3B254" w14:textId="1B89B20C" w:rsidR="00F56535" w:rsidRPr="00C70B91" w:rsidRDefault="00564BEB" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Corporate Governance Officer (Note taker)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C70B91" w:rsidR="001E6370" w:rsidTr="00F56535" w14:paraId="43888C86" w14:textId="77777777">
+      <w:tr w:rsidR="001E6370" w:rsidRPr="00C70B91" w14:paraId="43888C86" w14:textId="77777777" w:rsidTr="00F56535">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="001E6370" w:rsidP="00C314A3" w:rsidRDefault="001E6370" w14:paraId="44638970" w14:textId="1B7871CD">
+          <w:p w14:paraId="44638970" w14:textId="1B7871CD" w:rsidR="001E6370" w:rsidRPr="00C70B91" w:rsidRDefault="001E6370" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Jason Blewitt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="001E6370" w:rsidP="00C314A3" w:rsidRDefault="001E6370" w14:paraId="399C6248" w14:textId="4B461974">
+          <w:p w14:paraId="399C6248" w14:textId="4B461974" w:rsidR="001E6370" w:rsidRPr="00C70B91" w:rsidRDefault="001E6370" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(JB)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="001E6370" w:rsidP="00C314A3" w:rsidRDefault="00B84E61" w14:paraId="3F7340C5" w14:textId="01B62952">
+          <w:p w14:paraId="3F7340C5" w14:textId="01B62952" w:rsidR="001E6370" w:rsidRPr="00C70B91" w:rsidRDefault="00B84E61" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Audit Wales</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C70B91" w:rsidR="00564BEB" w:rsidTr="00F56535" w14:paraId="3AD6B531" w14:textId="77777777">
+      <w:tr w:rsidR="00564BEB" w:rsidRPr="00C70B91" w14:paraId="3AD6B531" w14:textId="77777777" w:rsidTr="00F56535">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00564BEB" w:rsidP="00C314A3" w:rsidRDefault="00564BEB" w14:paraId="1F4AB4C2" w14:textId="6F7CA981">
+          <w:p w14:paraId="1F4AB4C2" w14:textId="6F7CA981" w:rsidR="00564BEB" w:rsidRPr="00C70B91" w:rsidRDefault="00564BEB" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Darren Griffiths </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00564BEB" w:rsidP="00C314A3" w:rsidRDefault="00564BEB" w14:paraId="10053678" w14:textId="7EA09F63">
+          <w:p w14:paraId="10053678" w14:textId="7EA09F63" w:rsidR="00564BEB" w:rsidRPr="00C70B91" w:rsidRDefault="00564BEB" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(DG)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00564BEB" w:rsidP="00C314A3" w:rsidRDefault="00564BEB" w14:paraId="330751B7" w14:textId="032AA202">
+          <w:p w14:paraId="330751B7" w14:textId="032AA202" w:rsidR="00564BEB" w:rsidRPr="00C70B91" w:rsidRDefault="00564BEB" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Director of Finance and Performance</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="000D4D25">
-[...2 lines deleted...]
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:r w:rsidR="000D4D25" w:rsidRPr="00C70B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="000D4D25">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+            <w:r w:rsidR="000D4D25" w:rsidRPr="00C70B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">(For item </w:t>
             </w:r>
             <w:r w:rsidR="00C1340E">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>46/25</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="000D4D25">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+            <w:r w:rsidR="000D4D25" w:rsidRPr="00C70B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C70B91" w:rsidR="00564BEB" w:rsidTr="00F56535" w14:paraId="0F335600" w14:textId="77777777">
+      <w:tr w:rsidR="00564BEB" w:rsidRPr="00C70B91" w14:paraId="0F335600" w14:textId="77777777" w:rsidTr="00F56535">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00564BEB" w:rsidP="00C314A3" w:rsidRDefault="00564BEB" w14:paraId="307BC6CC" w14:textId="4B8CC2ED">
+          <w:p w14:paraId="307BC6CC" w14:textId="4B8CC2ED" w:rsidR="00564BEB" w:rsidRPr="00C70B91" w:rsidRDefault="00564BEB" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Hazel Lloyd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00564BEB" w:rsidP="00C314A3" w:rsidRDefault="00564BEB" w14:paraId="178659BA" w14:textId="76370CA6">
+          <w:p w14:paraId="178659BA" w14:textId="76370CA6" w:rsidR="00564BEB" w:rsidRPr="00C70B91" w:rsidRDefault="00564BEB" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(HL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00564BEB" w:rsidP="00C314A3" w:rsidRDefault="00564BEB" w14:paraId="182CF157" w14:textId="1A8B04EF">
+          <w:p w14:paraId="182CF157" w14:textId="1A8B04EF" w:rsidR="00564BEB" w:rsidRPr="00C70B91" w:rsidRDefault="00564BEB" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Director of Corporate Governance</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="000D4D25">
-[...2 lines deleted...]
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:r w:rsidR="000D4D25" w:rsidRPr="00C70B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="000D4D25">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+            <w:r w:rsidR="000D4D25" w:rsidRPr="00C70B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">(For item </w:t>
             </w:r>
             <w:r w:rsidR="00C1340E">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>49/25</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="000D4D25">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+            <w:r w:rsidR="000D4D25" w:rsidRPr="00C70B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C70B91" w:rsidR="00564BEB" w:rsidTr="00F56535" w14:paraId="0E6DF416" w14:textId="77777777">
+      <w:tr w:rsidR="00564BEB" w:rsidRPr="00C70B91" w14:paraId="0E6DF416" w14:textId="77777777" w:rsidTr="00F56535">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00564BEB" w:rsidP="00C314A3" w:rsidRDefault="00564BEB" w14:paraId="74B7BADD" w14:textId="78E8A5E9">
+          <w:p w14:paraId="74B7BADD" w14:textId="78E8A5E9" w:rsidR="00564BEB" w:rsidRPr="00C70B91" w:rsidRDefault="00564BEB" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Osian Lloyd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00564BEB" w:rsidP="00C314A3" w:rsidRDefault="00564BEB" w14:paraId="4788B894" w14:textId="2B6BA4E9">
+          <w:p w14:paraId="4788B894" w14:textId="2B6BA4E9" w:rsidR="00564BEB" w:rsidRPr="00C70B91" w:rsidRDefault="00564BEB" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(O</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00C74378">
-[...2 lines deleted...]
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:r w:rsidR="00C74378" w:rsidRPr="00C70B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00564BEB" w:rsidP="00C314A3" w:rsidRDefault="00564BEB" w14:paraId="631DEF30" w14:textId="798DAECB">
+          <w:p w14:paraId="631DEF30" w14:textId="798DAECB" w:rsidR="00564BEB" w:rsidRPr="00C70B91" w:rsidRDefault="00564BEB" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Head of Internal Audit </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="000D4D25">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+            <w:r w:rsidR="000D4D25" w:rsidRPr="00C70B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">(For item </w:t>
             </w:r>
             <w:r w:rsidR="00C1340E">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>52</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="002D213E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+            <w:r w:rsidR="002D213E" w:rsidRPr="00C70B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="000D4D25">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+            <w:r w:rsidR="000D4D25" w:rsidRPr="00C70B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C70B91" w:rsidR="00564BEB" w:rsidTr="00F56535" w14:paraId="39AA280B" w14:textId="77777777">
+      <w:tr w:rsidR="00564BEB" w:rsidRPr="00C70B91" w14:paraId="39AA280B" w14:textId="77777777" w:rsidTr="00F56535">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00564BEB" w:rsidP="00C314A3" w:rsidRDefault="00564BEB" w14:paraId="2B3995D5" w14:textId="5A873D02">
+          <w:p w14:paraId="2B3995D5" w14:textId="5A873D02" w:rsidR="00564BEB" w:rsidRPr="00C70B91" w:rsidRDefault="00564BEB" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Alison McLennan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00564BEB" w:rsidP="00C314A3" w:rsidRDefault="00564BEB" w14:paraId="5B35DBCD" w14:textId="3520C945">
+          <w:p w14:paraId="5B35DBCD" w14:textId="3520C945" w:rsidR="00564BEB" w:rsidRPr="00C70B91" w:rsidRDefault="00564BEB" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(AM</w:t>
             </w:r>
             <w:r w:rsidR="00C1340E">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00564BEB" w:rsidP="00C314A3" w:rsidRDefault="00564BEB" w14:paraId="3C3E35FE" w14:textId="48C3CC8C">
+          <w:p w14:paraId="3C3E35FE" w14:textId="48C3CC8C" w:rsidR="00564BEB" w:rsidRPr="00C70B91" w:rsidRDefault="00564BEB" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Assistant Director of Finance </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="000D4D25">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+            <w:r w:rsidR="000D4D25" w:rsidRPr="00C70B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">(For item </w:t>
             </w:r>
             <w:r w:rsidR="00C1340E">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>47</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="002D213E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+            <w:r w:rsidR="002D213E" w:rsidRPr="00C70B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">/25, </w:t>
             </w:r>
             <w:r w:rsidR="00C1340E">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>48</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="002D213E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+            <w:r w:rsidR="002D213E" w:rsidRPr="00C70B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
             <w:r w:rsidR="00006123">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, 50/25</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="000D4D25">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+            <w:r w:rsidR="000D4D25" w:rsidRPr="00C70B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C70B91" w:rsidR="00C1340E" w:rsidTr="00F56535" w14:paraId="2A0D65C1" w14:textId="77777777">
+      <w:tr w:rsidR="00C1340E" w:rsidRPr="00C70B91" w14:paraId="2A0D65C1" w14:textId="77777777" w:rsidTr="00F56535">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C1340E" w:rsidP="00C314A3" w:rsidRDefault="00C1340E" w14:paraId="2D10270D" w14:textId="383C6F3E">
+          <w:p w14:paraId="2D10270D" w14:textId="383C6F3E" w:rsidR="00C1340E" w:rsidRPr="00C70B91" w:rsidRDefault="00C1340E" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Kate Morgan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C1340E" w:rsidP="00C314A3" w:rsidRDefault="00C1340E" w14:paraId="5FB6DCF6" w14:textId="1692EB39">
+          <w:p w14:paraId="5FB6DCF6" w14:textId="1692EB39" w:rsidR="00C1340E" w:rsidRPr="00C70B91" w:rsidRDefault="00C1340E" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(KM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C1340E" w:rsidP="00C314A3" w:rsidRDefault="00C1340E" w14:paraId="0547AEE6" w14:textId="021F0EF1">
+          <w:p w14:paraId="0547AEE6" w14:textId="021F0EF1" w:rsidR="00C1340E" w:rsidRPr="00C70B91" w:rsidRDefault="00C1340E" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Head of Corporate Governance and FOIA Lead </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C70B91" w:rsidR="00564BEB" w:rsidTr="00F56535" w14:paraId="2AB25C28" w14:textId="77777777">
+      <w:tr w:rsidR="00564BEB" w:rsidRPr="00C70B91" w14:paraId="2AB25C28" w14:textId="77777777" w:rsidTr="00F56535">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00564BEB" w:rsidP="00C314A3" w:rsidRDefault="00564BEB" w14:paraId="3A30B294" w14:textId="325033A5">
+          <w:p w14:paraId="3A30B294" w14:textId="325033A5" w:rsidR="00564BEB" w:rsidRPr="00C70B91" w:rsidRDefault="00564BEB" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Sara Utley </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00564BEB" w:rsidP="00C314A3" w:rsidRDefault="00564BEB" w14:paraId="793FA2EA" w14:textId="1966D1AD">
+          <w:p w14:paraId="793FA2EA" w14:textId="1966D1AD" w:rsidR="00564BEB" w:rsidRPr="00C70B91" w:rsidRDefault="00564BEB" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(SU)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00564BEB" w:rsidP="00C314A3" w:rsidRDefault="00564BEB" w14:paraId="1959F255" w14:textId="3363EBBF">
+          <w:p w14:paraId="1959F255" w14:textId="3363EBBF" w:rsidR="00564BEB" w:rsidRPr="00C70B91" w:rsidRDefault="00564BEB" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Audit Wales</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="000D4D25">
-[...2 lines deleted...]
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:r w:rsidR="000D4D25" w:rsidRPr="00C70B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C70B91" w:rsidR="00C1340E" w:rsidTr="00F56535" w14:paraId="4D075717" w14:textId="77777777">
+      <w:tr w:rsidR="00C1340E" w:rsidRPr="00C70B91" w14:paraId="4D075717" w14:textId="77777777" w:rsidTr="00F56535">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C1340E" w:rsidP="00C314A3" w:rsidRDefault="00C1340E" w14:paraId="093EFE3F" w14:textId="590DA7E0">
+          <w:p w14:paraId="093EFE3F" w14:textId="590DA7E0" w:rsidR="00C1340E" w:rsidRPr="00C70B91" w:rsidRDefault="00C1340E" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Kier Warner </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C1340E" w:rsidP="00C314A3" w:rsidRDefault="00C1340E" w14:paraId="50AC7C0B" w14:textId="21CE89F1">
+          <w:p w14:paraId="50AC7C0B" w14:textId="21CE89F1" w:rsidR="00C1340E" w:rsidRPr="00C70B91" w:rsidRDefault="00C1340E" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(KW)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C1340E" w:rsidP="00C314A3" w:rsidRDefault="00C1340E" w14:paraId="041FA4F1" w14:textId="766E532C">
+          <w:p w14:paraId="041FA4F1" w14:textId="766E532C" w:rsidR="00C1340E" w:rsidRPr="00C70B91" w:rsidRDefault="00C1340E" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Head of Procurement </w:t>
             </w:r>
             <w:r w:rsidRPr="00C1340E">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(For item 51/25)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidTr="00F56535" w14:paraId="546E9481" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="00C70B91" w14:paraId="546E9481" w14:textId="77777777" w:rsidTr="00F56535">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10076" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidP="00C314A3" w:rsidRDefault="00F56535" w14:paraId="6EC34658" w14:textId="77777777">
+          <w:p w14:paraId="6EC34658" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="00C70B91" w:rsidRDefault="00F56535" w:rsidP="00C314A3">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Apologies:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C70B91" w:rsidR="00C1340E" w:rsidTr="00F20D4A" w14:paraId="0D9D98E1" w14:textId="77777777">
+      <w:tr w:rsidR="00C1340E" w:rsidRPr="00C70B91" w14:paraId="0D9D98E1" w14:textId="77777777" w:rsidTr="00F20D4A">
         <w:trPr>
           <w:trHeight w:val="329"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C1340E" w:rsidP="00C1340E" w:rsidRDefault="00C1340E" w14:paraId="57F6A850" w14:textId="7245214E">
+          <w:p w14:paraId="57F6A850" w14:textId="7245214E" w:rsidR="00C1340E" w:rsidRPr="00C70B91" w:rsidRDefault="00C1340E" w:rsidP="00C1340E">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Andrea Bradley </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C1340E" w:rsidP="00C1340E" w:rsidRDefault="00C1340E" w14:paraId="2CA3EB7E" w14:textId="0674438B">
+          <w:p w14:paraId="2CA3EB7E" w14:textId="0674438B" w:rsidR="00C1340E" w:rsidRPr="00C70B91" w:rsidRDefault="00C1340E" w:rsidP="00C1340E">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(AB)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C1340E" w:rsidP="00C1340E" w:rsidRDefault="00C1340E" w14:paraId="278DFFDD" w14:textId="5356D96D">
+          <w:p w14:paraId="278DFFDD" w14:textId="5356D96D" w:rsidR="00C1340E" w:rsidRPr="00C70B91" w:rsidRDefault="00C1340E" w:rsidP="00C1340E">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Network Manager </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C70B91" w:rsidR="00C1340E" w:rsidTr="00F20D4A" w14:paraId="00FCE3A9" w14:textId="77777777">
+      <w:tr w:rsidR="00C1340E" w:rsidRPr="00C70B91" w14:paraId="00FCE3A9" w14:textId="77777777" w:rsidTr="00F20D4A">
         <w:trPr>
           <w:trHeight w:val="329"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C1340E" w:rsidP="00C1340E" w:rsidRDefault="00C1340E" w14:paraId="2DFEEB0D" w14:textId="1D9B43BC">
+          <w:p w14:paraId="2DFEEB0D" w14:textId="1D9B43BC" w:rsidR="00C1340E" w:rsidRPr="00C70B91" w:rsidRDefault="00C1340E" w:rsidP="00C1340E">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Felicity Quance </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C1340E" w:rsidP="00C1340E" w:rsidRDefault="00C1340E" w14:paraId="278C0CEB" w14:textId="6808C9C1">
+          <w:p w14:paraId="278C0CEB" w14:textId="6808C9C1" w:rsidR="00C1340E" w:rsidRPr="00C70B91" w:rsidRDefault="00C1340E" w:rsidP="00C1340E">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(FQ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C1340E" w:rsidP="00C1340E" w:rsidRDefault="00C1340E" w14:paraId="42D859E1" w14:textId="71FEB02D">
+          <w:p w14:paraId="42D859E1" w14:textId="71FEB02D" w:rsidR="00C1340E" w:rsidRPr="00C70B91" w:rsidRDefault="00C1340E" w:rsidP="00C1340E">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Internal Audit </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidP="001814A1" w:rsidRDefault="00F56535" w14:paraId="06FDA66D" w14:textId="77777777">
+    <w:p w14:paraId="06FDA66D" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="00C70B91" w:rsidRDefault="00F56535" w:rsidP="001814A1">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00C70B91" w:rsidR="002917F4" w:rsidP="00301D7D" w:rsidRDefault="002917F4" w14:paraId="04EA4D9C" w14:textId="77777777">
+    <w:p w14:paraId="04EA4D9C" w14:textId="77777777" w:rsidR="002917F4" w:rsidRPr="00C70B91" w:rsidRDefault="002917F4" w:rsidP="00301D7D">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial Bold" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial Bold" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="8363"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidTr="7994D84B" w14:paraId="1BCBA94F" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="00C70B91" w14:paraId="1BCBA94F" w14:textId="77777777" w:rsidTr="7994D84B">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidP="00521C88" w:rsidRDefault="00F56535" w14:paraId="2BB01192" w14:textId="77777777">
+          <w:p w14:paraId="2BB01192" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="00C70B91" w:rsidRDefault="00F56535" w:rsidP="00521C88">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Minute No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidP="00521C88" w:rsidRDefault="00F56535" w14:paraId="1C9ED4D9" w14:textId="77777777">
+          <w:p w14:paraId="1C9ED4D9" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="00C70B91" w:rsidRDefault="00F56535" w:rsidP="00521C88">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidTr="7994D84B" w14:paraId="390FB5DC" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="00C70B91" w14:paraId="390FB5DC" w14:textId="77777777" w:rsidTr="7994D84B">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidP="001B56C6" w:rsidRDefault="00B82DC9" w14:paraId="6F2AF77D" w14:textId="6E9FD702">
+          <w:p w14:paraId="6F2AF77D" w14:textId="6E9FD702" w:rsidR="00F56535" w:rsidRPr="00C70B91" w:rsidRDefault="00B82DC9" w:rsidP="001B56C6">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>43</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00F56535">
+            <w:r w:rsidR="00F56535" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00584FAA">
+            <w:r w:rsidR="00584FAA" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidP="0095014B" w:rsidRDefault="00F56535" w14:paraId="5E6574AA" w14:textId="77777777">
+          <w:p w14:paraId="5E6574AA" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="00C70B91" w:rsidRDefault="00F56535" w:rsidP="0095014B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">WELCOME AND APOLOGIES </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidTr="7994D84B" w14:paraId="36DA8B70" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="00C70B91" w14:paraId="36DA8B70" w14:textId="77777777" w:rsidTr="7994D84B">
         <w:trPr>
           <w:trHeight w:val="200"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidP="0095014B" w:rsidRDefault="00F56535" w14:paraId="2AC07949" w14:textId="77777777">
+          <w:p w14:paraId="2AC07949" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="00C70B91" w:rsidRDefault="00F56535" w:rsidP="0095014B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidP="0088183E" w:rsidRDefault="00584FAA" w14:paraId="6C5A1C27" w14:textId="3902A76E">
+          <w:p w14:paraId="6C5A1C27" w14:textId="3902A76E" w:rsidR="00F56535" w:rsidRPr="00C70B91" w:rsidRDefault="00584FAA" w:rsidP="0088183E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>NZ opened the meeting and welcomed all present</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00325401">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00325401" w:rsidRPr="00C70B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidTr="7994D84B" w14:paraId="146845BF" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="00C70B91" w14:paraId="146845BF" w14:textId="77777777" w:rsidTr="7994D84B">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidP="0088183E" w:rsidRDefault="00B82DC9" w14:paraId="79242B57" w14:textId="24864F16">
+          <w:p w14:paraId="79242B57" w14:textId="24864F16" w:rsidR="00F56535" w:rsidRPr="00C70B91" w:rsidRDefault="00B82DC9" w:rsidP="0088183E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>44</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00F56535">
+            <w:r w:rsidR="00F56535" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>/2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00584FAA">
+            <w:r w:rsidR="00584FAA" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidP="0095014B" w:rsidRDefault="00F56535" w14:paraId="7B9F98C5" w14:textId="77777777">
+          <w:p w14:paraId="7B9F98C5" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="00C70B91" w:rsidRDefault="00F56535" w:rsidP="0095014B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DECLARATIONS OF INTEREST</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidTr="7994D84B" w14:paraId="0ACF0D8E" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="00C70B91" w14:paraId="0ACF0D8E" w14:textId="77777777" w:rsidTr="7994D84B">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidP="0095014B" w:rsidRDefault="00F56535" w14:paraId="7F487E02" w14:textId="77777777">
+          <w:p w14:paraId="7F487E02" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="00C70B91" w:rsidRDefault="00F56535" w:rsidP="0095014B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidP="00844422" w:rsidRDefault="00584FAA" w14:paraId="1B1719D3" w14:textId="52945F39">
+          <w:p w14:paraId="1B1719D3" w14:textId="52945F39" w:rsidR="00F56535" w:rsidRPr="00C70B91" w:rsidRDefault="00584FAA" w:rsidP="00844422">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>There were no declarations of interest outside those already declared on the Declarations of Interest Register.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C70B91" w:rsidR="00C26049" w:rsidTr="7994D84B" w14:paraId="34775D8E" w14:textId="77777777">
+      <w:tr w:rsidR="00C26049" w:rsidRPr="00C70B91" w14:paraId="34775D8E" w14:textId="77777777" w:rsidTr="7994D84B">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C26049" w:rsidP="0095014B" w:rsidRDefault="00C1340E" w14:paraId="52487E20" w14:textId="593B029E">
+          <w:p w14:paraId="52487E20" w14:textId="593B029E" w:rsidR="00C26049" w:rsidRPr="00C70B91" w:rsidRDefault="00C1340E" w:rsidP="0095014B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>45/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C26049" w:rsidP="00844422" w:rsidRDefault="00C26049" w14:paraId="421B82D8" w14:textId="6DF18E9A">
+          <w:p w14:paraId="421B82D8" w14:textId="6DF18E9A" w:rsidR="00C26049" w:rsidRPr="00C70B91" w:rsidRDefault="00C26049" w:rsidP="00844422">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">MATTERS ARISING </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C70B91" w:rsidR="00C26049" w:rsidTr="7994D84B" w14:paraId="075A66FB" w14:textId="77777777">
+      <w:tr w:rsidR="00C26049" w:rsidRPr="00C70B91" w14:paraId="075A66FB" w14:textId="77777777" w:rsidTr="7994D84B">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C26049" w:rsidP="0095014B" w:rsidRDefault="00C26049" w14:paraId="624CD631" w14:textId="77777777">
+          <w:p w14:paraId="624CD631" w14:textId="77777777" w:rsidR="00C26049" w:rsidRPr="00C70B91" w:rsidRDefault="00C26049" w:rsidP="0095014B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C26049" w:rsidP="00844422" w:rsidRDefault="00C1340E" w14:paraId="38C20C30" w14:textId="386D3162">
+          <w:p w14:paraId="38C20C30" w14:textId="386D3162" w:rsidR="00C26049" w:rsidRPr="00C70B91" w:rsidRDefault="00C1340E" w:rsidP="00844422">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>There were no matters arising.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidTr="7994D84B" w14:paraId="2346BDB6" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="00C70B91" w14:paraId="2346BDB6" w14:textId="77777777" w:rsidTr="7994D84B">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidP="0088183E" w:rsidRDefault="00B82DC9" w14:paraId="078C0EBD" w14:textId="11EE670F">
+          <w:p w14:paraId="078C0EBD" w14:textId="11EE670F" w:rsidR="00F56535" w:rsidRPr="00C70B91" w:rsidRDefault="00B82DC9" w:rsidP="0088183E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00C26049">
+            <w:r w:rsidR="00C26049" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00F56535">
+            <w:r w:rsidR="00F56535" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>/2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="003873A6">
+            <w:r w:rsidR="003873A6" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidP="0095014B" w:rsidRDefault="00B82DC9" w14:paraId="231E13AC" w14:textId="29E858E4">
+          <w:p w14:paraId="231E13AC" w14:textId="29E858E4" w:rsidR="00F56535" w:rsidRPr="00C70B91" w:rsidRDefault="00B82DC9" w:rsidP="0095014B">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>FINANCE UPDATE</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00273EA6">
+            <w:r w:rsidR="00273EA6" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidTr="7994D84B" w14:paraId="67C544FD" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="00C70B91" w14:paraId="67C544FD" w14:textId="77777777" w:rsidTr="7994D84B">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidP="00564BEB" w:rsidRDefault="00F56535" w14:paraId="02204D50" w14:textId="77777777">
+          <w:p w14:paraId="02204D50" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="00C70B91" w:rsidRDefault="00F56535" w:rsidP="00564BEB">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="004E5F8D" w:rsidP="00C26049" w:rsidRDefault="00273EA6" w14:paraId="4FC7066E" w14:textId="445BE1BE">
+          <w:p w14:paraId="4FC7066E" w14:textId="445BE1BE" w:rsidR="004E5F8D" w:rsidRPr="00C70B91" w:rsidRDefault="00273EA6" w:rsidP="00C26049">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00C26049">
+            <w:r w:rsidR="00C26049" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Finance update</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> was </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">received. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00C26049">
+            <w:r w:rsidR="00C26049" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>DG</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> highlighted the following key points</w:t>
             </w:r>
             <w:r w:rsidR="00B84E61">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C26049" w:rsidP="1FFA4352" w:rsidRDefault="00C26049" w14:paraId="0EA4A064" w14:textId="02C995CD">
+          <w:p w14:paraId="0EA4A064" w14:textId="02C995CD" w:rsidR="00C26049" w:rsidRPr="00C70B91" w:rsidRDefault="00C26049" w:rsidP="1FFA4352">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="58"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1FFA4352">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>The health board was £9m overspent as of month one;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C26049" w:rsidP="48BC8E8E" w:rsidRDefault="00C26049" w14:paraId="5CA9DF63" w14:textId="58CAA3DA">
+          <w:p w14:paraId="5CA9DF63" w14:textId="58CAA3DA" w:rsidR="00C26049" w:rsidRPr="00C70B91" w:rsidRDefault="00C26049" w:rsidP="48BC8E8E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="58"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="48BC8E8E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>The current plan was £58.7</w:t>
             </w:r>
-            <w:r w:rsidRPr="48BC8E8E" w:rsidR="0B6CAA02">
+            <w:r w:rsidR="0B6CAA02" w:rsidRPr="48BC8E8E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="48BC8E8E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>, which did not meet the target control total set by the SBUHB;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C26049" w:rsidP="00C26049" w:rsidRDefault="00C26049" w14:paraId="7BEBC89B" w14:textId="1163D794">
+          <w:p w14:paraId="7BEBC89B" w14:textId="1163D794" w:rsidR="00C26049" w:rsidRPr="00C70B91" w:rsidRDefault="00C26049" w:rsidP="00C26049">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="58"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>There were ongoing discussions with the government to de-risk the current plan and move it forward;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C26049" w:rsidP="7994D84B" w:rsidRDefault="00C26049" w14:paraId="1F7BD4E0" w14:textId="5562F2CE">
+          <w:p w14:paraId="1F7BD4E0" w14:textId="5562F2CE" w:rsidR="00C26049" w:rsidRPr="00C70B91" w:rsidRDefault="582D6313" w:rsidP="7994D84B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="58"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7994D84B" w:rsidR="582D6313">
-[...93 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="7994D84B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>Through the targeted intervention inception meeting, the Health Board discussed its request for support to de-risk the plan from both NHS executive and from an external provider. Work was under way to commission this following confirmation of additional funding from the Cabinet Secretary</w:t>
+            </w:r>
+            <w:r w:rsidR="00C26049" w:rsidRPr="7994D84B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C26049" w:rsidP="48BC8E8E" w:rsidRDefault="00C26049" w14:paraId="6CA264DF" w14:textId="67C5481C">
+          <w:p w14:paraId="6CA264DF" w14:textId="67C5481C" w:rsidR="00C26049" w:rsidRPr="00C70B91" w:rsidRDefault="00C26049" w:rsidP="48BC8E8E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="58"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="48BC8E8E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>The financial chart showed the blue bars representing the current position, yellow bars indicating future spend needed to maintain the deficit total, and the green line representing the £58.7</w:t>
             </w:r>
-            <w:r w:rsidRPr="48BC8E8E" w:rsidR="32DB4FB2">
+            <w:r w:rsidR="32DB4FB2" w:rsidRPr="48BC8E8E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="48BC8E8E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> plan;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C26049" w:rsidP="48BC8E8E" w:rsidRDefault="00C26049" w14:paraId="2D04B480" w14:textId="559F261F">
+          <w:p w14:paraId="2D04B480" w14:textId="559F261F" w:rsidR="00C26049" w:rsidRPr="00C70B91" w:rsidRDefault="00C26049" w:rsidP="48BC8E8E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="58"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="48BC8E8E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>The £9</w:t>
             </w:r>
-            <w:r w:rsidRPr="48BC8E8E" w:rsidR="7EF6C264">
+            <w:r w:rsidR="7EF6C264" w:rsidRPr="48BC8E8E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="48BC8E8E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> overspend included £5.1</w:t>
             </w:r>
-            <w:r w:rsidRPr="48BC8E8E" w:rsidR="11014253">
+            <w:r w:rsidR="11014253" w:rsidRPr="48BC8E8E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="48BC8E8E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> in variable pay and pressures in mental health for adult inpatient placements;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00AD5C37" w:rsidP="00C26049" w:rsidRDefault="00C26049" w14:paraId="254F58AA" w14:textId="77777777">
+          <w:p w14:paraId="254F58AA" w14:textId="77777777" w:rsidR="00AD5C37" w:rsidRPr="00C70B91" w:rsidRDefault="00C26049" w:rsidP="00C26049">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="58"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>The distribution of variance across the SBUHB showed that variable pay was the same as last year, with increases in bank and overtime, and a decrease in agency costs;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C26049" w:rsidP="48BC8E8E" w:rsidRDefault="00C26049" w14:paraId="2F13C9FB" w14:textId="12ACA68F">
+          <w:p w14:paraId="2F13C9FB" w14:textId="12ACA68F" w:rsidR="00C26049" w:rsidRPr="00C70B91" w:rsidRDefault="00C26049" w:rsidP="48BC8E8E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="58"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="48BC8E8E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>The target for savings was £55.4</w:t>
             </w:r>
-            <w:r w:rsidRPr="48BC8E8E" w:rsidR="3CB9D00E">
+            <w:r w:rsidR="3CB9D00E" w:rsidRPr="48BC8E8E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="48BC8E8E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>, which translated to £4.62</w:t>
             </w:r>
-            <w:r w:rsidRPr="48BC8E8E" w:rsidR="6F528639">
+            <w:r w:rsidR="6F528639" w:rsidRPr="48BC8E8E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="48BC8E8E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> each month. In month one, only 10% of this target was achieved, amounting to £460,000;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C26049" w:rsidP="00C26049" w:rsidRDefault="00C26049" w14:paraId="253864CC" w14:textId="71A0AB2D">
+          <w:p w14:paraId="253864CC" w14:textId="71A0AB2D" w:rsidR="00C26049" w:rsidRPr="00C70B91" w:rsidRDefault="00C26049" w:rsidP="00C26049">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="58"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>There was a need for more mitigation from service groups and corporate directors to achieve the savings target;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C26049" w:rsidP="00C26049" w:rsidRDefault="00C26049" w14:paraId="7F7FABF0" w14:textId="23A8EF11">
+          <w:p w14:paraId="7F7FABF0" w14:textId="23A8EF11" w:rsidR="00C26049" w:rsidRPr="00C70B91" w:rsidRDefault="00C26049" w:rsidP="00C26049">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="58"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">The variable pay spend included qualified nursing agency costs, which were only £182,000 in month one. This was a </w:t>
-[...4 lines deleted...]
-              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>notable change, as the majority of agency spend was now in medicine rather than ward nursing;</w:t>
+              <w:t>The variable pay spend included qualified nursing agency costs, which were only £182,000 in month one. This was a notable change, as the majority of agency spend was now in medicine rather than ward nursing;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C26049" w:rsidP="00C26049" w:rsidRDefault="00C26049" w14:paraId="0B146B81" w14:textId="77777777">
+          <w:p w14:paraId="0B146B81" w14:textId="77777777" w:rsidR="00C26049" w:rsidRPr="00C70B91" w:rsidRDefault="00C26049" w:rsidP="00C26049">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="58"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Medical staff and healthcare support workers were the primary areas of spend, with the nursing element being relatively small.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C26049" w:rsidP="00C26049" w:rsidRDefault="00C26049" w14:paraId="7BA85474" w14:textId="0E9E16FC">
+          <w:p w14:paraId="7BA85474" w14:textId="0E9E16FC" w:rsidR="00C26049" w:rsidRPr="00C70B91" w:rsidRDefault="00C26049" w:rsidP="00C26049">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>NZ invited questions:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C26049" w:rsidP="00C26049" w:rsidRDefault="00C26049" w14:paraId="61E46E94" w14:textId="77777777">
+          <w:p w14:paraId="61E46E94" w14:textId="77777777" w:rsidR="00C26049" w:rsidRPr="00C70B91" w:rsidRDefault="00C26049" w:rsidP="00C26049">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C26049" w:rsidP="00C26049" w:rsidRDefault="00C26049" w14:paraId="59BEF8C7" w14:textId="5E448BF9">
+          <w:p w14:paraId="59BEF8C7" w14:textId="5E448BF9" w:rsidR="00C26049" w:rsidRPr="00C70B91" w:rsidRDefault="00C26049" w:rsidP="00C26049">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">PP asked DG why the savings and run rate delivery were presented on the same table. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="0036561C" w:rsidP="00C26049" w:rsidRDefault="0036561C" w14:paraId="06BAAF72" w14:textId="77777777">
+          <w:p w14:paraId="06BAAF72" w14:textId="77777777" w:rsidR="0036561C" w:rsidRPr="00C70B91" w:rsidRDefault="0036561C" w:rsidP="00C26049">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C26049" w:rsidP="00C26049" w:rsidRDefault="00C26049" w14:paraId="454E63FC" w14:textId="78D49A08">
+          <w:p w14:paraId="454E63FC" w14:textId="78D49A08" w:rsidR="00C26049" w:rsidRPr="00C70B91" w:rsidRDefault="00C26049" w:rsidP="00C26049">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>DG explained that all corporate directors were expected to maintain an underspending run rate, and some were also required to make savings. This approach ensure</w:t>
             </w:r>
             <w:r w:rsidR="00B84E61">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> transparency and allow</w:t>
             </w:r>
             <w:r w:rsidR="00C1340E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> for the assessment of contributions from both savings and underspending.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="0036561C" w:rsidP="00C26049" w:rsidRDefault="0036561C" w14:paraId="0BA28095" w14:textId="77777777">
+          <w:p w14:paraId="0BA28095" w14:textId="77777777" w:rsidR="0036561C" w:rsidRPr="00C70B91" w:rsidRDefault="0036561C" w:rsidP="00C26049">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C26049" w:rsidP="366E4613" w:rsidRDefault="00C26049" w14:paraId="039DE577" w14:textId="3028549D">
+          <w:p w14:paraId="039DE577" w14:textId="3028549D" w:rsidR="00C26049" w:rsidRPr="00C70B91" w:rsidRDefault="00C26049" w:rsidP="366E4613">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="366E4613">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ asked DG about the governance arrangements </w:t>
             </w:r>
-            <w:r w:rsidRPr="366E4613" w:rsidR="70054EFC">
+            <w:r w:rsidR="70054EFC" w:rsidRPr="366E4613">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>of the Recovery and Sustainability recovery Board</w:t>
             </w:r>
             <w:r w:rsidRPr="366E4613">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">, which was discussed in the Audit Committee and included in the action plan. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="0036561C" w:rsidP="00C26049" w:rsidRDefault="0036561C" w14:paraId="3B4196D7" w14:textId="77777777">
+          <w:p w14:paraId="3B4196D7" w14:textId="77777777" w:rsidR="0036561C" w:rsidRPr="00C70B91" w:rsidRDefault="0036561C" w:rsidP="00C26049">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C26049" w:rsidP="00C26049" w:rsidRDefault="00C26049" w14:paraId="3B5ACE73" w14:textId="0F260DCF">
+          <w:p w14:paraId="3B5ACE73" w14:textId="0F260DCF" w:rsidR="00C26049" w:rsidRPr="00C70B91" w:rsidRDefault="00C26049" w:rsidP="00C26049">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>DG mentioned that he would not be present at the next Audit Committee meeting</w:t>
             </w:r>
             <w:r w:rsidR="00B84E61">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> and</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Brian Owens, Director of Recovery and Sustainability, would attend to cover the discussions and provide an update on the suggestions made.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="0036561C" w:rsidP="00C26049" w:rsidRDefault="0036561C" w14:paraId="3179C6DB" w14:textId="77777777">
+          <w:p w14:paraId="3179C6DB" w14:textId="77777777" w:rsidR="0036561C" w:rsidRPr="00C70B91" w:rsidRDefault="0036561C" w:rsidP="00C26049">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00142553" w:rsidP="00C26049" w:rsidRDefault="00C26049" w14:paraId="25B49C7B" w14:textId="5B215CAC">
+          <w:p w14:paraId="25B49C7B" w14:textId="5B215CAC" w:rsidR="00142553" w:rsidRPr="00C70B91" w:rsidRDefault="00C26049" w:rsidP="00C26049">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>NZ raised concerns about unsigned accountability letters in Neath and Port Talbot</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00142553">
+            <w:r w:rsidR="00142553" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hospital</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>, Singleton</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00142553">
+            <w:r w:rsidR="00142553" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hospital</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">, and the Children and Young People, Women's Health Division. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="0036561C" w:rsidP="00C26049" w:rsidRDefault="0036561C" w14:paraId="29ED0DD3" w14:textId="77777777">
+          <w:p w14:paraId="29ED0DD3" w14:textId="77777777" w:rsidR="0036561C" w:rsidRPr="00C70B91" w:rsidRDefault="0036561C" w:rsidP="00C26049">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C26049" w:rsidP="00C26049" w:rsidRDefault="00142553" w14:paraId="2B7B523F" w14:textId="41EC7D10">
+          <w:p w14:paraId="2B7B523F" w14:textId="41EC7D10" w:rsidR="00C26049" w:rsidRPr="00C70B91" w:rsidRDefault="00142553" w:rsidP="00C26049">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">DG </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00C26049">
+            <w:r w:rsidR="00C26049" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>responded that accountability letters for the current year ha</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00C26049">
+            <w:r w:rsidR="00C26049" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> already been issued, and they </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00C26049">
+            <w:r w:rsidR="00C26049" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">re actively chasing any outstanding ones. </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>DG</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00C26049">
+            <w:r w:rsidR="00C26049" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> mentioned that everyone </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>was</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00C26049">
+            <w:r w:rsidR="00C26049" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> required to submit a financial strategy for the year by the end of next week. Any outstanding letters w</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>ould</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00C26049">
+            <w:r w:rsidR="00C26049" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> be escalated with a letter from the Chief Executive. Additionally, </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">DG explained </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00C26049">
+            <w:r w:rsidR="00C26049" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>the new performance and accountability framework w</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>ould</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00C26049">
+            <w:r w:rsidR="00C26049" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> be presented to the full board next week, which w</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>ould</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00C26049">
+            <w:r w:rsidR="00C26049" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> help in further escalation and setting clear expectations.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="0036561C" w:rsidP="00C26049" w:rsidRDefault="0036561C" w14:paraId="4CEA7F45" w14:textId="77777777">
+          <w:p w14:paraId="4CEA7F45" w14:textId="77777777" w:rsidR="0036561C" w:rsidRPr="00C70B91" w:rsidRDefault="0036561C" w:rsidP="00C26049">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00142553" w:rsidP="00C26049" w:rsidRDefault="00142553" w14:paraId="2ADCC26A" w14:textId="2886B7DD">
+          <w:p w14:paraId="2ADCC26A" w14:textId="2886B7DD" w:rsidR="00142553" w:rsidRPr="00C70B91" w:rsidRDefault="00142553" w:rsidP="00C26049">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">SS observed that the governance on the financial issues was at a very high level. SS noted that the Performance and Finance Committee meet every month, and DG provided updates during those meetings. Additionally, SS said </w:t>
+              <w:t xml:space="preserve">SS observed that the governance on the financial issues was at a very high level. SS noted that the Performance and Finance </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Committee meet every month, and DG provided updates during those meetings. Additionally, SS said </w:t>
             </w:r>
             <w:r w:rsidR="007A78E3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">members of </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">the Performance </w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> that the board, through its various committees, was thoroughly engaged with those issues, and DG regularly updates them on the financial situation and developments during catch-ups.</w:t>
+              <w:t>the Performance and Finance Committee met every second week to focus on recovery and sustainability efforts. SS emphasised that the board, through its various committees, was thoroughly engaged with those issues, and DG regularly updates them on the financial situation and developments during catch-ups.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="0036561C" w:rsidP="00C26049" w:rsidRDefault="0036561C" w14:paraId="0FDCFB5E" w14:textId="77777777">
+          <w:p w14:paraId="0FDCFB5E" w14:textId="77777777" w:rsidR="0036561C" w:rsidRPr="00C70B91" w:rsidRDefault="0036561C" w:rsidP="00C26049">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="0036561C" w:rsidP="00C26049" w:rsidRDefault="00142553" w14:paraId="47DB1601" w14:textId="71987AAD">
+          <w:p w14:paraId="47DB1601" w14:textId="71987AAD" w:rsidR="0036561C" w:rsidRPr="00C70B91" w:rsidRDefault="00142553" w:rsidP="00C26049">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ raised concerns about the transparency of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00F00659">
+            <w:r w:rsidR="00F00659" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Red, Amber, Green (</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>RAG</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00F00659">
+            <w:r w:rsidR="00F00659" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>rating system, which currently assume</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00F00659">
+            <w:r w:rsidR="00F00659" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> savings w</w:t>
             </w:r>
             <w:r w:rsidR="00C1340E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>ould</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> be delivered at an equal rate from month one. NZ questioned the level of assurance that rating provided and suggested reporting progress against a realistic trajectory for the spend over the year.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00142553" w:rsidP="00C26049" w:rsidRDefault="00142553" w14:paraId="1A0C598B" w14:textId="742B9AB5">
+          <w:p w14:paraId="1A0C598B" w14:textId="742B9AB5" w:rsidR="00142553" w:rsidRPr="00C70B91" w:rsidRDefault="00142553" w:rsidP="00C26049">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00142553" w:rsidP="00C26049" w:rsidRDefault="00142553" w14:paraId="64A57F3D" w14:textId="7154C827">
+          <w:p w14:paraId="64A57F3D" w14:textId="7154C827" w:rsidR="00142553" w:rsidRPr="00C70B91" w:rsidRDefault="00142553" w:rsidP="00C26049">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>DG responded that using a 12th phase approach was the most transparent way to show the challenge, especially when there was no confidence in a year-end tail. DG acknowledged that other health boards ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00F00659">
+            <w:r w:rsidR="00F00659" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> taken different approaches, but </w:t>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00F00659">
+              <w:t xml:space="preserve"> taken different approaches, but emphasi</w:t>
+            </w:r>
+            <w:r w:rsidR="00F00659" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
-              <w:t>ed</w:t>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00F00659">
+              <w:t>ed the importance of front-loading the year to bring the right level of focus and scrutiny. D</w:t>
+            </w:r>
+            <w:r w:rsidR="00F00659" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> also mentioned that the RAG ratings </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00F00659">
+            <w:r w:rsidR="00F00659" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">re dictated by the monitoring terms of the savings tracker process, but he </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00F00659">
+            <w:r w:rsidR="00F00659" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>s considering using graphics to present a profile shape that show</w:t>
             </w:r>
             <w:r w:rsidR="00C1340E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ed </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">the progression of </w:t>
-[...6 lines deleted...]
-              <w:t>colo</w:t>
+              <w:t>the progression of colo</w:t>
             </w:r>
             <w:r w:rsidR="007A78E3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
-              <w:t>rs</w:t>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00F00659">
+              <w:t>rs from red to green as savings are delivered. Additionally, D</w:t>
+            </w:r>
+            <w:r w:rsidR="00F00659" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00F00659">
+            <w:r w:rsidR="00F00659" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>was</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> considering reinstating a weekly report on savings delivery to provide more frequent updates</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00F00659">
+            <w:r w:rsidR="00F00659" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F00659" w:rsidP="00C26049" w:rsidRDefault="00F00659" w14:paraId="2C97017B" w14:textId="77777777">
+          <w:p w14:paraId="2C97017B" w14:textId="77777777" w:rsidR="00F00659" w:rsidRPr="00C70B91" w:rsidRDefault="00F00659" w:rsidP="00C26049">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F00659" w:rsidP="00C26049" w:rsidRDefault="00F00659" w14:paraId="7430186B" w14:textId="6DBDBABF">
+          <w:p w14:paraId="7430186B" w14:textId="6DBDBABF" w:rsidR="00F00659" w:rsidRPr="00C70B91" w:rsidRDefault="00F00659" w:rsidP="00C26049">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F00659" w:rsidP="366E4613" w:rsidRDefault="00F00659" w14:paraId="6783C69D" w14:textId="64D226B4">
+          <w:p w14:paraId="6783C69D" w14:textId="64D226B4" w:rsidR="00F00659" w:rsidRPr="00C70B91" w:rsidRDefault="00F00659" w:rsidP="366E4613">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="58"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="366E4613">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Agreed </w:t>
             </w:r>
             <w:r w:rsidRPr="366E4613">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>to wait for Brian Owens</w:t>
             </w:r>
-            <w:r w:rsidRPr="366E4613" w:rsidR="00C1340E">
+            <w:r w:rsidR="00C1340E" w:rsidRPr="366E4613">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>, Director of Recovery and Sustainability</w:t>
             </w:r>
             <w:r w:rsidRPr="366E4613">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> to discuss the governance arrangements in the July Audit Committee meeting and provide assurance</w:t>
             </w:r>
-            <w:r w:rsidRPr="366E4613" w:rsidR="0036561C">
+            <w:r w:rsidR="0036561C" w:rsidRPr="366E4613">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F00659" w:rsidP="00F00659" w:rsidRDefault="00F00659" w14:paraId="2C42A438" w14:textId="53486616">
+          <w:p w14:paraId="2C42A438" w14:textId="53486616" w:rsidR="00F00659" w:rsidRPr="00C70B91" w:rsidRDefault="00F00659" w:rsidP="00F00659">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="58"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Agreed </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">to </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
@@ -4116,1051 +3945,1005 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>received</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> the financial position and sought assurances regarding the </w:t>
             </w:r>
             <w:r w:rsidR="007A78E3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">outstanding </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>accountability letters and governance arrangements.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidTr="7994D84B" w14:paraId="3BE1AE69" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="00C70B91" w14:paraId="3BE1AE69" w14:textId="77777777" w:rsidTr="7994D84B">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidP="0088183E" w:rsidRDefault="0036561C" w14:paraId="7623F61C" w14:textId="4D204A68">
+          <w:p w14:paraId="7623F61C" w14:textId="4D204A68" w:rsidR="00F56535" w:rsidRPr="00C70B91" w:rsidRDefault="0036561C" w:rsidP="0088183E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>47</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="003873A6">
+            <w:r w:rsidR="003873A6" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidP="0095014B" w:rsidRDefault="0036561C" w14:paraId="5CA58A9A" w14:textId="5AEBD2D7">
+          <w:p w14:paraId="5CA58A9A" w14:textId="5AEBD2D7" w:rsidR="00F56535" w:rsidRPr="00C70B91" w:rsidRDefault="0036561C" w:rsidP="0095014B">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ANNUAL ACCOUNTS</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00102061">
+            <w:r w:rsidR="00102061" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidTr="7994D84B" w14:paraId="3B5568B2" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="00C70B91" w14:paraId="3B5568B2" w14:textId="77777777" w:rsidTr="7994D84B">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidP="0088183E" w:rsidRDefault="00F56535" w14:paraId="7D7BD91B" w14:textId="77777777">
+          <w:p w14:paraId="7D7BD91B" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="00C70B91" w:rsidRDefault="00F56535" w:rsidP="0088183E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00102061" w:rsidP="00102061" w:rsidRDefault="00102061" w14:paraId="37D2E77E" w14:textId="4DB9278A">
+          <w:p w14:paraId="37D2E77E" w14:textId="4DB9278A" w:rsidR="00102061" w:rsidRPr="00C70B91" w:rsidRDefault="00102061" w:rsidP="00102061">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="0036561C">
+            <w:r w:rsidR="0036561C" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>draft review of the Annual Accounts</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="0036561C">
+            <w:r w:rsidR="0036561C" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">was </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">received. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="0036561C">
+            <w:r w:rsidR="0036561C" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AML</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> highlighted the following key points; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="0036561C" w:rsidP="7C2A9DF1" w:rsidRDefault="0036561C" w14:paraId="508525A7" w14:textId="05D5AB23">
+          <w:p w14:paraId="508525A7" w14:textId="05D5AB23" w:rsidR="0036561C" w:rsidRPr="00C70B91" w:rsidRDefault="0036561C" w:rsidP="7C2A9DF1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>The dra</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="00541414">
+            <w:r w:rsidR="00541414" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ft </w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">accounts were submitted to the government on </w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="00C1340E">
+            <w:r w:rsidR="00C1340E" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>2 May</w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">, despite challenges related to non-cash returns and </w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>resource allocations. AML expressed gratitude to her team for their hard work;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="0036561C" w:rsidP="366E4613" w:rsidRDefault="0036561C" w14:paraId="1F025EC6" w14:textId="4AD8535D">
+          <w:p w14:paraId="1F025EC6" w14:textId="4AD8535D" w:rsidR="0036561C" w:rsidRPr="00C70B91" w:rsidRDefault="0036561C" w:rsidP="366E4613">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="366E4613">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>The dra</w:t>
             </w:r>
-            <w:r w:rsidRPr="366E4613" w:rsidR="4E0F9B9B">
+            <w:r w:rsidR="4E0F9B9B" w:rsidRPr="366E4613">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>f</w:t>
             </w:r>
             <w:r w:rsidRPr="366E4613">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">t accounts were currently being audited and may be amended before formal approval by the Audit Committee and </w:t>
             </w:r>
-            <w:r w:rsidRPr="366E4613" w:rsidR="00C1340E">
+            <w:r w:rsidR="00C1340E" w:rsidRPr="366E4613">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
             <w:r w:rsidRPr="366E4613">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ealth </w:t>
             </w:r>
-            <w:r w:rsidRPr="366E4613" w:rsidR="00C1340E">
+            <w:r w:rsidR="00C1340E" w:rsidRPr="366E4613">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
             <w:r w:rsidRPr="366E4613">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">oard on </w:t>
             </w:r>
-            <w:r w:rsidRPr="366E4613" w:rsidR="00C1340E">
+            <w:r w:rsidR="00C1340E" w:rsidRPr="366E4613">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">25 </w:t>
             </w:r>
             <w:r w:rsidRPr="366E4613">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">June. The Auditor General would provide an opinion and sign off on </w:t>
             </w:r>
-            <w:r w:rsidRPr="366E4613" w:rsidR="00C1340E">
+            <w:r w:rsidR="00C1340E" w:rsidRPr="366E4613">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">26 </w:t>
             </w:r>
             <w:r w:rsidRPr="366E4613">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">June, with final submission to Welsh Government by </w:t>
             </w:r>
-            <w:r w:rsidRPr="366E4613" w:rsidR="00C1340E">
+            <w:r w:rsidR="00C1340E" w:rsidRPr="366E4613">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">30 </w:t>
             </w:r>
             <w:r w:rsidRPr="366E4613">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>June;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="0036561C" w:rsidP="366E4613" w:rsidRDefault="0036561C" w14:paraId="38FA8302" w14:textId="3FD04BE7">
+          <w:p w14:paraId="38FA8302" w14:textId="3FD04BE7" w:rsidR="0036561C" w:rsidRPr="00C70B91" w:rsidRDefault="0036561C" w:rsidP="366E4613">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="366E4613">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>SBUHB was required to achieve three financial targets and comply with the Public Sector Payment Policy (PSPP). While SBUHB did not achieve its revenue resource limits or a balanced integrated medium-term plan for 2024/25, it did achieve its capital resource limit and PSPP target of 95.04% for payment of non-NHS invoices;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="004A4B97" w:rsidP="0036561C" w:rsidRDefault="0036561C" w14:paraId="086E38D6" w14:textId="244CD308">
+          <w:p w14:paraId="086E38D6" w14:textId="244CD308" w:rsidR="004A4B97" w:rsidRPr="00C70B91" w:rsidRDefault="0036561C" w:rsidP="0036561C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>A more detailed review of the accounts would be presented later in the agenda under the Analytical Review.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="0036561C" w:rsidP="0036561C" w:rsidRDefault="0036561C" w14:paraId="32488F68" w14:textId="77777777">
+          <w:p w14:paraId="32488F68" w14:textId="77777777" w:rsidR="0036561C" w:rsidRPr="00C70B91" w:rsidRDefault="0036561C" w:rsidP="0036561C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="0036561C" w:rsidP="0036561C" w:rsidRDefault="0036561C" w14:paraId="68B813DD" w14:textId="77777777">
+          <w:p w14:paraId="68B813DD" w14:textId="77777777" w:rsidR="0036561C" w:rsidRPr="00C70B91" w:rsidRDefault="0036561C" w:rsidP="0036561C">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ invited questions: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="0036561C" w:rsidP="0036561C" w:rsidRDefault="0036561C" w14:paraId="1EA8E0AC" w14:textId="77777777">
+          <w:p w14:paraId="1EA8E0AC" w14:textId="77777777" w:rsidR="0036561C" w:rsidRPr="00C70B91" w:rsidRDefault="0036561C" w:rsidP="0036561C">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C92D53" w:rsidP="7C2A9DF1" w:rsidRDefault="0036561C" w14:paraId="53FB1F8F" w14:textId="1E6A79F9">
+          <w:p w14:paraId="53FB1F8F" w14:textId="1E6A79F9" w:rsidR="00C92D53" w:rsidRPr="00C70B91" w:rsidRDefault="0036561C" w:rsidP="7C2A9DF1">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">NZ </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>NZ emphasised the importance of focusing on the accounts from an audit perspective and asked A</w:t>
+            </w:r>
+            <w:r w:rsidR="00C92D53" w:rsidRPr="7C2A9DF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ML</w:t>
+            </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
-              <w:t>emphasised</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> if lessons learned from previous years had been applied to minimi</w:t>
+            </w:r>
+            <w:r w:rsidR="00C92D53" w:rsidRPr="7C2A9DF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the importance of focusing on the accounts from an audit perspective and asked A</w:t>
-[...5 lines deleted...]
-              <w:t>ML</w:t>
+              <w:t>e the possibility of misstatements in the preparation of the dra</w:t>
+            </w:r>
+            <w:r w:rsidR="71518CC4" w:rsidRPr="7C2A9DF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ft </w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> if lessons learned from previous years had been applied to </w:t>
-[...36 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">annual accounts. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C92D53" w:rsidP="0036561C" w:rsidRDefault="00C92D53" w14:paraId="052E6DF0" w14:textId="77777777">
+          <w:p w14:paraId="052E6DF0" w14:textId="77777777" w:rsidR="00C92D53" w:rsidRPr="00C70B91" w:rsidRDefault="00C92D53" w:rsidP="0036561C">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="0036561C" w:rsidP="0036561C" w:rsidRDefault="00C92D53" w14:paraId="1841FD5E" w14:textId="77777777">
+          <w:p w14:paraId="1841FD5E" w14:textId="77777777" w:rsidR="0036561C" w:rsidRPr="00C70B91" w:rsidRDefault="00C92D53" w:rsidP="0036561C">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">AML </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="0036561C">
+            <w:r w:rsidR="0036561C" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>confirmed that they had indeed applied lessons learned from previous years.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C92D53" w:rsidP="0036561C" w:rsidRDefault="00C92D53" w14:paraId="73ECBA31" w14:textId="77777777">
+          <w:p w14:paraId="73ECBA31" w14:textId="77777777" w:rsidR="00C92D53" w:rsidRPr="00C70B91" w:rsidRDefault="00C92D53" w:rsidP="0036561C">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C92D53" w:rsidP="0036561C" w:rsidRDefault="00C92D53" w14:paraId="68C5FF94" w14:textId="77777777">
+          <w:p w14:paraId="68C5FF94" w14:textId="77777777" w:rsidR="00C92D53" w:rsidRPr="00C70B91" w:rsidRDefault="00C92D53" w:rsidP="0036561C">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ asked about the challenges around accruals from annual and medical leave and pension schemes, and whether these were in hand this year or if there were risks around these aspects. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C92D53" w:rsidP="0036561C" w:rsidRDefault="00C92D53" w14:paraId="3260468E" w14:textId="77777777">
+          <w:p w14:paraId="3260468E" w14:textId="77777777" w:rsidR="00C92D53" w:rsidRPr="00C70B91" w:rsidRDefault="00C92D53" w:rsidP="0036561C">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C92D53" w:rsidP="0036561C" w:rsidRDefault="00C92D53" w14:paraId="40497698" w14:textId="69A1021F">
+          <w:p w14:paraId="40497698" w14:textId="69A1021F" w:rsidR="00C92D53" w:rsidRPr="00C70B91" w:rsidRDefault="00C92D53" w:rsidP="0036561C">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">AML responded that they were not accounting for medical study leave or annual leave as they did in the 2022/23 accounts due to affordability. AML mentioned that several bulletins had been issued advising staff to take all their annual leave before </w:t>
             </w:r>
             <w:r w:rsidR="00C1340E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">31 </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>March for both well-being and affordability reasons. The only provision to draw attention to this year was the owner's contract provision.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00AD26A3" w:rsidP="0036561C" w:rsidRDefault="00AD26A3" w14:paraId="10A5A1D1" w14:textId="77777777">
+          <w:p w14:paraId="10A5A1D1" w14:textId="77777777" w:rsidR="00AD26A3" w:rsidRPr="00C70B91" w:rsidRDefault="00AD26A3" w:rsidP="0036561C">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">SS raised concerns about the accounting policies note, highlighting that it included numbers and descriptions that should be disclosed in the notes to the income statement or balance sheet rather than in the accounting policy note itself. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00AD26A3" w:rsidP="0036561C" w:rsidRDefault="00AD26A3" w14:paraId="7D334A67" w14:textId="77777777">
+          <w:p w14:paraId="7D334A67" w14:textId="77777777" w:rsidR="00AD26A3" w:rsidRPr="00C70B91" w:rsidRDefault="00AD26A3" w:rsidP="0036561C">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00AD26A3" w:rsidP="0036561C" w:rsidRDefault="00AD26A3" w14:paraId="00283A55" w14:textId="2F4045C3">
+          <w:p w14:paraId="00283A55" w14:textId="2F4045C3" w:rsidR="00AD26A3" w:rsidRPr="00C70B91" w:rsidRDefault="00AD26A3" w:rsidP="0036561C">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>AML acknowledged the validity of SS’s point and mentioned that she would discuss the approach with Jason Blewitt from Audit Wales to ensure the accounting policy note became a pure policy rather than supporting numbers.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00AD26A3" w:rsidP="0036561C" w:rsidRDefault="00AD26A3" w14:paraId="405D1D8E" w14:textId="77777777">
+          <w:p w14:paraId="405D1D8E" w14:textId="77777777" w:rsidR="00AD26A3" w:rsidRPr="00C70B91" w:rsidRDefault="00AD26A3" w:rsidP="0036561C">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00AD26A3" w:rsidP="366E4613" w:rsidRDefault="00AD26A3" w14:paraId="1DE24224" w14:textId="5952F26E">
+          <w:p w14:paraId="1DE24224" w14:textId="5952F26E" w:rsidR="00AD26A3" w:rsidRPr="00C70B91" w:rsidRDefault="00AD26A3" w:rsidP="366E4613">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="366E4613">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">SS mentioned that the section under directors' interests for him </w:t>
             </w:r>
-            <w:r w:rsidRPr="366E4613" w:rsidR="540B6BBA">
+            <w:r w:rsidR="540B6BBA" w:rsidRPr="366E4613">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>included</w:t>
             </w:r>
             <w:r w:rsidRPr="366E4613">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> many items that were no longer relevant. SS indicated that he would send a corrected version. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00AD26A3" w:rsidP="0036561C" w:rsidRDefault="00AD26A3" w14:paraId="404B3B7F" w14:textId="77777777">
+          <w:p w14:paraId="404B3B7F" w14:textId="77777777" w:rsidR="00AD26A3" w:rsidRPr="00C70B91" w:rsidRDefault="00AD26A3" w:rsidP="0036561C">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00AD26A3" w:rsidP="0036561C" w:rsidRDefault="00AD26A3" w14:paraId="5537CF60" w14:textId="77777777">
+          <w:p w14:paraId="5537CF60" w14:textId="77777777" w:rsidR="00AD26A3" w:rsidRPr="00C70B91" w:rsidRDefault="00AD26A3" w:rsidP="0036561C">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>AML acknowledged this and agreed to amend the section accordingly.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00AD26A3" w:rsidP="0036561C" w:rsidRDefault="00AD26A3" w14:paraId="0D76E733" w14:textId="77777777">
+          <w:p w14:paraId="0D76E733" w14:textId="77777777" w:rsidR="00AD26A3" w:rsidRPr="00C70B91" w:rsidRDefault="00AD26A3" w:rsidP="0036561C">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00AD26A3" w:rsidP="0036561C" w:rsidRDefault="00AD26A3" w14:paraId="1EE2818C" w14:textId="77777777">
+          <w:p w14:paraId="1EE2818C" w14:textId="77777777" w:rsidR="00AD26A3" w:rsidRPr="00C70B91" w:rsidRDefault="00AD26A3" w:rsidP="0036561C">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>JB mentioned that he would discuss the accounting policies with AML, highlighting that some of the content was prescribed by Welsh Government and must remain in the accounts. However, they would work together to streamline the note as much as possible.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00AD26A3" w:rsidP="0036561C" w:rsidRDefault="00AD26A3" w14:paraId="31C1EB70" w14:textId="77777777">
+          <w:p w14:paraId="31C1EB70" w14:textId="77777777" w:rsidR="00AD26A3" w:rsidRPr="00C70B91" w:rsidRDefault="00AD26A3" w:rsidP="0036561C">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00AD26A3" w:rsidP="0036561C" w:rsidRDefault="00AD26A3" w14:paraId="558BCC7A" w14:textId="77777777">
+          <w:p w14:paraId="558BCC7A" w14:textId="77777777" w:rsidR="00AD26A3" w:rsidRPr="00C70B91" w:rsidRDefault="00AD26A3" w:rsidP="0036561C">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>DG suggested that there was a technical accounting group consisting of health board representatives and Welsh Government. DG proposed that if AML and JB formulated something locally in SBUHB, the team could then feed it into the national debate to see if there was an appetite for changing some of the pro forma and understanding what good looks like.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00AD26A3" w:rsidP="0036561C" w:rsidRDefault="00AD26A3" w14:paraId="2CD84E03" w14:textId="77777777">
+          <w:p w14:paraId="2CD84E03" w14:textId="77777777" w:rsidR="00AD26A3" w:rsidRPr="00C70B91" w:rsidRDefault="00AD26A3" w:rsidP="0036561C">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00AD26A3" w:rsidP="0036561C" w:rsidRDefault="00AD26A3" w14:paraId="7FBF08B8" w14:textId="77777777">
+          <w:p w14:paraId="7FBF08B8" w14:textId="77777777" w:rsidR="00AD26A3" w:rsidRPr="00C70B91" w:rsidRDefault="00AD26A3" w:rsidP="0036561C">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>NZ asked for assurances that all necessary declarations of the value of transactions had been covered, highlighting that some may be missing, such as Coastal Housing Platform. NZ requested a review of that section. Additionally, NZ inquired about the loss from reevaluation of property and assets in 2024-25, asking for confidence in the assessment and methods to withstand audit scrutiny.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00AD26A3" w:rsidP="0036561C" w:rsidRDefault="00AD26A3" w14:paraId="4B9A77A8" w14:textId="77777777">
+          <w:p w14:paraId="4B9A77A8" w14:textId="77777777" w:rsidR="00AD26A3" w:rsidRPr="00C70B91" w:rsidRDefault="00AD26A3" w:rsidP="0036561C">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00AD26A3" w:rsidP="0036561C" w:rsidRDefault="00AD26A3" w14:paraId="27026D0D" w14:textId="60DB4A2F">
+          <w:p w14:paraId="27026D0D" w14:textId="60DB4A2F" w:rsidR="00AD26A3" w:rsidRDefault="00AD26A3" w:rsidP="0036561C">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ asked about the consequences of not meeting the debtor payment target within 90 days. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C1340E" w:rsidP="0036561C" w:rsidRDefault="00C1340E" w14:paraId="57B9CEA1" w14:textId="77777777">
+          <w:p w14:paraId="57B9CEA1" w14:textId="77777777" w:rsidR="00C1340E" w:rsidRPr="00C70B91" w:rsidRDefault="00C1340E" w:rsidP="0036561C">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00AD26A3" w:rsidP="0036561C" w:rsidRDefault="00AD26A3" w14:paraId="627CDB5C" w14:textId="77777777">
+          <w:p w14:paraId="627CDB5C" w14:textId="77777777" w:rsidR="00AD26A3" w:rsidRPr="00C70B91" w:rsidRDefault="00AD26A3" w:rsidP="0036561C">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>AML responded that the consequences could include being charged interest on commercial debt, although they had not been charged anything up to this point. However, it was feasible that they could be charged in the future.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00AD26A3" w:rsidP="0036561C" w:rsidRDefault="00AD26A3" w14:paraId="51142A56" w14:textId="77777777">
+          <w:p w14:paraId="51142A56" w14:textId="77777777" w:rsidR="00AD26A3" w:rsidRPr="00C70B91" w:rsidRDefault="00AD26A3" w:rsidP="0036561C">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00AD26A3" w:rsidP="0036561C" w:rsidRDefault="00AD26A3" w14:paraId="7780C683" w14:textId="77777777">
+          <w:p w14:paraId="7780C683" w14:textId="77777777" w:rsidR="00AD26A3" w:rsidRPr="00C70B91" w:rsidRDefault="00AD26A3" w:rsidP="0036561C">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">DG added that the ultimate sanction for not meeting the debtor payment target within 90 days would be to levy interest and stop </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">supply, attempting to recover the debt. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00C02C21">
+            <w:r w:rsidR="00C02C21" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>DG</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00C02C21">
+              <w:t xml:space="preserve"> emphasi</w:t>
+            </w:r>
+            <w:r w:rsidR="00C02C21" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
-              <w:t>ed</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> the importance of maintaining good oversight on this issue.</w:t>
+              <w:t>ed the importance of maintaining good oversight on this issue.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C02C21" w:rsidP="0036561C" w:rsidRDefault="00C02C21" w14:paraId="45CDC35C" w14:textId="77777777">
+          <w:p w14:paraId="45CDC35C" w14:textId="77777777" w:rsidR="00C02C21" w:rsidRPr="00C70B91" w:rsidRDefault="00C02C21" w:rsidP="0036561C">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C02C21" w:rsidP="0036561C" w:rsidRDefault="00C02C21" w14:paraId="5F838686" w14:textId="77777777">
+          <w:p w14:paraId="5F838686" w14:textId="77777777" w:rsidR="00C02C21" w:rsidRPr="00C70B91" w:rsidRDefault="00C02C21" w:rsidP="0036561C">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The Committee: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C02C21" w:rsidP="0036561C" w:rsidRDefault="00C02C21" w14:paraId="6F0A248B" w14:textId="77777777">
+          <w:p w14:paraId="6F0A248B" w14:textId="77777777" w:rsidR="00C02C21" w:rsidRPr="00C70B91" w:rsidRDefault="00C02C21" w:rsidP="0036561C">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C02C21" w:rsidP="00C02C21" w:rsidRDefault="00C02C21" w14:paraId="7424E6C4" w14:textId="47B99806">
+          <w:p w14:paraId="7424E6C4" w14:textId="47B99806" w:rsidR="00C02C21" w:rsidRPr="00C70B91" w:rsidRDefault="00C02C21" w:rsidP="00C02C21">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Agreed</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> to </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
@@ -5185,100 +4968,86 @@
               </w:rPr>
               <w:t xml:space="preserve">oard that the </w:t>
             </w:r>
             <w:r w:rsidR="007A78E3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>ommittee ha</w:t>
             </w:r>
             <w:r w:rsidR="00406A9F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-              <w:t>scrutini</w:t>
+              <w:t xml:space="preserve"> scrutini</w:t>
             </w:r>
             <w:r w:rsidR="00C1340E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
-              <w:t>ed</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> the draft annual accounts, raised queries regarding the declaration of value transactions</w:t>
+              <w:t>ed the draft annual accounts, raised queries regarding the declaration of value transactions</w:t>
             </w:r>
             <w:r w:rsidR="007A78E3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> and received assurances</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C02C21" w:rsidP="00C02C21" w:rsidRDefault="00C02C21" w14:paraId="1344E2AA" w14:textId="3609F7F2">
+          <w:p w14:paraId="1344E2AA" w14:textId="3609F7F2" w:rsidR="00C02C21" w:rsidRPr="00C70B91" w:rsidRDefault="00C02C21" w:rsidP="00C02C21">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Agreed </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">to </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
@@ -5298,326 +5067,298 @@
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>oard</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>that the accounts had been prepared according to accounting standards and the methodology agreed with Audit Wales.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidTr="7994D84B" w14:paraId="4854322F" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="00C70B91" w14:paraId="4854322F" w14:textId="77777777" w:rsidTr="7994D84B">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidP="0088183E" w:rsidRDefault="00C02C21" w14:paraId="3A0732B8" w14:textId="0FE46E29">
+          <w:p w14:paraId="3A0732B8" w14:textId="0FE46E29" w:rsidR="00F56535" w:rsidRPr="00C70B91" w:rsidRDefault="00C02C21" w:rsidP="0088183E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>48</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00BD7828">
+            <w:r w:rsidR="00BD7828" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidP="0095014B" w:rsidRDefault="00C02C21" w14:paraId="4131976F" w14:textId="151B8E7F">
+          <w:p w14:paraId="4131976F" w14:textId="151B8E7F" w:rsidR="00F56535" w:rsidRPr="00C70B91" w:rsidRDefault="00C02C21" w:rsidP="0095014B">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>DRAFT REMUNERATION AND STAFF REPORT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidTr="7994D84B" w14:paraId="7CF8589E" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="00C70B91" w14:paraId="7CF8589E" w14:textId="77777777" w:rsidTr="7994D84B">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidP="0088183E" w:rsidRDefault="00F56535" w14:paraId="2D01C95A" w14:textId="77777777">
+          <w:p w14:paraId="2D01C95A" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="00C70B91" w:rsidRDefault="00F56535" w:rsidP="0088183E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F371EF" w:rsidP="00F371EF" w:rsidRDefault="00F371EF" w14:paraId="69D6449E" w14:textId="03A1786D">
+          <w:p w14:paraId="69D6449E" w14:textId="03A1786D" w:rsidR="00F371EF" w:rsidRPr="00C70B91" w:rsidRDefault="00F371EF" w:rsidP="00F371EF">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00C02C21">
+            <w:r w:rsidR="00C02C21" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">draft Remuneration and Staff report </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">was </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">received. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00C02C21">
+            <w:r w:rsidR="00C02C21" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AML</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> highlighted the following key points; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C02C21" w:rsidP="002B4613" w:rsidRDefault="00C02C21" w14:paraId="690352CB" w14:textId="75861060">
+          <w:p w14:paraId="690352CB" w14:textId="75861060" w:rsidR="00C02C21" w:rsidRPr="00C70B91" w:rsidRDefault="00C02C21" w:rsidP="002B4613">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The report included information on the remuneration of executive directors and independent members, staff numbers, staff composition, sickness, policies applied during the year, consultancy expenditure, and exit packages; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C02C21" w:rsidP="002B4613" w:rsidRDefault="00C02C21" w14:paraId="0CCF11F0" w14:textId="5A7506BC">
+          <w:p w14:paraId="0CCF11F0" w14:textId="5A7506BC" w:rsidR="00C02C21" w:rsidRPr="00C70B91" w:rsidRDefault="00C02C21" w:rsidP="002B4613">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">There was a </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> turnover among Executive Directors and Independent Members during the year. The report was being audited by Audit Wales during the accounts close-out process;</w:t>
+              <w:t>There was a higher than normal turnover among Executive Directors and Independent Members during the year. The report was being audited by Audit Wales during the accounts close-out process;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00FB7CB5" w:rsidP="002B4613" w:rsidRDefault="00C02C21" w14:paraId="32D04E92" w14:textId="3779C99E">
+          <w:p w14:paraId="32D04E92" w14:textId="3779C99E" w:rsidR="00FB7CB5" w:rsidRPr="00C70B91" w:rsidRDefault="00C02C21" w:rsidP="002B4613">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
@@ -5625,399 +5366,399 @@
               <w:t xml:space="preserve">It was requested that the </w:t>
             </w:r>
             <w:r w:rsidR="007A78E3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ommittee to approve the draft remuneration and staffing report for inclusion in the accountability report for submission to Welsh Government.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C02C21" w:rsidP="00C02C21" w:rsidRDefault="00C02C21" w14:paraId="6DD57CE4" w14:textId="77777777">
+          <w:p w14:paraId="6DD57CE4" w14:textId="77777777" w:rsidR="00C02C21" w:rsidRPr="00C70B91" w:rsidRDefault="00C02C21" w:rsidP="00C02C21">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C02C21" w:rsidP="00C02C21" w:rsidRDefault="00C02C21" w14:paraId="5AAA7FDB" w14:textId="77777777">
+          <w:p w14:paraId="5AAA7FDB" w14:textId="77777777" w:rsidR="00C02C21" w:rsidRPr="00C70B91" w:rsidRDefault="00C02C21" w:rsidP="00C02C21">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>NZ invited questions:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C02C21" w:rsidP="00C02C21" w:rsidRDefault="00C02C21" w14:paraId="14FD767A" w14:textId="56388FE8">
+          <w:p w14:paraId="14FD767A" w14:textId="56388FE8" w:rsidR="00C02C21" w:rsidRPr="00C70B91" w:rsidRDefault="00C02C21" w:rsidP="00C02C21">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">DG emphasised the significant turnover in </w:t>
             </w:r>
             <w:r w:rsidR="007A78E3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">oard and </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="002615A9">
+            <w:r w:rsidR="002615A9" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">xecutive </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="002615A9">
+            <w:r w:rsidR="002615A9" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">embers, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="002615A9">
+            <w:r w:rsidR="002615A9" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">highlighting </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>that the report include</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="002615A9">
+            <w:r w:rsidR="002615A9" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> many names, making it challenging to track. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="002615A9">
+            <w:r w:rsidR="002615A9" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">DG </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>assured that the team spent considerable time ensuring the accuracy of the report, checking and rechecking the details. D</w:t>
             </w:r>
             <w:r w:rsidR="00C1340E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> thanked A</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="002615A9">
+            <w:r w:rsidR="002615A9" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ML</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> and the team for their diligence in keeping track of the specific turnover and changes in roles among colleagues and board members.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="002615A9" w:rsidP="00C02C21" w:rsidRDefault="002615A9" w14:paraId="5A286E85" w14:textId="16A602CC">
+          <w:p w14:paraId="5A286E85" w14:textId="16A602CC" w:rsidR="002615A9" w:rsidRPr="00C70B91" w:rsidRDefault="002615A9" w:rsidP="00C02C21">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ highlighted the significance of voluntary exits, highlighting that while there were fewer exit schemes in 2024-2025 compared to the </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>previous year, the overall spend was higher. NZ emphasised the need to monitor this closely, particularly considering the seniority of individuals leaving and the potential concerns for the health board. NZ also inquired about the comprehensiveness of consultancy spend, expressing wariness about the frequent single tender consultancy expenditures and questioning whether all actions are reported.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="002615A9" w:rsidP="00C02C21" w:rsidRDefault="002615A9" w14:paraId="084F59D4" w14:textId="6BD16613">
+          <w:p w14:paraId="084F59D4" w14:textId="6BD16613" w:rsidR="002615A9" w:rsidRPr="00C70B91" w:rsidRDefault="002615A9" w:rsidP="00C02C21">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AML explained that there was a subjective code for consultancy, which was thoroughly interrogated. However, the accuracy depended on the person coding the invoice. AML said they try to identify and correct any miscounted consultancy expenditures. AML believed they had captured the majority of consultancy spend, but acknowledged that they might not have picked up everything.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C02C21" w:rsidP="00C02C21" w:rsidRDefault="00C02C21" w14:paraId="23C8683F" w14:textId="77777777">
+          <w:p w14:paraId="23C8683F" w14:textId="77777777" w:rsidR="00C02C21" w:rsidRPr="00C70B91" w:rsidRDefault="00C02C21" w:rsidP="00C02C21">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="002615A9" w:rsidP="00C02C21" w:rsidRDefault="002615A9" w14:paraId="06FB2F1D" w14:textId="77777777">
+          <w:p w14:paraId="06FB2F1D" w14:textId="77777777" w:rsidR="002615A9" w:rsidRPr="00C70B91" w:rsidRDefault="002615A9" w:rsidP="00C02C21">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="002615A9" w:rsidP="002615A9" w:rsidRDefault="002615A9" w14:paraId="38965072" w14:textId="52F5AB7F">
+          <w:p w14:paraId="38965072" w14:textId="52F5AB7F" w:rsidR="002615A9" w:rsidRPr="00C70B91" w:rsidRDefault="002615A9" w:rsidP="002615A9">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
@@ -6038,535 +5779,511 @@
             <w:r w:rsidR="007A78E3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>oard accordingly.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidTr="7994D84B" w14:paraId="2E52B379" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="00C70B91" w14:paraId="2E52B379" w14:textId="77777777" w:rsidTr="7994D84B">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidP="0088183E" w:rsidRDefault="002615A9" w14:paraId="0B13A45A" w14:textId="332D8563">
+          <w:p w14:paraId="0B13A45A" w14:textId="332D8563" w:rsidR="00F56535" w:rsidRPr="00C70B91" w:rsidRDefault="002615A9" w:rsidP="0088183E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>49</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="0030469B">
+            <w:r w:rsidR="0030469B" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidP="0095014B" w:rsidRDefault="002615A9" w14:paraId="0B94CAFE" w14:textId="6D6DBFB2">
+          <w:p w14:paraId="0B94CAFE" w14:textId="6D6DBFB2" w:rsidR="00F56535" w:rsidRPr="00C70B91" w:rsidRDefault="002615A9" w:rsidP="0095014B">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>DRAFT ANNUAL REPORT 2024-25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidTr="7994D84B" w14:paraId="0178C9EA" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="00C70B91" w14:paraId="0178C9EA" w14:textId="77777777" w:rsidTr="7994D84B">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidP="0088183E" w:rsidRDefault="00F56535" w14:paraId="78624135" w14:textId="77777777">
+          <w:p w14:paraId="78624135" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="00C70B91" w:rsidRDefault="00F56535" w:rsidP="0088183E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00B55E36" w:rsidP="002615A9" w:rsidRDefault="00B55E36" w14:paraId="57D68C4B" w14:textId="77777777">
+          <w:p w14:paraId="57D68C4B" w14:textId="77777777" w:rsidR="00B55E36" w:rsidRPr="00C70B91" w:rsidRDefault="00B55E36" w:rsidP="002615A9">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="002615A9">
+            <w:r w:rsidR="002615A9" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Draft Annual Report 2024-25</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="002615A9">
+            <w:r w:rsidR="002615A9" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">was </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">received. </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">HL highlighted the following key points; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="002615A9" w:rsidP="002615A9" w:rsidRDefault="00C1340E" w14:paraId="647766CC" w14:textId="5F6DFB55">
+          <w:p w14:paraId="647766CC" w14:textId="5F6DFB55" w:rsidR="002615A9" w:rsidRPr="00C70B91" w:rsidRDefault="00C1340E" w:rsidP="002615A9">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>KM</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="002615A9">
+            <w:r w:rsidR="002615A9" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> and her team were thanked for their efforts in compiling the report;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="002615A9" w:rsidP="002615A9" w:rsidRDefault="002615A9" w14:paraId="00C7C4F8" w14:textId="29E91204">
+          <w:p w14:paraId="00C7C4F8" w14:textId="29E91204" w:rsidR="002615A9" w:rsidRPr="00C70B91" w:rsidRDefault="002615A9" w:rsidP="002615A9">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The dra</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="3425618D">
+            <w:r w:rsidR="3425618D" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ft </w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>report was circulated in May and shared extensively with Executive Directors, Service Group Members, Independent Members, Internal Audit, Audit Wales, and Welsh Government;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="002615A9" w:rsidP="002615A9" w:rsidRDefault="002615A9" w14:paraId="22ECD9A5" w14:textId="6211EB39">
+          <w:p w14:paraId="22ECD9A5" w14:textId="6211EB39" w:rsidR="002615A9" w:rsidRPr="00C70B91" w:rsidRDefault="002615A9" w:rsidP="002615A9">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="366E4613">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Feedback was incorporated into the dra</w:t>
             </w:r>
-            <w:r w:rsidRPr="366E4613" w:rsidR="46E6ADC5">
+            <w:r w:rsidR="46E6ADC5" w:rsidRPr="366E4613">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>f</w:t>
             </w:r>
             <w:r w:rsidRPr="366E4613">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>t, and final comments were requested by the 9 June;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="002615A9" w:rsidP="002615A9" w:rsidRDefault="002615A9" w14:paraId="067AAB24" w14:textId="7CACF55B">
+          <w:p w14:paraId="067AAB24" w14:textId="7CACF55B" w:rsidR="002615A9" w:rsidRPr="00C70B91" w:rsidRDefault="002615A9" w:rsidP="002615A9">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="366E4613">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> The final report would be presented to the Audit Committee on the 25 June, followed by a </w:t>
             </w:r>
-            <w:r w:rsidRPr="366E4613" w:rsidR="776D61A6">
+            <w:r w:rsidR="776D61A6" w:rsidRPr="366E4613">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="366E4613">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>pecial Board meeting later that day, and submission to Welsh Government on the 30 June;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C1340E" w:rsidR="002615A9" w:rsidP="002615A9" w:rsidRDefault="002615A9" w14:paraId="65C4C6D1" w14:textId="33A47CEC">
+          <w:p w14:paraId="65C4C6D1" w14:textId="33A47CEC" w:rsidR="002615A9" w:rsidRPr="00C1340E" w:rsidRDefault="002615A9" w:rsidP="002615A9">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The annual general meeting was set for the 17 September.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="002615A9" w:rsidP="002615A9" w:rsidRDefault="002615A9" w14:paraId="09ECD993" w14:textId="0791A246">
+          <w:p w14:paraId="09ECD993" w14:textId="0791A246" w:rsidR="002615A9" w:rsidRPr="00C70B91" w:rsidRDefault="002615A9" w:rsidP="002615A9">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="002615A9" w:rsidP="00327195" w:rsidRDefault="00327195" w14:paraId="790B1518" w14:textId="35C0F669">
+          <w:p w14:paraId="790B1518" w14:textId="35C0F669" w:rsidR="002615A9" w:rsidRPr="00C70B91" w:rsidRDefault="00327195" w:rsidP="00327195">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="366E4613">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Acknowledged </w:t>
             </w:r>
             <w:r w:rsidRPr="366E4613">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>that all stakeholders involved in reviewing the dra</w:t>
             </w:r>
-            <w:r w:rsidRPr="366E4613" w:rsidR="505766E6">
+            <w:r w:rsidR="505766E6" w:rsidRPr="366E4613">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>f</w:t>
             </w:r>
             <w:r w:rsidRPr="366E4613">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">t annual report were expected to provide their feedback and comments by 9 June. This ensured that the report could be </w:t>
-[...19 lines deleted...]
-              <w:t>, incorporating all necessary revisions and feedback, in time for the Audit Committee meeting on the 25 June.</w:t>
+              <w:t>t annual report were expected to provide their feedback and comments by 9 June. This ensured that the report could be finalised, incorporating all necessary revisions and feedback, in time for the Audit Committee meeting on the 25 June.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="002615A9" w:rsidP="00327195" w:rsidRDefault="00327195" w14:paraId="6C6C85FD" w14:textId="46B9FABA">
+          <w:p w14:paraId="6C6C85FD" w14:textId="46B9FABA" w:rsidR="002615A9" w:rsidRPr="00C70B91" w:rsidRDefault="00327195" w:rsidP="00327195">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Agreed </w:t>
@@ -6596,294 +6313,290 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> the </w:t>
             </w:r>
             <w:r w:rsidR="007A78E3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>oard that all comments on the dra</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="6CD948FE">
+            <w:r w:rsidR="6CD948FE" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ft </w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Annual Report were expected to be completed by the 9 June.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidTr="7994D84B" w14:paraId="2435C285" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="00C70B91" w14:paraId="2435C285" w14:textId="77777777" w:rsidTr="7994D84B">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidP="0088183E" w:rsidRDefault="00327195" w14:paraId="70B742D4" w14:textId="1E3B7003">
+          <w:p w14:paraId="70B742D4" w14:textId="1E3B7003" w:rsidR="00F56535" w:rsidRPr="00C70B91" w:rsidRDefault="00327195" w:rsidP="0088183E">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>50</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00A82244">
+            <w:r w:rsidR="00A82244" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00F56535">
+            <w:r w:rsidR="00F56535" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="0005198F">
+            <w:r w:rsidR="0005198F" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidP="0095014B" w:rsidRDefault="00327195" w14:paraId="418BB255" w14:textId="19D9FF8B">
+          <w:p w14:paraId="418BB255" w14:textId="19D9FF8B" w:rsidR="00F56535" w:rsidRPr="00C70B91" w:rsidRDefault="00327195" w:rsidP="0095014B">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">LOSSES AND SPECIAL PAYMENTS </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidTr="7994D84B" w14:paraId="69AFA8CE" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="00C70B91" w14:paraId="69AFA8CE" w14:textId="77777777" w:rsidTr="7994D84B">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidP="008D125F" w:rsidRDefault="00F56535" w14:paraId="36D5A2B2" w14:textId="77777777">
+          <w:p w14:paraId="36D5A2B2" w14:textId="77777777" w:rsidR="00F56535" w:rsidRPr="00C70B91" w:rsidRDefault="00F56535" w:rsidP="008D125F">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="0005198F" w:rsidP="008D125F" w:rsidRDefault="0005198F" w14:paraId="484D498B" w14:textId="60BB63E4">
+          <w:p w14:paraId="484D498B" w14:textId="60BB63E4" w:rsidR="0005198F" w:rsidRPr="00C70B91" w:rsidRDefault="0005198F" w:rsidP="008D125F">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r w:rsidR="00C1340E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00327195">
+            <w:r w:rsidR="00327195" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">osses and </w:t>
             </w:r>
             <w:r w:rsidR="00C1340E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00327195">
+            <w:r w:rsidR="00327195" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">pecial </w:t>
             </w:r>
             <w:r w:rsidR="00C1340E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00327195">
+            <w:r w:rsidR="00327195" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ayments</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00327195">
+            <w:r w:rsidR="00327195" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> re</w:t>
             </w:r>
             <w:r w:rsidR="008C53D7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>port</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00327195">
+            <w:r w:rsidR="00327195" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">was </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
@@ -6894,74 +6607,74 @@
               </w:rPr>
               <w:t xml:space="preserve">received. </w:t>
             </w:r>
             <w:r w:rsidR="008C53D7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AM</w:t>
             </w:r>
             <w:r w:rsidR="00B84E61">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="008C53D7">
+            <w:r w:rsidR="008C53D7" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">highlighted the following key points; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00327195" w:rsidP="00756D08" w:rsidRDefault="00327195" w14:paraId="6B787F44" w14:textId="2BEB6AE2">
+          <w:p w14:paraId="6B787F44" w14:textId="2BEB6AE2" w:rsidR="00327195" w:rsidRPr="00C70B91" w:rsidRDefault="00327195" w:rsidP="00756D08">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
@@ -6984,219 +6697,219 @@
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">ealth </w:t>
             </w:r>
             <w:r w:rsidR="00C1340E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>oard recorded total losses and special payments of £14.54</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="57A5CE73">
+            <w:r w:rsidR="57A5CE73" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>m, of</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> which £13.95</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="69BC20E9">
+            <w:r w:rsidR="69BC20E9" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">m </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00756D08">
+            <w:r w:rsidR="00756D08" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">s recoverable from the </w:t>
             </w:r>
             <w:r w:rsidR="008C53D7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Welsh</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="008C53D7">
+            <w:r w:rsidR="008C53D7" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008C53D7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">isk </w:t>
             </w:r>
             <w:r w:rsidR="008C53D7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">ool, resulting in a net loss of £580,851. This net loss </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00756D08">
+            <w:r w:rsidR="00756D08" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>was</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> greater than the comparable period in 2023-2024, where the net loss was £547,000</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00756D08">
+            <w:r w:rsidR="00756D08" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00327195" w:rsidP="00756D08" w:rsidRDefault="00327195" w14:paraId="7AE72ACA" w14:textId="02DE053D">
+          <w:p w14:paraId="7AE72ACA" w14:textId="02DE053D" w:rsidR="00327195" w:rsidRPr="00C70B91" w:rsidRDefault="00327195" w:rsidP="00756D08">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Included within the figures </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00756D08">
+            <w:r w:rsidR="00756D08" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">re payments of just under £599,000 relating to cases from pre-March 2019 for locations transferred to the </w:t>
             </w:r>
             <w:r w:rsidR="00C1340E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -7212,586 +6925,520 @@
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">ealth </w:t>
             </w:r>
             <w:r w:rsidR="00C1340E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>oard on 1 April 2019, with a net loss of £43,378 after risk pool recovery. The majority of the gross loss of £14.5</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="1DA1C092">
+            <w:r w:rsidR="1DA1C092" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> in the period </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00756D08">
+            <w:r w:rsidR="00756D08" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>was</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> related to clinical negligence, totaling £13.9</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="0C9A3230">
+            <w:r w:rsidR="0C9A3230" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">m </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>across defense costs, claimant costs, and damages</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00756D08">
+            <w:r w:rsidR="00756D08" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00327195" w:rsidP="00756D08" w:rsidRDefault="00327195" w14:paraId="62A19995" w14:textId="610DF12A">
+          <w:p w14:paraId="62A19995" w14:textId="610DF12A" w:rsidR="00327195" w:rsidRPr="00C70B91" w:rsidRDefault="00327195" w:rsidP="00756D08">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">A </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00C70B91">
+              <w:t>A summari</w:t>
+            </w:r>
+            <w:r w:rsidR="00756D08" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>summari</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00756D08">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>s</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00C70B91">
+              <w:t xml:space="preserve">ed analysis </w:t>
+            </w:r>
+            <w:r w:rsidR="00756D08" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>ed</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>wa</w:t>
+            </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> analysis </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00756D08">
+              <w:t xml:space="preserve">s included in section 2.2 of the report, with detailed appendices attached. The proportion of the gross loss attributable to Cwm Taf Morgannwg </w:t>
+            </w:r>
+            <w:r w:rsidR="2120680E" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>wa</w:t>
+              <w:t xml:space="preserve">University </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">s included in section 2.2 of the report, with detailed appendices attached. The proportion of the gross loss attributable to Cwm Taf Morgannwg </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00C70B91" w:rsidR="2120680E">
+              <w:t xml:space="preserve">Health Board </w:t>
+            </w:r>
+            <w:r w:rsidR="07EB0365" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">University </w:t>
+              <w:t xml:space="preserve">(CTMUHB) </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Board </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00C70B91" w:rsidR="07EB0365">
+              <w:t xml:space="preserve">locations </w:t>
+            </w:r>
+            <w:r w:rsidR="537111BB" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">(CTMUHB) </w:t>
+              <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">locations </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00C70B91" w:rsidR="537111BB">
+              <w:t>s analy</w:t>
+            </w:r>
+            <w:r w:rsidR="00756D08" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>wa</w:t>
+              <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">s </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00C70B91">
+              <w:t>ed in section 2.5, with all £599,000 related to clinical negligence. Section 2.5 also indicates the number of open cases the Health Board ha</w:t>
+            </w:r>
+            <w:r w:rsidR="00756D08" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>analy</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00756D08">
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>s</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00C70B91">
+              <w:t xml:space="preserve"> a provision for, with the number of open </w:t>
+            </w:r>
+            <w:r w:rsidR="1084450C" w:rsidRPr="366E4613">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              </w:rPr>
+              <w:t>CTMUHB</w:t>
+            </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> in section 2.5, with all £599,000 related to clinical negligence. Section 2.5 also indicates the number of open cases the Health Board ha</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00756D08">
+              <w:t xml:space="preserve"> cases slowly diminishing to 24 remaining</w:t>
+            </w:r>
+            <w:r w:rsidR="00756D08" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>d</w:t>
-[...37 lines deleted...]
-              </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C24F1C" w:rsidP="00327195" w:rsidRDefault="00327195" w14:paraId="18CA55AD" w14:textId="017029C3">
+          <w:p w14:paraId="18CA55AD" w14:textId="017029C3" w:rsidR="00C24F1C" w:rsidRPr="00C70B91" w:rsidRDefault="00327195" w:rsidP="00327195">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Section 4.5 outlines the net loss of £580,851 during the period across both </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00756D08">
+            <w:r w:rsidR="00756D08" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>SBUHB</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
-            <w:r w:rsidRPr="366E4613" w:rsidR="5A548529">
+            <w:r w:rsidR="5A548529" w:rsidRPr="366E4613">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>CTMUHB</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> locations, </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00C70B91">
+              <w:t xml:space="preserve"> locations, categori</w:t>
+            </w:r>
+            <w:r w:rsidR="00756D08" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>categori</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00756D08">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>s</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00C70B91">
+              <w:t xml:space="preserve">ed by type of loss. For example, the net loss of £406,000 </w:t>
+            </w:r>
+            <w:r w:rsidR="00756D08" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>ed</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>wa</w:t>
+            </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> by type of loss. For example, the net loss of £406,000 </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00756D08">
+              <w:t xml:space="preserve">s in respect of clinical negligence, comprising £363,000 for </w:t>
+            </w:r>
+            <w:r w:rsidR="00756D08" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>wa</w:t>
+              <w:t>SBUHB</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">s in respect of clinical negligence, comprising £363,000 for </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00756D08">
+              <w:t xml:space="preserve"> locations and just over £43,000 for </w:t>
+            </w:r>
+            <w:r w:rsidR="23F4494B" w:rsidRPr="366E4613">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...1 lines deleted...]
-              <w:t>SBUHB</w:t>
+              </w:rPr>
+              <w:t>CTMUHB</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> locations and just over £43,000 for </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="366E4613" w:rsidR="23F4494B">
+              <w:t xml:space="preserve"> locations. The report was completed and the </w:t>
+            </w:r>
+            <w:r w:rsidR="002A594A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-              <w:t>CTMUHB</w:t>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> locations. The report was completed and the </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002A594A">
+              <w:t xml:space="preserve">ommittee needs to receive and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>C</w:t>
-[...18 lines deleted...]
-              </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>discuss the losses and special payments during the period, which will be reported to the board.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00156161" w:rsidP="00156161" w:rsidRDefault="00156161" w14:paraId="6D7FAC87" w14:textId="77777777">
+          <w:p w14:paraId="6D7FAC87" w14:textId="77777777" w:rsidR="00156161" w:rsidRPr="00C70B91" w:rsidRDefault="00156161" w:rsidP="00156161">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>NZ invited questions:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00156161" w:rsidP="00156161" w:rsidRDefault="00156161" w14:paraId="469E4DBE" w14:textId="2CE5A7F7">
+          <w:p w14:paraId="469E4DBE" w14:textId="2CE5A7F7" w:rsidR="00156161" w:rsidRPr="00C70B91" w:rsidRDefault="00156161" w:rsidP="00156161">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ expressed </w:t>
             </w:r>
             <w:r w:rsidR="002E469D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
@@ -7811,51 +7458,51 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">ex-gratia payments </w:t>
             </w:r>
             <w:r w:rsidR="002E469D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>had to be made and requested assurance action was being taken to provide more timely responses</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00156161" w:rsidP="00156161" w:rsidRDefault="00156161" w14:paraId="06AA614F" w14:textId="442B4E71">
+          <w:p w14:paraId="06AA614F" w14:textId="442B4E71" w:rsidR="00156161" w:rsidRPr="00C70B91" w:rsidRDefault="00156161" w:rsidP="00156161">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">DG expressed his agreement with the proposal and reflected on the detailed information provided in the associated tabs, which was part of normal business. DG questioned whether the </w:t>
             </w:r>
             <w:r w:rsidR="002A594A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
@@ -7895,237 +7542,237 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> level of detail</w:t>
             </w:r>
             <w:r w:rsidR="002E469D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> presented</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>, acknowledging that it was informative but also conscious of balancing detail versus oversight.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00156161" w:rsidP="00156161" w:rsidRDefault="00156161" w14:paraId="61323B6D" w14:textId="4C6D1D3E">
+          <w:p w14:paraId="61323B6D" w14:textId="4C6D1D3E" w:rsidR="00156161" w:rsidRPr="00C70B91" w:rsidRDefault="00156161" w:rsidP="00156161">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ acknowledged the large volume of papers the </w:t>
             </w:r>
             <w:r w:rsidR="002A594A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>ommittee was currently handling and suggested giving some thought to how the information was presented to balance detail and oversight effectively.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00156161" w:rsidP="00156161" w:rsidRDefault="00156161" w14:paraId="48CC3D0A" w14:textId="75468884">
+          <w:p w14:paraId="48CC3D0A" w14:textId="75468884" w:rsidR="00156161" w:rsidRPr="00C70B91" w:rsidRDefault="00156161" w:rsidP="00156161">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>AG acknowledged the tremendous amount of detail provided and highlighted that, although it added to the reading prior to the meeting, he found it helpful to understand the different categories and payments being made. AG suggested having an offline discussion to determine the right level of detail, considering the preparation of papers and whether there is a better way to manage it.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00156161" w:rsidP="00156161" w:rsidRDefault="00156161" w14:paraId="2DF034CD" w14:textId="73267842">
+          <w:p w14:paraId="2DF034CD" w14:textId="73267842" w:rsidR="00156161" w:rsidRPr="00C70B91" w:rsidRDefault="00156161" w:rsidP="00156161">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00156161" w:rsidP="00156161" w:rsidRDefault="00156161" w14:paraId="25E06960" w14:textId="13DFA222">
+          <w:p w14:paraId="25E06960" w14:textId="13DFA222" w:rsidR="00156161" w:rsidRPr="00C70B91" w:rsidRDefault="00156161" w:rsidP="00156161">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>ACTION: I</w:t>
             </w:r>
             <w:r w:rsidR="00C1340E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>ndependent Member’s (IM)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00156161" w:rsidP="00156161" w:rsidRDefault="00156161" w14:paraId="287B271D" w14:textId="085087DD">
+          <w:p w14:paraId="287B271D" w14:textId="085087DD" w:rsidR="00156161" w:rsidRPr="00C70B91" w:rsidRDefault="00156161" w:rsidP="00156161">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00156161" w:rsidP="00156161" w:rsidRDefault="00156161" w14:paraId="1478D98B" w14:textId="58E61991">
+          <w:p w14:paraId="1478D98B" w14:textId="58E61991" w:rsidR="00156161" w:rsidRPr="00C70B91" w:rsidRDefault="00156161" w:rsidP="00156161">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Action</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> – the IM’s will have an offline discussion to determine the right level of detail and manage the information effectively. They will discuss this in their IM Pre meet, and if time does not permit, they will arrange a separate meeting to ensure they provide valuable feedback. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00156161" w:rsidP="00156161" w:rsidRDefault="00156161" w14:paraId="3CCF51AB" w14:textId="27A42FB2">
+          <w:p w14:paraId="3CCF51AB" w14:textId="27A42FB2" w:rsidR="00156161" w:rsidRPr="00C70B91" w:rsidRDefault="00156161" w:rsidP="00156161">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -8172,71 +7819,59 @@
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">e Board that </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">the Committee </w:t>
             </w:r>
             <w:r w:rsidR="002A594A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">had </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>scrutinised</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> the Losses and Special Payments and </w:t>
+              <w:t xml:space="preserve">scrutinised the Losses and Special Payments and </w:t>
             </w:r>
             <w:r w:rsidR="002A594A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">had requested assurance </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">to address </w:t>
             </w:r>
             <w:r w:rsidR="002A594A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
@@ -8277,1518 +7912,1494 @@
               <w:t xml:space="preserve"> payments </w:t>
             </w:r>
             <w:r w:rsidR="002A594A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>to be made for</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> delayed responses.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidTr="7994D84B" w14:paraId="1D357E2F" w14:textId="77777777">
+      <w:tr w:rsidR="00F56535" w:rsidRPr="00C70B91" w14:paraId="1D357E2F" w14:textId="77777777" w:rsidTr="7994D84B">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidP="00E8181C" w:rsidRDefault="00156161" w14:paraId="5C7F3860" w14:textId="29231984">
+          <w:p w14:paraId="5C7F3860" w14:textId="29231984" w:rsidR="00F56535" w:rsidRPr="00C70B91" w:rsidRDefault="00156161" w:rsidP="00E8181C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>51</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="0000592D">
+            <w:r w:rsidR="0000592D" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F56535" w:rsidP="0095014B" w:rsidRDefault="005E5DBA" w14:paraId="17A292EB" w14:textId="13CCD6C4">
+          <w:p w14:paraId="17A292EB" w14:textId="13CCD6C4" w:rsidR="00F56535" w:rsidRPr="00C70B91" w:rsidRDefault="005E5DBA" w:rsidP="0095014B">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">NWSSP </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00DA44AC">
+            <w:r w:rsidR="00DA44AC" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">(NHS Wales Shared Services Partnership) </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>PROCUREMENT SINGLE TENDER ACTIONS AND QUOTATIONS</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00C24F1C">
+            <w:r w:rsidR="00C24F1C" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C70B91" w:rsidR="00C24F1C" w:rsidTr="7994D84B" w14:paraId="4CCB99CA" w14:textId="77777777">
+      <w:tr w:rsidR="00C24F1C" w:rsidRPr="00C70B91" w14:paraId="4CCB99CA" w14:textId="77777777" w:rsidTr="7994D84B">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C24F1C" w:rsidP="00C24F1C" w:rsidRDefault="00C24F1C" w14:paraId="1AA29544" w14:textId="77777777">
+          <w:p w14:paraId="1AA29544" w14:textId="77777777" w:rsidR="00C24F1C" w:rsidRPr="00C70B91" w:rsidRDefault="00C24F1C" w:rsidP="00C24F1C">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="005E5DBA" w:rsidP="005E5DBA" w:rsidRDefault="00C24F1C" w14:paraId="40642C1F" w14:textId="38B78537">
+          <w:p w14:paraId="40642C1F" w14:textId="38B78537" w:rsidR="005E5DBA" w:rsidRPr="00C70B91" w:rsidRDefault="00C24F1C" w:rsidP="005E5DBA">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00156161">
+            <w:r w:rsidR="00156161" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">NWSSP Procurement </w:t>
             </w:r>
             <w:r w:rsidR="00C1340E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00156161">
+            <w:r w:rsidR="00156161" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ingle </w:t>
             </w:r>
             <w:r w:rsidR="00C1340E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00156161">
+            <w:r w:rsidR="00156161" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ender </w:t>
             </w:r>
             <w:r w:rsidR="00C1340E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00156161">
+            <w:r w:rsidR="00156161" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ctions and </w:t>
             </w:r>
             <w:r w:rsidR="00C1340E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Q</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00156161">
+            <w:r w:rsidR="00156161" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>uotations report</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> was </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">received. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00156161">
+            <w:r w:rsidR="00156161" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>KW</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> highlighted the following key points; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="005E5DBA" w:rsidP="005E5DBA" w:rsidRDefault="005E5DBA" w14:paraId="5DFD7D32" w14:textId="2147B698">
+          <w:p w14:paraId="5DFD7D32" w14:textId="2147B698" w:rsidR="005E5DBA" w:rsidRPr="00C70B91" w:rsidRDefault="005E5DBA" w:rsidP="005E5DBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>There were 22 single quotation waivers totaling just over £272K;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="005E5DBA" w:rsidP="7C2A9DF1" w:rsidRDefault="005E5DBA" w14:paraId="60B8E27F" w14:textId="74249877">
+          <w:p w14:paraId="60B8E27F" w14:textId="74249877" w:rsidR="005E5DBA" w:rsidRPr="00C70B91" w:rsidRDefault="005E5DBA" w:rsidP="7C2A9DF1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>There were 30 single tender actions totaling just over £2.7</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="0E92A39B">
-[...2 lines deleted...]
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:r w:rsidR="0E92A39B" w:rsidRPr="00C70B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="005E5DBA" w:rsidP="005E5DBA" w:rsidRDefault="005E5DBA" w14:paraId="2FD5FB3A" w14:textId="6F2CACBB">
+          <w:p w14:paraId="2FD5FB3A" w14:textId="6F2CACBB" w:rsidR="005E5DBA" w:rsidRPr="00C70B91" w:rsidRDefault="005E5DBA" w:rsidP="005E5DBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>There were seven contract extensions or change control notices;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="005E5DBA" w:rsidP="005E5DBA" w:rsidRDefault="005E5DBA" w14:paraId="3F13B8C9" w14:textId="2350B0D3">
+          <w:p w14:paraId="3F13B8C9" w14:textId="2350B0D3" w:rsidR="005E5DBA" w:rsidRPr="00C70B91" w:rsidRDefault="005E5DBA" w:rsidP="005E5DBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>An uptick in waivers was seen at the end of the financial year, linked to equipment purchases and maintenance agreements;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="005E5DBA" w:rsidP="005E5DBA" w:rsidRDefault="005E5DBA" w14:paraId="72A4D341" w14:textId="7107EB06">
+          <w:p w14:paraId="72A4D341" w14:textId="7107EB06" w:rsidR="005E5DBA" w:rsidRPr="00C70B91" w:rsidRDefault="005E5DBA" w:rsidP="005E5DBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>Retrospective action requests: one below £5K, four between £5K and £25K, and one above £25K;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="005E5DBA" w:rsidP="005E5DBA" w:rsidRDefault="005E5DBA" w14:paraId="38495575" w14:textId="6D0B0673">
+          <w:p w14:paraId="38495575" w14:textId="6D0B0673" w:rsidR="005E5DBA" w:rsidRPr="00C70B91" w:rsidRDefault="005E5DBA" w:rsidP="005E5DBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>The lowest number of file loads reported since tracking began, indicating positive trends;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="005E5DBA" w:rsidP="005E5DBA" w:rsidRDefault="005E5DBA" w14:paraId="70603242" w14:textId="3E93C86E">
+          <w:p w14:paraId="70603242" w14:textId="3E93C86E" w:rsidR="005E5DBA" w:rsidRPr="00C70B91" w:rsidRDefault="005E5DBA" w:rsidP="005E5DBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>Two consultancy waivers were reported separately;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C24F1C" w:rsidP="005E5DBA" w:rsidRDefault="005E5DBA" w14:paraId="000EF1F9" w14:textId="04608EB8">
+          <w:p w14:paraId="000EF1F9" w14:textId="04608EB8" w:rsidR="00C24F1C" w:rsidRPr="00C70B91" w:rsidRDefault="005E5DBA" w:rsidP="005E5DBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>The figures were consistent with expectations, except for the financial year-end uptick.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="005E5DBA" w:rsidP="005E5DBA" w:rsidRDefault="005E5DBA" w14:paraId="074FCEB0" w14:textId="77777777">
+          <w:p w14:paraId="074FCEB0" w14:textId="77777777" w:rsidR="005E5DBA" w:rsidRPr="00C70B91" w:rsidRDefault="005E5DBA" w:rsidP="005E5DBA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="005E5DBA" w:rsidP="005E5DBA" w:rsidRDefault="005E5DBA" w14:paraId="7E59A5A8" w14:textId="77777777">
+          <w:p w14:paraId="7E59A5A8" w14:textId="77777777" w:rsidR="005E5DBA" w:rsidRPr="00C70B91" w:rsidRDefault="005E5DBA" w:rsidP="005E5DBA">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="005E5DBA" w:rsidP="005E5DBA" w:rsidRDefault="005E5DBA" w14:paraId="222BC63B" w14:textId="77777777">
+          <w:p w14:paraId="222BC63B" w14:textId="77777777" w:rsidR="005E5DBA" w:rsidRPr="00C70B91" w:rsidRDefault="005E5DBA" w:rsidP="005E5DBA">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="005E5DBA" w:rsidP="005E5DBA" w:rsidRDefault="005E5DBA" w14:paraId="7A8CED9F" w14:textId="77777777">
+          <w:p w14:paraId="7A8CED9F" w14:textId="77777777" w:rsidR="005E5DBA" w:rsidRPr="00C70B91" w:rsidRDefault="005E5DBA" w:rsidP="005E5DBA">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>DG mentioned that the procurement landscape and legislation had changed. KW would present to the management board next month, likely in June, to discuss those changes. DG suggested that it might be beneficial to allocate half an hour in the board development session to update colleagues on the regulatory shifts and the changes in paperwork and approval processes that KW and the team were implementing.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="005E5DBA" w:rsidP="005E5DBA" w:rsidRDefault="005E5DBA" w14:paraId="036A0997" w14:textId="77777777">
+          <w:p w14:paraId="036A0997" w14:textId="77777777" w:rsidR="005E5DBA" w:rsidRPr="00C70B91" w:rsidRDefault="005E5DBA" w:rsidP="005E5DBA">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="005E5DBA" w:rsidP="005E5DBA" w:rsidRDefault="005E5DBA" w14:paraId="3D229F11" w14:textId="3B9C28C8">
+          <w:p w14:paraId="3D229F11" w14:textId="3B9C28C8" w:rsidR="005E5DBA" w:rsidRPr="00C70B91" w:rsidRDefault="005E5DBA" w:rsidP="005E5DBA">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>NZ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="008A69DE">
-[...2 lines deleted...]
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:r w:rsidR="008A69DE" w:rsidRPr="00C70B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">suggested that an action regarding procurement and understanding procurement processes should be taken forward. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="008A69DE">
-[...2 lines deleted...]
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:r w:rsidR="008A69DE" w:rsidRPr="00C70B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>NZ</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C1340E">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>highlighted</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> that </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="008A69DE">
-[...2 lines deleted...]
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:r w:rsidR="008A69DE" w:rsidRPr="00C70B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>KW</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> would address critical compliance commentaries, which appear</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="008A69DE">
-[...2 lines deleted...]
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:r w:rsidR="008A69DE" w:rsidRPr="00C70B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> to be fewer, indicating that the engagement and training efforts </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="008A69DE">
-[...2 lines deleted...]
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:r w:rsidR="008A69DE" w:rsidRPr="00C70B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">re starting to pay off. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="008A69DE" w:rsidP="005E5DBA" w:rsidRDefault="008A69DE" w14:paraId="66982FF0" w14:textId="77777777">
+          <w:p w14:paraId="66982FF0" w14:textId="77777777" w:rsidR="008A69DE" w:rsidRPr="00C70B91" w:rsidRDefault="008A69DE" w:rsidP="005E5DBA">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="008A69DE" w:rsidP="005E5DBA" w:rsidRDefault="008A69DE" w14:paraId="10FA5D62" w14:textId="77777777">
+          <w:p w14:paraId="10FA5D62" w14:textId="77777777" w:rsidR="008A69DE" w:rsidRPr="00C70B91" w:rsidRDefault="008A69DE" w:rsidP="005E5DBA">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">AG suggested that a bit of analysis on the reasons behind procurement actions would be beneficial as a learning exercise. AG agreed with the positive observations but highlighted that new staff might not fully understand procurement processes. AG mentioned </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>that some comments in the report seemed odd and highlighted the importance of continuous education and training in procurement.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="008A69DE" w:rsidP="005E5DBA" w:rsidRDefault="008A69DE" w14:paraId="12206651" w14:textId="77777777">
+          <w:p w14:paraId="12206651" w14:textId="77777777" w:rsidR="008A69DE" w:rsidRPr="00C70B91" w:rsidRDefault="008A69DE" w:rsidP="005E5DBA">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="008A69DE" w:rsidP="005E5DBA" w:rsidRDefault="008A69DE" w14:paraId="6A296417" w14:textId="77777777">
+          <w:p w14:paraId="6A296417" w14:textId="77777777" w:rsidR="008A69DE" w:rsidRPr="00C70B91" w:rsidRDefault="008A69DE" w:rsidP="005E5DBA">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> that the recommendation had been taken on board.</w:t>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:rPr>
+              <w:t>KW acknowledged AG’s point and mentioned that a trend analysis was conducted once a year, which would be included in the next report. KW said the analysis would compare the SBUHB’s performance with others, providing a broader perspective on trends. KW highlighted that this was the third year of conducting such analysis and emphasised that the recommendation had been taken on board.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="008A69DE" w:rsidP="005E5DBA" w:rsidRDefault="008A69DE" w14:paraId="647E0316" w14:textId="77777777">
+          <w:p w14:paraId="647E0316" w14:textId="77777777" w:rsidR="008A69DE" w:rsidRPr="00C70B91" w:rsidRDefault="008A69DE" w:rsidP="005E5DBA">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="008A69DE" w:rsidP="005E5DBA" w:rsidRDefault="008A69DE" w14:paraId="75DDA52D" w14:textId="77777777">
+          <w:p w14:paraId="75DDA52D" w14:textId="77777777" w:rsidR="008A69DE" w:rsidRPr="00C70B91" w:rsidRDefault="008A69DE" w:rsidP="005E5DBA">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">The Committee: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="008A69DE" w:rsidP="005E5DBA" w:rsidRDefault="008A69DE" w14:paraId="24BBEF9D" w14:textId="77777777">
+          <w:p w14:paraId="24BBEF9D" w14:textId="77777777" w:rsidR="008A69DE" w:rsidRPr="00C70B91" w:rsidRDefault="008A69DE" w:rsidP="005E5DBA">
             <w:pPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="008A69DE" w:rsidP="008A69DE" w:rsidRDefault="008A69DE" w14:paraId="6A450ACC" w14:textId="38757B2A">
+          <w:p w14:paraId="6A450ACC" w14:textId="38757B2A" w:rsidR="008A69DE" w:rsidRPr="00C70B91" w:rsidRDefault="008A69DE" w:rsidP="008A69DE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:pBdr>
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Agreed </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">to </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>assure</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> the </w:t>
             </w:r>
             <w:r w:rsidR="007A78E3">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">oard that procurement instructions, single tender actions, and quotations </w:t>
             </w:r>
             <w:r w:rsidR="007A78E3">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>had been</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> reviewed. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C70B91" w:rsidR="00C24F1C" w:rsidTr="7994D84B" w14:paraId="3EAC25F4" w14:textId="77777777">
+      <w:tr w:rsidR="00C24F1C" w:rsidRPr="00C70B91" w14:paraId="3EAC25F4" w14:textId="77777777" w:rsidTr="7994D84B">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C24F1C" w:rsidP="00C24F1C" w:rsidRDefault="008A69DE" w14:paraId="6BE8B95E" w14:textId="0F023ACE">
+          <w:p w14:paraId="6BE8B95E" w14:textId="0F023ACE" w:rsidR="00C24F1C" w:rsidRPr="00C70B91" w:rsidRDefault="008A69DE" w:rsidP="00C24F1C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>52</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00C24F1C">
+            <w:r w:rsidR="00C24F1C" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C24F1C" w:rsidP="00C24F1C" w:rsidRDefault="008A69DE" w14:paraId="5A1C4B93" w14:textId="5B547F6D">
+          <w:p w14:paraId="5A1C4B93" w14:textId="5B547F6D" w:rsidR="00C24F1C" w:rsidRPr="00C70B91" w:rsidRDefault="008A69DE" w:rsidP="00C24F1C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ANALYTICAL REVIEW </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C70B91" w:rsidR="00C24F1C" w:rsidTr="7994D84B" w14:paraId="559C4A4F" w14:textId="77777777">
+      <w:tr w:rsidR="00C24F1C" w:rsidRPr="00C70B91" w14:paraId="559C4A4F" w14:textId="77777777" w:rsidTr="7994D84B">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00C24F1C" w:rsidP="000730EB" w:rsidRDefault="00C24F1C" w14:paraId="6D38C8BF" w14:textId="1B81581A">
+          <w:p w14:paraId="6D38C8BF" w14:textId="1B81581A" w:rsidR="00C24F1C" w:rsidRPr="00C70B91" w:rsidRDefault="00C24F1C" w:rsidP="000730EB">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F27EF8" w:rsidP="008A69DE" w:rsidRDefault="00164514" w14:paraId="7B6141E5" w14:textId="0CE427E1">
+          <w:p w14:paraId="7B6141E5" w14:textId="0CE427E1" w:rsidR="00F27EF8" w:rsidRPr="00C70B91" w:rsidRDefault="00164514" w:rsidP="008A69DE">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00CA6752">
+            <w:r w:rsidR="00CA6752" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Analytical Review</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> was </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">received. </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">OL highlighted the following key points; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00CA6752" w:rsidP="7C2A9DF1" w:rsidRDefault="00CA6752" w14:paraId="5F431DB6" w14:textId="311B93D7">
+          <w:p w14:paraId="5F431DB6" w14:textId="311B93D7" w:rsidR="00CA6752" w:rsidRPr="00C70B91" w:rsidRDefault="00CA6752" w:rsidP="7C2A9DF1">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The SBUHB started with an opening deficit plan of £50.1</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="72975B0A">
+            <w:r w:rsidR="72975B0A" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, received an additional £6.4</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="393CD0A0">
+            <w:r w:rsidR="393CD0A0" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> recurrent funding from Welsh Government in December 2024, resulting in a required deficit position of £43.7</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="44CC0CFB">
+            <w:r w:rsidR="44CC0CFB" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00CA6752" w:rsidP="7C2A9DF1" w:rsidRDefault="00CA6752" w14:paraId="2CD7BF5C" w14:textId="4EB7B7D1">
+          <w:p w14:paraId="2CD7BF5C" w14:textId="4EB7B7D1" w:rsidR="00CA6752" w:rsidRPr="00C70B91" w:rsidRDefault="00CA6752" w:rsidP="7C2A9DF1">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The SBUHB had three statutory and one non-statutory financial target. The first target was the revenue resource limit performance, which requires expenditure not to exceed allocated funding over a three-year period. The SBUHB achieved a small surplus in 2022-2023 but had deficits of £16.8</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="56FB96F5">
+            <w:r w:rsidR="56FB96F5" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> in 2023-2024 and £42.455</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="459A8562">
+            <w:r w:rsidR="459A8562" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> in 2024-2025, resulting in a cumulative deficit of £57.4</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="1DF1E162">
+            <w:r w:rsidR="1DF1E162" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> over the three-year period;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00CA6752" w:rsidP="00CA6752" w:rsidRDefault="00CA6752" w14:paraId="6BD50A01" w14:textId="1628F79D">
+          <w:p w14:paraId="6BD50A01" w14:textId="1628F79D" w:rsidR="00CA6752" w:rsidRPr="00C70B91" w:rsidRDefault="00CA6752" w:rsidP="00CA6752">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The review covered primary healthcare services expenditure, healthcare from other providers, hospital and community health services, and miscellaneous income;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00CA6752" w:rsidP="00CA6752" w:rsidRDefault="00CA6752" w14:paraId="66EDC38B" w14:textId="2D2C2712">
+          <w:p w14:paraId="66EDC38B" w14:textId="2D2C2712" w:rsidR="00CA6752" w:rsidRPr="00C70B91" w:rsidRDefault="00CA6752" w:rsidP="00CA6752">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The review included an analysis of staffing in terms of whole-time equivalents across three financial years;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00CA6752" w:rsidP="00CA6752" w:rsidRDefault="00CA6752" w14:paraId="4A739D03" w14:textId="375F3689">
+          <w:p w14:paraId="4A739D03" w14:textId="375F3689" w:rsidR="00CA6752" w:rsidRPr="00C70B91" w:rsidRDefault="00CA6752" w:rsidP="00CA6752">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The review covered receivables, payables, provisions, and taxpayers' equity;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00CA6752" w:rsidP="00CA6752" w:rsidRDefault="00CA6752" w14:paraId="188B3395" w14:textId="339D0187">
+          <w:p w14:paraId="188B3395" w14:textId="339D0187" w:rsidR="00CA6752" w:rsidRPr="00C70B91" w:rsidRDefault="00CA6752" w:rsidP="00CA6752">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>The SBUHB had a deficit of £42.4</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="2109ED6C">
+            <w:r w:rsidR="2109ED6C" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> for 2024-2025, which was slightly below the control target set by </w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="5B454210">
+            <w:r w:rsidR="5B454210" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>the Welsh</w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Government of £43.7</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="029599BE">
+            <w:r w:rsidR="029599BE" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>. However, the SBUHB did not meet its financial duty to break even against its revenue resource limit over the three-year period from 2020 to 2025;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00CA6752" w:rsidP="00CA6752" w:rsidRDefault="00CA6752" w14:paraId="2F468DDB" w14:textId="68422260">
+          <w:p w14:paraId="2F468DDB" w14:textId="68422260" w:rsidR="00CA6752" w:rsidRPr="00C70B91" w:rsidRDefault="00CA6752" w:rsidP="00CA6752">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The SBUHB achieved its capital resource performance target over the three-year period, ending with a small surplus of £154,000;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00CA6752" w:rsidP="00CA6752" w:rsidRDefault="00CA6752" w14:paraId="40BCE346" w14:textId="0AEDFDA6">
+          <w:p w14:paraId="40BCE346" w14:textId="0AEDFDA6" w:rsidR="00CA6752" w:rsidRPr="00C70B91" w:rsidRDefault="00CA6752" w:rsidP="00CA6752">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00D709F5">
+            <w:r w:rsidR="00D709F5" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SBUHB</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> was unable to meet its statutory duty to have an approved three-year integrated financial plan. Despite submitting annual plans in March and May 2024, neither included a break-even position. The </w:t>
             </w:r>
             <w:r w:rsidR="00C1340E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>h</w:t>
@@ -9834,3569 +9445,3354 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">inancial </w:t>
             </w:r>
             <w:r w:rsidR="00C1340E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>lan</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00D709F5">
+            <w:r w:rsidR="00D709F5" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00CA6752" w:rsidP="00CA6752" w:rsidRDefault="00CA6752" w14:paraId="2967D0AB" w14:textId="204D506E">
+          <w:p w14:paraId="2967D0AB" w14:textId="204D506E" w:rsidR="00CA6752" w:rsidRPr="00C70B91" w:rsidRDefault="00CA6752" w:rsidP="00CA6752">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00D709F5">
+            <w:r w:rsidR="00D709F5" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SUHB</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> achieved the non-statutory target of paying 95% of non-NHS invoices within 30 days, with a performance of 95.04% for 2024-2025</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00D709F5">
+            <w:r w:rsidR="00D709F5" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00D709F5" w:rsidP="00D709F5" w:rsidRDefault="00CA6752" w14:paraId="3F4EA4CE" w14:textId="3D1F41AB">
+          <w:p w14:paraId="3F4EA4CE" w14:textId="3D1F41AB" w:rsidR="00D709F5" w:rsidRPr="00C70B91" w:rsidRDefault="00CA6752" w:rsidP="00D709F5">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The review covered the statement of comprehensive net expenditure, breaking down expenditure into primary healthcare services, healthcare from other providers, hospital and community health services, and miscellaneous income</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00D709F5">
+            <w:r w:rsidR="00D709F5" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00D709F5" w:rsidP="00D709F5" w:rsidRDefault="00D709F5" w14:paraId="47153EE3" w14:textId="10434906">
+          <w:p w14:paraId="47153EE3" w14:textId="10434906" w:rsidR="00D709F5" w:rsidRPr="00C70B91" w:rsidRDefault="00D709F5" w:rsidP="00D709F5">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>General Medical Services (</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="00C1340E">
+            <w:r w:rsidR="00C1340E" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>GMs) increased</w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> by £6.5</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="33FF3CAF">
+            <w:r w:rsidR="33FF3CAF" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> due to an uplift in contractual rates and a one-off practice </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve"> due to an uplift in contractual rates and a one-off practice stabilisation payment of £2.8</w:t>
+            </w:r>
+            <w:r w:rsidR="1A80AEA3" w:rsidRPr="7C2A9DF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>stabilisation</w:t>
-[...26 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> during the year;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00D709F5" w:rsidP="00D709F5" w:rsidRDefault="00D709F5" w14:paraId="4D3C3DAB" w14:textId="64DE7F4D">
+          <w:p w14:paraId="4D3C3DAB" w14:textId="64DE7F4D" w:rsidR="00D709F5" w:rsidRPr="00C70B91" w:rsidRDefault="00D709F5" w:rsidP="00D709F5">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ophthalmic Services increased by £2.3</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="4A40DF61">
+            <w:r w:rsidR="4A40DF61" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> due to the expansion of core eye services in primary care and an increase in contractual rates of £0.5</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="42F3FC2E">
+            <w:r w:rsidR="42F3FC2E" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00D709F5" w:rsidP="00D709F5" w:rsidRDefault="00D709F5" w14:paraId="5178E661" w14:textId="489A4F2B">
+          <w:p w14:paraId="5178E661" w14:textId="489A4F2B" w:rsidR="00D709F5" w:rsidRPr="00C70B91" w:rsidRDefault="00D709F5" w:rsidP="00D709F5">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Movement of Goods from J</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="00C1340E">
+            <w:r w:rsidR="00C1340E" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">oint </w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="00C1340E">
+            <w:r w:rsidR="00C1340E" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ommissioning </w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="00C1340E">
+            <w:r w:rsidR="00C1340E" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ommittee (JCC)</w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> increased by £12.6</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="0402BE6F">
+            <w:r w:rsidR="0402BE6F" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, attributed to inflationary uplifts, pay award costs, and agreed changes linked to the JCC annual plan;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00D709F5" w:rsidP="00D709F5" w:rsidRDefault="00D709F5" w14:paraId="3381CA6D" w14:textId="222E6947">
+          <w:p w14:paraId="3381CA6D" w14:textId="222E6947" w:rsidR="00D709F5" w:rsidRPr="00C70B91" w:rsidRDefault="00D709F5" w:rsidP="00D709F5">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Expenditure with Local Authorities and Voluntary Sector increased due to Regional Partnership Board schemes ongoing during the year;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00D709F5" w:rsidP="00D709F5" w:rsidRDefault="00D709F5" w14:paraId="153F85AD" w14:textId="70EA7061">
+          <w:p w14:paraId="153F85AD" w14:textId="70EA7061" w:rsidR="00D709F5" w:rsidRPr="00C70B91" w:rsidRDefault="00D709F5" w:rsidP="00D709F5">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Staff Costs increased by about £90</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="024EAB61">
+            <w:r w:rsidR="024EAB61" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, with £51.3</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="4B28B464">
+            <w:r w:rsidR="4B28B464" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> for all staff including pay awards for medical and agenda for change staff, and increased employees' pension costs of £25</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="6FA4C6A8">
+            <w:r w:rsidR="6FA4C6A8" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> due to an increase in the rate payable;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00D709F5" w:rsidP="00D709F5" w:rsidRDefault="00D709F5" w14:paraId="40F7FBAA" w14:textId="66399DCA">
+          <w:p w14:paraId="40F7FBAA" w14:textId="66399DCA" w:rsidR="00D709F5" w:rsidRPr="00C70B91" w:rsidRDefault="00D709F5" w:rsidP="00D709F5">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Clinical Services and Supplies increased due to drug cost inflation and clinical supplies growth, particularly in areas such as blood products and </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00C1340E">
+            <w:r w:rsidR="00C1340E" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Haematology</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00D709F5" w:rsidP="00D709F5" w:rsidRDefault="00D709F5" w14:paraId="047E7CFB" w14:textId="4211B904">
+          <w:p w14:paraId="047E7CFB" w14:textId="4211B904" w:rsidR="00D709F5" w:rsidRPr="00C70B91" w:rsidRDefault="00D709F5" w:rsidP="00D709F5">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>General Services continued trend for increased high cost of provisions and catering;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00D709F5" w:rsidP="00D709F5" w:rsidRDefault="00D709F5" w14:paraId="038D62F5" w14:textId="3DDEF936">
+          <w:p w14:paraId="038D62F5" w14:textId="3DDEF936" w:rsidR="00D709F5" w:rsidRPr="00C70B91" w:rsidRDefault="00D709F5" w:rsidP="00D709F5">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Establishment Costs increased due to legal fees and small changes across various lines;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00D709F5" w:rsidP="00D709F5" w:rsidRDefault="00D709F5" w14:paraId="533EDF2A" w14:textId="50C0840A">
+          <w:p w14:paraId="533EDF2A" w14:textId="50C0840A" w:rsidR="00D709F5" w:rsidRPr="00C70B91" w:rsidRDefault="00D709F5" w:rsidP="00D709F5">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Research and Development Expenditure decreased by about £3</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="003E807F">
+            <w:r w:rsidR="003E807F" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, offset by decreased income;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00D709F5" w:rsidP="00D709F5" w:rsidRDefault="00D709F5" w14:paraId="2675DB87" w14:textId="77777777">
+          <w:p w14:paraId="2675DB87" w14:textId="77777777" w:rsidR="00D709F5" w:rsidRPr="00C70B91" w:rsidRDefault="00D709F5" w:rsidP="00D709F5">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>JCC Services: Significant increases in income due to inflation and national pay awards. 1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00D709F5" w:rsidP="00D709F5" w:rsidRDefault="00D709F5" w14:paraId="12739845" w14:textId="128FE534">
+          <w:p w14:paraId="12739845" w14:textId="128FE534" w:rsidR="00D709F5" w:rsidRPr="00C70B91" w:rsidRDefault="00D709F5" w:rsidP="00D709F5">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Welsh Special Health Authorities increased income due to funding for junior doctors, E</w:t>
             </w:r>
             <w:r w:rsidR="00C1340E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">arly </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00C1340E">
+            <w:r w:rsidR="00C1340E" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00C1340E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">regnancy </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00C1340E">
+            <w:r w:rsidR="00C1340E" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>U</w:t>
             </w:r>
             <w:r w:rsidR="00C1340E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>nit (EPU)</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> staff, and theft income;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00D709F5" w:rsidP="00D709F5" w:rsidRDefault="00D709F5" w14:paraId="77A55AD1" w14:textId="2C55AA2F">
+          <w:p w14:paraId="77A55AD1" w14:textId="2C55AA2F" w:rsidR="00D709F5" w:rsidRPr="00C70B91" w:rsidRDefault="00D709F5" w:rsidP="00D709F5">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Local Authorities saw a slight decline in income due to changes in the provision of community beds;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00D709F5" w:rsidP="00D709F5" w:rsidRDefault="00D709F5" w14:paraId="1D99F645" w14:textId="5BB37E11">
+          <w:p w14:paraId="1D99F645" w14:textId="5BB37E11" w:rsidR="00D709F5" w:rsidRPr="00C70B91" w:rsidRDefault="00D709F5" w:rsidP="00D709F5">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Welsh Government increased the grant during the year, leading to higher income;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00D709F5" w:rsidP="00D709F5" w:rsidRDefault="00D709F5" w14:paraId="36896FBC" w14:textId="105922A9">
+          <w:p w14:paraId="36896FBC" w14:textId="105922A9" w:rsidR="00D709F5" w:rsidRPr="00C70B91" w:rsidRDefault="00D709F5" w:rsidP="00D709F5">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Education, Training, and Research decreased in R&amp;D income, corresponding to decreased expenditure;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00D709F5" w:rsidP="00D709F5" w:rsidRDefault="00D709F5" w14:paraId="519061C0" w14:textId="6D73EA64">
+          <w:p w14:paraId="519061C0" w14:textId="6D73EA64" w:rsidR="00D709F5" w:rsidRPr="00C70B91" w:rsidRDefault="00D709F5" w:rsidP="00D709F5">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Other Income</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00915801">
+            <w:r w:rsidR="00915801" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> i</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ncreased due to higher levels of reimbursement from staff for private use of lease vehicles and salary sacrifices</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00915801">
+            <w:r w:rsidR="00915801" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00D709F5" w:rsidP="00915801" w:rsidRDefault="00D709F5" w14:paraId="4AC3589A" w14:textId="5A40E92C">
+          <w:p w14:paraId="4AC3589A" w14:textId="5A40E92C" w:rsidR="00D709F5" w:rsidRPr="00C70B91" w:rsidRDefault="00D709F5" w:rsidP="00915801">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Based on average whole-time equivalents in post at the end of each month, including agency staff, inwards secondments, and junior doctors employed under single lead employee arrangements managed by Velindre NHS Trust</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00915801">
+            <w:r w:rsidR="00915801" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00D709F5" w:rsidP="00915801" w:rsidRDefault="00915801" w14:paraId="68D97E6D" w14:textId="4C5314CA">
+          <w:p w14:paraId="68D97E6D" w14:textId="4C5314CA" w:rsidR="00D709F5" w:rsidRPr="00C70B91" w:rsidRDefault="00915801" w:rsidP="00915801">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">There was a </w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve"> in medical and dental staff, registered nursing, and additional clinical services (healthcare support workers</w:t>
+              <w:t>There was a n</w:t>
+            </w:r>
+            <w:r w:rsidR="00D709F5" w:rsidRPr="00C70B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>otable increases in medical and dental staff, registered nursing, and additional clinical services (healthcare support workers</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>);</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00D709F5" w:rsidP="00D709F5" w:rsidRDefault="00D709F5" w14:paraId="7AD3F86E" w14:textId="5165FBF0">
+          <w:p w14:paraId="7AD3F86E" w14:textId="5165FBF0" w:rsidR="00D709F5" w:rsidRPr="00C70B91" w:rsidRDefault="00D709F5" w:rsidP="00D709F5">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Assets Employed</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="00915801">
+            <w:r w:rsidR="00915801" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> saw an o</w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>verall increase of just over £20</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="6832B03D">
+            <w:r w:rsidR="6832B03D" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>m;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00D709F5" w:rsidP="00D709F5" w:rsidRDefault="00D709F5" w14:paraId="30EE9630" w14:textId="35FAE84B">
+          <w:p w14:paraId="30EE9630" w14:textId="35FAE84B" w:rsidR="00D709F5" w:rsidRPr="00C70B91" w:rsidRDefault="00D709F5" w:rsidP="00D709F5">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Receivables</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="00915801">
+            <w:r w:rsidR="00915801" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> saw an i</w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ncrease of £8.2</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="7F41F9D9">
+            <w:r w:rsidR="7F41F9D9" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, mainly due to clinical negligence, personal injury, and losses. Inventory increased by £9.6</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="52ABE9F4">
+            <w:r w:rsidR="52ABE9F4" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> due to drug stock increases across Morriston and Singleton pharmacies</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="00915801">
+            <w:r w:rsidR="00915801" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00D709F5" w:rsidP="00D709F5" w:rsidRDefault="00D709F5" w14:paraId="115DBC1A" w14:textId="19E8312F">
+          <w:p w14:paraId="115DBC1A" w14:textId="19E8312F" w:rsidR="00D709F5" w:rsidRPr="00C70B91" w:rsidRDefault="00D709F5" w:rsidP="00D709F5">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Liabilitie</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="00915801">
+            <w:r w:rsidR="00915801" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s i</w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ncrease of £1.6</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="00CB6C55">
+            <w:r w:rsidR="00CB6C55" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">m </w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>in payables, with movement between non-current and current on P</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="00C1340E">
+            <w:r w:rsidR="00C1340E" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">rivate </w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="00C1340E">
+            <w:r w:rsidR="00C1340E" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">inance Initiative </w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="00C1340E">
+            <w:r w:rsidR="00C1340E" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>(PFI)</w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> contracts and right-of-use asset liabilities. Decrease in non-NHS creditors of £7</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="5612F5BC">
+            <w:r w:rsidR="5612F5BC" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, offset by an increase in non-NHS accruals of £6.4</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="0A5688CA">
+            <w:r w:rsidR="0A5688CA" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="00915801">
+            <w:r w:rsidR="00915801" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00915801" w:rsidP="00915801" w:rsidRDefault="00915801" w14:paraId="167A2CFB" w14:textId="75554C1F">
+          <w:p w14:paraId="167A2CFB" w14:textId="75554C1F" w:rsidR="00915801" w:rsidRPr="00C70B91" w:rsidRDefault="00915801" w:rsidP="00915801">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">The changes in non-NHS creditors and accruals were likely due to </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> rather than genuine increases or decreases;</w:t>
+              <w:t>The changes in non-NHS creditors and accruals were likely due to categorisation rather than genuine increases or decreases;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00915801" w:rsidP="00915801" w:rsidRDefault="00915801" w14:paraId="681C6802" w14:textId="500DB257">
+          <w:p w14:paraId="681C6802" w14:textId="500DB257" w:rsidR="00915801" w:rsidRPr="00C70B91" w:rsidRDefault="00915801" w:rsidP="00915801">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Taxation and Trade Creditors increased by £1.5</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="40DAF546">
+            <w:r w:rsidR="40DAF546" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00915801" w:rsidP="00915801" w:rsidRDefault="00915801" w14:paraId="32217CA9" w14:textId="519CD3D9">
+          <w:p w14:paraId="32217CA9" w14:textId="519CD3D9" w:rsidR="00915801" w:rsidRPr="00C70B91" w:rsidRDefault="00915801" w:rsidP="00915801">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clinical Negligence had an opening provision of £183</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="5A7E63F2">
+            <w:r w:rsidR="5A7E63F2" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> versus a closing provision of £180</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="1B29B995">
+            <w:r w:rsidR="1B29B995" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, showing a small movement of £3.7</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="671135AB">
+            <w:r w:rsidR="671135AB" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00915801" w:rsidP="00915801" w:rsidRDefault="00915801" w14:paraId="3739F55B" w14:textId="716D9602">
+          <w:p w14:paraId="3739F55B" w14:textId="716D9602" w:rsidR="00915801" w:rsidRPr="00C70B91" w:rsidRDefault="00915801" w:rsidP="00915801">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Key variances across the General Fund and revaluation reserve, with overall increases of £17.9</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="49DC145D">
+            <w:r w:rsidR="49DC145D" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> and £2.1</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="5A375867">
+            <w:r w:rsidR="5A375867" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> respectively;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00915801" w:rsidP="00915801" w:rsidRDefault="00915801" w14:paraId="54D571A6" w14:textId="77777777">
+          <w:p w14:paraId="54D571A6" w14:textId="77777777" w:rsidR="00915801" w:rsidRPr="00C70B91" w:rsidRDefault="00915801" w:rsidP="00915801">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>There was an increase in national Welsh Government funding received, with a significant increase in pension payments from 6.3% last year to 9.4% this year.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00915801" w:rsidP="00915801" w:rsidRDefault="00915801" w14:paraId="7658AC70" w14:textId="77777777">
+          <w:p w14:paraId="7658AC70" w14:textId="77777777" w:rsidR="00915801" w:rsidRPr="00C70B91" w:rsidRDefault="00915801" w:rsidP="00915801">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ invited questions: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00DA44AC" w:rsidP="7C2A9DF1" w:rsidRDefault="00915801" w14:paraId="6A65C758" w14:textId="428CDBDE">
+          <w:p w14:paraId="6A65C758" w14:textId="428CDBDE" w:rsidR="00DA44AC" w:rsidRPr="00C70B91" w:rsidRDefault="00915801" w:rsidP="7C2A9DF1">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PP highlighted the significant year-to-year variances in the overall surplus/deficit position over the three years. PP suggested that it might be helpful to add information about the use of non-recurrent savings or balance sheet release</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="00DA44AC">
+            <w:r w:rsidR="00DA44AC" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> compared to recurrent savings, as this play</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="00DA44AC">
+            <w:r w:rsidR="00DA44AC" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> a significant role in the differences observed. P</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="00DA44AC">
+            <w:r w:rsidR="00DA44AC" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> requested more detailed information on the drivers of revenue growth, particularly focusing on the NWSSP growth of 9.4%. </w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="00DA44AC">
+            <w:r w:rsidR="00DA44AC" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PP</w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> inquired about the split between inflation, pay awards, and agreed changes, and how the inflation level compare</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="00DA44AC">
+            <w:r w:rsidR="00DA44AC" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> to the inflation provided to the </w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="00DA44AC">
+            <w:r w:rsidR="00DA44AC" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SBUHB. PP highlighted the need for analysis on the volume versus cost in continuing care. PP inquired about the 15.4% growth in supplies and services for clinical, asking how much of this growth was attributed to volume increased compared to inflationary increases. PP highlighted the operational staff cost increase of £95.5</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="48F45CD9">
+            <w:r w:rsidR="48F45CD9" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="00DA44AC">
+            <w:r w:rsidR="00DA44AC" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, with £51.3</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="12257EE7">
+            <w:r w:rsidR="12257EE7" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="00DA44AC">
+            <w:r w:rsidR="00DA44AC" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> attributed to pay awards and £25</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="043B8B82">
+            <w:r w:rsidR="043B8B82" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">m </w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="00DA44AC">
+            <w:r w:rsidR="00DA44AC" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>to employer pension costs. PP requested an analysis of the remaining £19</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="01FBFC3F">
+            <w:r w:rsidR="01FBFC3F" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">m </w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="00DA44AC">
+            <w:r w:rsidR="00DA44AC" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">growth. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00915801" w:rsidP="00DA44AC" w:rsidRDefault="00DA44AC" w14:paraId="2147E5F5" w14:textId="77777777">
+          <w:p w14:paraId="2147E5F5" w14:textId="77777777" w:rsidR="00915801" w:rsidRPr="00C70B91" w:rsidRDefault="00DA44AC" w:rsidP="00DA44AC">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>AML responded that the increase was due to additional posts, particularly in nursing, which reduced variable pay but increased overall staff costs.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00DA44AC" w:rsidP="00DA44AC" w:rsidRDefault="00DA44AC" w14:paraId="096A7C39" w14:textId="36FC1823">
+          <w:p w14:paraId="096A7C39" w14:textId="36FC1823" w:rsidR="00DA44AC" w:rsidRPr="00C70B91" w:rsidRDefault="00DA44AC" w:rsidP="00DA44AC">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">DG highlighted that the JCC had a 1.7% uplift this year and a 3.76% uplift last year from the government. DG mentioned that the funding </w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">mechanisms had become more complicated compared to six or seven years ago when it was usually a straightforward 3% wage award. DG highlighted the importance of </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>mechanisms had become more complicated compared to six or seven years ago when it was usually a straightforward 3% wage award. DG highlighted the importance of analysing the growth in Primary Health services expenditure. DG emphasised the need to understand if the growth in General Medical Services (GMs) spend was yielding the expected benefits, such as reduced admissions, accelerated discharges, and appointments closer to residents' homes. DG pointed out the significant increase in continuing healthcare costs, which rose from £60</w:t>
+            </w:r>
+            <w:r w:rsidR="1D3FFD37" w:rsidRPr="7C2A9DF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>analysing</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> to £92</w:t>
+            </w:r>
+            <w:r w:rsidR="312D31E7" w:rsidRPr="7C2A9DF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the growth in Primary Health services expenditure. DG </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve"> in two years. DG stressed the importance of identifying the drivers behind such increases. DG emphasised the value of using </w:t>
+            </w:r>
+            <w:r w:rsidR="073782F0" w:rsidRPr="7C2A9DF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>financial</w:t>
+            </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>emphasised</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> analysis to identify key areas of spend growth and income changes over the years. DG suggested that this initial snapshot could be further drilled</w:t>
+            </w:r>
+            <w:r w:rsidR="245B8A62" w:rsidRPr="7C2A9DF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the need to understand if the growth in General Medical Services (GMs) spend was yielding the expected benefits, such as reduced admissions, accelerated discharges, and appointments closer to residents' homes. DG pointed out the significant increase in continuing healthcare costs, which rose from £60</w:t>
-[...90 lines deleted...]
-              </w:rPr>
               <w:t>into for more detailed analysis and public discussion.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00DA44AC" w:rsidP="00DA44AC" w:rsidRDefault="00DA44AC" w14:paraId="0B98D10E" w14:textId="77777777">
+          <w:p w14:paraId="0B98D10E" w14:textId="77777777" w:rsidR="00DA44AC" w:rsidRPr="00C70B91" w:rsidRDefault="00DA44AC" w:rsidP="00DA44AC">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve">AG emphasised the need to pursue areas of growth and check whether the increase in expenditure were funded or not. AG questioned if certain expenditures, such as those in primary care services, were happening because of additional funding or if they were extra pressures without corresponding income. AG highlighted a significant increase in staffing costs, particularly in medical, health scientists, and allied health professionals. </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1CF6" w:rsidRPr="00C70B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>AG</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> highlighted the importance of understanding how much of this growth </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1CF6" w:rsidRPr="00C70B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s driving the overall increase in workforce costs versus other factors like pension costs and National Insurance. </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1CF6" w:rsidRPr="00C70B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">AG </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...19 lines deleted...]
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00FC1CF6">
+            <w:r w:rsidRPr="00C70B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">stressed the need to evaluate productivity in relation to increased spending. </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1CF6" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>AG</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> highlighted the importance of understanding how much of this growth </w:t>
-[...37 lines deleted...]
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00FC1CF6">
+              <w:t xml:space="preserve"> pointed out that if spending more money d</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1CF6" w:rsidRPr="00C70B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>id</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not result in increased productivity, there </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1CF6" w:rsidRPr="00C70B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>we</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>re issues to unpick. A</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1CF6" w:rsidRPr="00C70B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> was interested in the R&amp;D spend, </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1CF6" w:rsidRPr="00C70B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>highlighting</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that the </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1CF6" w:rsidRPr="00C70B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SBUHB</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> spent less but also received less income. </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1CF6" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>AG</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> pointed out that if spending more money d</w:t>
-[...73 lines deleted...]
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00FC1CF6">
+              <w:t xml:space="preserve"> questioned whether the decrease in income was because the </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1CF6" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SBUHB</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> spent less but also received less income. </w:t>
-[...34 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> was doing less R&amp;D or if they were doing less because they received less income.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00FC1CF6" w:rsidP="00FC1CF6" w:rsidRDefault="00FC1CF6" w14:paraId="63536D45" w14:textId="77777777">
+          <w:p w14:paraId="63536D45" w14:textId="77777777" w:rsidR="00FC1CF6" w:rsidRPr="00C70B91" w:rsidRDefault="00FC1CF6" w:rsidP="00FC1CF6">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">NZ </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> the need to understand the risks the SBUHB was carrying as a consequence of financial decisions and expenditures. NZ suggested that those risks needed to be clearly identified and addressed. NZ proposed that AG’s Digital, Data, Research and Innovation Committee should look into the financial details in more depth. NZ also suggested that PP’s Performance and Finance Committee should examine the shift towards community care and the distribution of the workforce. NZ highlighted the substantial increase in clinical supplies and suggested that this area should be explored further to understand the drivers behind the cost increases.</w:t>
+              <w:t>NZ emphasised the need to understand the risks the SBUHB was carrying as a consequence of financial decisions and expenditures. NZ suggested that those risks needed to be clearly identified and addressed. NZ proposed that AG’s Digital, Data, Research and Innovation Committee should look into the financial details in more depth. NZ also suggested that PP’s Performance and Finance Committee should examine the shift towards community care and the distribution of the workforce. NZ highlighted the substantial increase in clinical supplies and suggested that this area should be explored further to understand the drivers behind the cost increases.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00FC1CF6" w:rsidP="00FC1CF6" w:rsidRDefault="00FC1CF6" w14:paraId="120D1277" w14:textId="07AAA985">
+          <w:p w14:paraId="120D1277" w14:textId="07AAA985" w:rsidR="00FC1CF6" w:rsidRPr="00C70B91" w:rsidRDefault="00FC1CF6" w:rsidP="00FC1CF6">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>DG discussed the potential benefits of leveraging regional purchasing power through the Joint Regional Committee. D</w:t>
             </w:r>
             <w:r w:rsidR="00C1340E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> mentioned that he and KW would be meeting with shared services in early June to explore opportunities for regional collaboration. The goal was to enhance purchasing efficiency and sustainability by tapping into regional resources, which could serve as a proof of concept for broader adoption in other regions. DG </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> the importance of regional collaboration to improve purchasing power and efficiency. DG and KW plan</w:t>
+              <w:t xml:space="preserve"> mentioned that he and KW would be meeting with shared services in early June to explore opportunities for regional collaboration. The goal was to enhance purchasing efficiency and sustainability by tapping into regional resources, which could serve as a proof of concept for broader adoption in other regions. DG emphasised the importance of regional collaboration to improve purchasing power and efficiency. DG and KW plan</w:t>
             </w:r>
             <w:r w:rsidR="00C1340E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ned</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> to meet with shared services to discuss potential strategies and opportunities for regional purchasing. The initiative aimed to serve as a proof of concept, potentially leading to broader adoption in other regions if successful. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="009619F3" w:rsidP="7C2A9DF1" w:rsidRDefault="00FC1CF6" w14:paraId="1F3E9117" w14:textId="41EEA6D4">
+          <w:p w14:paraId="1F3E9117" w14:textId="41EEA6D4" w:rsidR="009619F3" w:rsidRPr="00C70B91" w:rsidRDefault="00FC1CF6" w:rsidP="7C2A9DF1">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>NZ highlighted that the spend on premises ha</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="009619F3">
+            <w:r w:rsidR="009619F3" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> remained relatively flat, despite a growing problem with the condition and maintenance backlog of estates. </w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="009619F3">
+            <w:r w:rsidR="009619F3" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">NZ </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>emphasi</w:t>
             </w:r>
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="009619F3">
+            <w:r w:rsidR="009619F3" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>ed</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">ed the need to ensure that financial decisions are risk-based to avoid drifting into bigger problems downstream. This </w:t>
+            </w:r>
+            <w:r w:rsidR="009619F3" w:rsidRPr="7C2A9DF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>was</w:t>
+            </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the need to ensure that financial decisions are risk-based to avoid drifting into bigger problems downstream. This </w:t>
-[...8 lines deleted...]
-              <w:t>was</w:t>
+              <w:t xml:space="preserve"> an area of concern that should be explored further in the Performance and Finance Committee. </w:t>
+            </w:r>
+            <w:r w:rsidR="009619F3" w:rsidRPr="7C2A9DF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NZ </w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> an area of concern that should be explored further in the Performance and Finance Committee. </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">NZ </w:t>
+              <w:t>highlighted a substantial increase in finance costs from just over £5</w:t>
+            </w:r>
+            <w:r w:rsidR="632F1F4F" w:rsidRPr="7C2A9DF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>highlighted a substantial increase in finance costs from just over £5</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="7C2A9DF1" w:rsidR="632F1F4F">
+              <w:t xml:space="preserve"> to just over £9</w:t>
+            </w:r>
+            <w:r w:rsidR="31509069" w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> to just over £9</w:t>
-[...8 lines deleted...]
-              <w:t>m</w:t>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="009619F3" w:rsidRPr="7C2A9DF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>NZ</w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
-[...8 lines deleted...]
-              <w:t>NZ</w:t>
+              <w:t xml:space="preserve"> inquired whether th</w:t>
+            </w:r>
+            <w:r w:rsidR="009619F3" w:rsidRPr="7C2A9DF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>at</w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> inquired whether th</w:t>
-[...8 lines deleted...]
-              <w:t>at</w:t>
+              <w:t xml:space="preserve"> increase </w:t>
+            </w:r>
+            <w:r w:rsidR="009619F3" w:rsidRPr="7C2A9DF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wa</w:t>
             </w:r>
             <w:r w:rsidRPr="7C2A9DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> increase </w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>s recurrent or due to specific pressures.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00FC1CF6" w:rsidP="00FC1CF6" w:rsidRDefault="009619F3" w14:paraId="74086BFA" w14:textId="77777777">
+          <w:p w14:paraId="74086BFA" w14:textId="77777777" w:rsidR="00FC1CF6" w:rsidRPr="00C70B91" w:rsidRDefault="009619F3" w:rsidP="00FC1CF6">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">AML </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00FC1CF6">
+            <w:r w:rsidR="00FC1CF6" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">explained that the primary reason for the increase </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>wa</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00FC1CF6">
+            <w:r w:rsidR="00FC1CF6" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s related to PFI main finance costs and the impact of IFRS 16 on interest and right-of-use asset liabilities. Additionally, rising interest rates have contributed to the increase.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="009619F3" w:rsidP="009619F3" w:rsidRDefault="009619F3" w14:paraId="680D6F26" w14:textId="3743856A">
+          <w:p w14:paraId="680D6F26" w14:textId="3743856A" w:rsidR="009619F3" w:rsidRPr="00C70B91" w:rsidRDefault="009619F3" w:rsidP="009619F3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">DG highlighted the importance of managing the exit profile of the private finance hospital over the next five years. DG said </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00C1340E">
+            <w:r w:rsidR="00C1340E" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>that would</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> affect charges and the condition of the estate, requiring more legal advice and board oversight. The Audit Committee w</w:t>
             </w:r>
             <w:r w:rsidR="00C1340E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ould</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> need to review the process, and the Performance and Finance Committee will look at the contract's performance.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="009619F3" w:rsidP="009619F3" w:rsidRDefault="009619F3" w14:paraId="225ED675" w14:textId="77777777">
+          <w:p w14:paraId="225ED675" w14:textId="77777777" w:rsidR="009619F3" w:rsidRPr="00C70B91" w:rsidRDefault="009619F3" w:rsidP="009619F3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="009619F3" w:rsidP="009619F3" w:rsidRDefault="009619F3" w14:paraId="50852020" w14:textId="77777777">
+          <w:p w14:paraId="50852020" w14:textId="77777777" w:rsidR="009619F3" w:rsidRPr="00C70B91" w:rsidRDefault="009619F3" w:rsidP="009619F3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ACTION: HL</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="009619F3" w:rsidP="009619F3" w:rsidRDefault="009619F3" w14:paraId="7A1676BE" w14:textId="77777777">
+          <w:p w14:paraId="7A1676BE" w14:textId="77777777" w:rsidR="009619F3" w:rsidRPr="00C70B91" w:rsidRDefault="009619F3" w:rsidP="009619F3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="009619F3" w:rsidP="009619F3" w:rsidRDefault="009619F3" w14:paraId="5B641565" w14:textId="77777777">
+          <w:p w14:paraId="5B641565" w14:textId="77777777" w:rsidR="009619F3" w:rsidRPr="00C70B91" w:rsidRDefault="009619F3" w:rsidP="009619F3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Action</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> for HL to include the review of the Private Finance Hospital Exit Profile in the work plan and ensuring it is timetabled for discussion. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="009619F3" w:rsidP="009619F3" w:rsidRDefault="00C1340E" w14:paraId="367A2FB0" w14:textId="7C5EC02D">
+          <w:p w14:paraId="367A2FB0" w14:textId="7C5EC02D" w:rsidR="009619F3" w:rsidRPr="00C70B91" w:rsidRDefault="00C1340E" w:rsidP="009619F3">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Referral -</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="009619F3">
+            <w:r w:rsidR="009619F3" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="009619F3">
+            <w:r w:rsidR="009619F3" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">It was proposed that the Performance and Finance Committee, along with the Quality and Safety Committee and </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="009619F3">
+            <w:r w:rsidR="009619F3" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00F12D23">
+            <w:r w:rsidR="00F12D23" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital, Data, Research and Innovation </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="009619F3">
+            <w:r w:rsidR="009619F3" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Committee, should discuss the analytical review findings in detail. This approach w</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00F12D23">
+            <w:r w:rsidR="00F12D23" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ould</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="009619F3">
+            <w:r w:rsidR="009619F3" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> ensure that the insights from the review </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00F12D23">
+            <w:r w:rsidR="00F12D23" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="009619F3">
+            <w:r w:rsidR="009619F3" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>re thoroughly examined and reported through the respective committees at a later stage. The committee chairs present agreed with this proposal.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C70B91" w:rsidR="008F66A8" w:rsidTr="7994D84B" w14:paraId="4FDB907E" w14:textId="77777777">
+      <w:tr w:rsidR="008F66A8" w:rsidRPr="00C70B91" w14:paraId="4FDB907E" w14:textId="77777777" w:rsidTr="7994D84B">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="008F66A8" w:rsidP="008F66A8" w:rsidRDefault="00F12D23" w14:paraId="6278E20D" w14:textId="6AEACEA4">
+          <w:p w14:paraId="6278E20D" w14:textId="6AEACEA4" w:rsidR="008F66A8" w:rsidRPr="00C70B91" w:rsidRDefault="00F12D23" w:rsidP="008F66A8">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>53</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="008F66A8">
+            <w:r w:rsidR="008F66A8" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="008F66A8" w:rsidP="008F66A8" w:rsidRDefault="008F66A8" w14:paraId="5284E895" w14:textId="28A51CB3">
+          <w:p w14:paraId="5284E895" w14:textId="28A51CB3" w:rsidR="008F66A8" w:rsidRPr="00C70B91" w:rsidRDefault="008F66A8" w:rsidP="008F66A8">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ITEMS TO REFER TO OTHER COMMITTEESS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C70B91" w:rsidR="008F66A8" w:rsidTr="7994D84B" w14:paraId="448F3139" w14:textId="77777777">
+      <w:tr w:rsidR="008F66A8" w:rsidRPr="00C70B91" w14:paraId="448F3139" w14:textId="77777777" w:rsidTr="7994D84B">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="008F66A8" w:rsidP="008F66A8" w:rsidRDefault="008F66A8" w14:paraId="35430EFC" w14:textId="77777777">
+          <w:p w14:paraId="35430EFC" w14:textId="77777777" w:rsidR="008F66A8" w:rsidRPr="00C70B91" w:rsidRDefault="008F66A8" w:rsidP="008F66A8">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="008F66A8" w:rsidP="00F12D23" w:rsidRDefault="00F12D23" w14:paraId="68A2B1E3" w14:textId="1E3F7627">
+          <w:p w14:paraId="68A2B1E3" w14:textId="1E3F7627" w:rsidR="008F66A8" w:rsidRPr="00C70B91" w:rsidRDefault="00F12D23" w:rsidP="00F12D23">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>52/25</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="008F66A8">
+            <w:r w:rsidR="008F66A8" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">the Analytical Review of the accounts would be referred to the Performance and Finance Committee, Quality and Safety Committee and the Digital, Data, Research and Innovation Committee. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C70B91" w:rsidR="00F12D23" w:rsidTr="7994D84B" w14:paraId="0613E2B0" w14:textId="77777777">
+      <w:tr w:rsidR="00F12D23" w:rsidRPr="00C70B91" w14:paraId="0613E2B0" w14:textId="77777777" w:rsidTr="7994D84B">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F12D23" w:rsidP="008F66A8" w:rsidRDefault="00F12D23" w14:paraId="5D5776EB" w14:textId="44D8A898">
+          <w:p w14:paraId="5D5776EB" w14:textId="44D8A898" w:rsidR="00F12D23" w:rsidRPr="00C70B91" w:rsidRDefault="00F12D23" w:rsidP="008F66A8">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>54/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F12D23" w:rsidP="008F66A8" w:rsidRDefault="00F12D23" w14:paraId="7F79FE0B" w14:textId="4196472E">
+          <w:p w14:paraId="7F79FE0B" w14:textId="4196472E" w:rsidR="00F12D23" w:rsidRPr="00C70B91" w:rsidRDefault="00F12D23" w:rsidP="008F66A8">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">MEETING EFFECTIVENESS </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C70B91" w:rsidR="00F12D23" w:rsidTr="7994D84B" w14:paraId="7445E6D8" w14:textId="77777777">
+      <w:tr w:rsidR="00F12D23" w:rsidRPr="00C70B91" w14:paraId="7445E6D8" w14:textId="77777777" w:rsidTr="7994D84B">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F12D23" w:rsidP="008F66A8" w:rsidRDefault="00F12D23" w14:paraId="43EC22A0" w14:textId="77777777">
+          <w:p w14:paraId="43EC22A0" w14:textId="77777777" w:rsidR="00F12D23" w:rsidRPr="00C70B91" w:rsidRDefault="00F12D23" w:rsidP="008F66A8">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F12D23" w:rsidP="008F66A8" w:rsidRDefault="00C70B91" w14:paraId="54F91FCD" w14:textId="4CB0E8C3">
+          <w:p w14:paraId="54F91FCD" w14:textId="4CB0E8C3" w:rsidR="00F12D23" w:rsidRPr="00C70B91" w:rsidRDefault="00C70B91" w:rsidP="008F66A8">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>There were no comments made.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C70B91" w:rsidR="00F12D23" w:rsidTr="7994D84B" w14:paraId="4482582D" w14:textId="77777777">
+      <w:tr w:rsidR="00F12D23" w:rsidRPr="00C70B91" w14:paraId="4482582D" w14:textId="77777777" w:rsidTr="7994D84B">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F12D23" w:rsidP="008F66A8" w:rsidRDefault="00F12D23" w14:paraId="3EE2359C" w14:textId="480B7CDC">
+          <w:p w14:paraId="3EE2359C" w14:textId="480B7CDC" w:rsidR="00F12D23" w:rsidRPr="00C70B91" w:rsidRDefault="00F12D23" w:rsidP="008F66A8">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>55/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F12D23" w:rsidP="008F66A8" w:rsidRDefault="00F12D23" w14:paraId="072F815C" w14:textId="442E04C0">
+          <w:p w14:paraId="072F815C" w14:textId="442E04C0" w:rsidR="00F12D23" w:rsidRPr="00C70B91" w:rsidRDefault="00F12D23" w:rsidP="008F66A8">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">ANY OTHER BUSINESS </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C70B91" w:rsidR="00F12D23" w:rsidTr="7994D84B" w14:paraId="17AB786E" w14:textId="77777777">
+      <w:tr w:rsidR="00F12D23" w:rsidRPr="00C70B91" w14:paraId="17AB786E" w14:textId="77777777" w:rsidTr="7994D84B">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F12D23" w:rsidP="008F66A8" w:rsidRDefault="00F12D23" w14:paraId="577D8133" w14:textId="77777777">
+          <w:p w14:paraId="577D8133" w14:textId="77777777" w:rsidR="00F12D23" w:rsidRPr="00C70B91" w:rsidRDefault="00F12D23" w:rsidP="008F66A8">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F12D23" w:rsidP="00F12D23" w:rsidRDefault="00F12D23" w14:paraId="63A8C120" w14:textId="379EF82D">
+          <w:p w14:paraId="63A8C120" w14:textId="379EF82D" w:rsidR="00F12D23" w:rsidRPr="00C70B91" w:rsidRDefault="00F12D23" w:rsidP="00F12D23">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>SS raised a concern about the consistency in the presentation of board members in the Annual Report, specifically in the accountability report. SS noted inconsistencies in how appointments and reappointments are documented. For example:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F12D23" w:rsidP="00F12D23" w:rsidRDefault="00F12D23" w14:paraId="67749932" w14:textId="2512E8CF">
+          <w:p w14:paraId="67749932" w14:textId="2512E8CF" w:rsidR="00F12D23" w:rsidRPr="00C70B91" w:rsidRDefault="00F12D23" w:rsidP="00F12D23">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Jan Williams' appointment was mentioned, but SS appointment lacks detail.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F12D23" w:rsidP="00F12D23" w:rsidRDefault="00F12D23" w14:paraId="7F2613BD" w14:textId="610D607B">
+          <w:p w14:paraId="7F2613BD" w14:textId="610D607B" w:rsidR="00F12D23" w:rsidRPr="00C70B91" w:rsidRDefault="00F12D23" w:rsidP="00F12D23">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Rena Owen's appointment and reappointment were both mentioned, but SS reappointment was not.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F12D23" w:rsidP="00F12D23" w:rsidRDefault="00F12D23" w14:paraId="72D02E2C" w14:textId="72001561">
+          <w:p w14:paraId="72D02E2C" w14:textId="72001561" w:rsidR="00F12D23" w:rsidRPr="00C70B91" w:rsidRDefault="00F12D23" w:rsidP="00F12D23">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Keith Lloyd's reappointment was missing.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F12D23" w:rsidP="00F12D23" w:rsidRDefault="00F12D23" w14:paraId="37883935" w14:textId="6541C15F">
+          <w:p w14:paraId="37883935" w14:textId="6541C15F" w:rsidR="00F12D23" w:rsidRPr="00C70B91" w:rsidRDefault="00F12D23" w:rsidP="00F12D23">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>NZ reappointment was also not mentioned.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F12D23" w:rsidP="00F12D23" w:rsidRDefault="00F12D23" w14:paraId="47516E1B" w14:textId="77777777">
+          <w:p w14:paraId="47516E1B" w14:textId="77777777" w:rsidR="00F12D23" w:rsidRPr="00C70B91" w:rsidRDefault="00F12D23" w:rsidP="00F12D23">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>HL acknowledged the need for consistency and assured that these points would be addressed.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00F12D23" w:rsidP="00F12D23" w:rsidRDefault="00F12D23" w14:paraId="04D26CFA" w14:textId="49C5787F">
+          <w:p w14:paraId="04D26CFA" w14:textId="49C5787F" w:rsidR="00F12D23" w:rsidRPr="00C70B91" w:rsidRDefault="00F12D23" w:rsidP="00F12D23">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">HL assured that the Annual Report would go through a quality assurance control check. The deadline for sending any comments or corrections to HL was the 9 June. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C70B91" w:rsidR="00327410" w:rsidTr="7994D84B" w14:paraId="2EB4E9ED" w14:textId="77777777">
+      <w:tr w:rsidR="00327410" w:rsidRPr="00C70B91" w14:paraId="2EB4E9ED" w14:textId="77777777" w:rsidTr="7994D84B">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00327410" w:rsidP="001B7FBC" w:rsidRDefault="00F12D23" w14:paraId="5FC2850E" w14:textId="438A1A65">
+          <w:p w14:paraId="5FC2850E" w14:textId="438A1A65" w:rsidR="00327410" w:rsidRPr="00C70B91" w:rsidRDefault="00F12D23" w:rsidP="001B7FBC">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>56</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70B91" w:rsidR="00327410">
+            <w:r w:rsidR="00327410" w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="00327410" w:rsidP="001B7FBC" w:rsidRDefault="00327410" w14:paraId="44774593" w14:textId="2B3CA080">
+          <w:p w14:paraId="44774593" w14:textId="2B3CA080" w:rsidR="00327410" w:rsidRPr="00C70B91" w:rsidRDefault="00327410" w:rsidP="001B7FBC">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>DATE OF NEXT MEETING</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C70B91" w:rsidR="003E198D" w:rsidTr="7994D84B" w14:paraId="3FF9A074" w14:textId="77777777">
+      <w:tr w:rsidR="003E198D" w:rsidRPr="00C70B91" w14:paraId="3FF9A074" w14:textId="77777777" w:rsidTr="7994D84B">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="003E198D" w:rsidP="003E198D" w:rsidRDefault="003E198D" w14:paraId="6D7EF48C" w14:textId="77777777">
+          <w:p w14:paraId="6D7EF48C" w14:textId="77777777" w:rsidR="003E198D" w:rsidRPr="00C70B91" w:rsidRDefault="003E198D" w:rsidP="003E198D">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70B91" w:rsidR="003E198D" w:rsidP="003E198D" w:rsidRDefault="003E198D" w14:paraId="3A789BB1" w14:textId="1CA3DF5C">
+          <w:p w14:paraId="3A789BB1" w14:textId="1CA3DF5C" w:rsidR="003E198D" w:rsidRPr="00C70B91" w:rsidRDefault="003E198D" w:rsidP="003E198D">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The next scheduled meeting is Thursday, </w:t>
             </w:r>
             <w:r w:rsidR="00E36A53">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>17 July</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2025.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00C70B91" w:rsidR="00FE5E56" w:rsidP="00935B89" w:rsidRDefault="00FE5E56" w14:paraId="000A0B33" w14:textId="77777777">
+    <w:p w14:paraId="000A0B33" w14:textId="77777777" w:rsidR="00FE5E56" w:rsidRPr="00C70B91" w:rsidRDefault="00FE5E56" w:rsidP="00935B89">
       <w:pPr>
         <w:pStyle w:val="BodyA"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00C70B91" w:rsidR="00FE5E56">
-[...6 lines deleted...]
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+    <w:sectPr w:rsidR="00FE5E56" w:rsidRPr="00C70B91">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="978" w:right="900" w:bottom="270" w:left="990" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004427D7" w:rsidRDefault="004427D7" w14:paraId="1686F9E3" w14:textId="77777777">
+    <w:p w14:paraId="7FC0A5A5" w14:textId="77777777" w:rsidR="00E87951" w:rsidRDefault="00E87951">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004427D7" w:rsidRDefault="004427D7" w14:paraId="0938932C" w14:textId="77777777">
+    <w:p w14:paraId="32A0F132" w14:textId="77777777" w:rsidR="00E87951" w:rsidRDefault="00E87951">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -13448,81 +12844,81 @@
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00F56535" w:rsidRDefault="00F56535" w14:paraId="749BF400" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="749BF400" w14:textId="77777777" w:rsidR="00F56535" w:rsidRDefault="00F56535">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1964920134"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
         <w:spacing w:val="60"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="00D65434" w:rsidP="004612A3" w:rsidRDefault="00A45AAE" w14:paraId="15AA2B30" w14:textId="7B679DC7">
+      <w:p w14:paraId="15AA2B30" w14:textId="7B679DC7" w:rsidR="00D65434" w:rsidRDefault="00A45AAE" w:rsidP="004612A3">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:pBdr>
-            <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="1"/>
+            <w:top w:val="single" w:sz="4" w:space="1" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           </w:pBdr>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:t xml:space="preserve">Page </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
@@ -13567,177 +12963,105 @@
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00910681">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidRPr="004612A3" w:rsidR="00D65434" w:rsidP="004612A3" w:rsidRDefault="00D65434" w14:paraId="3C479D64" w14:textId="77777777">
+  <w:p w14:paraId="3C479D64" w14:textId="77777777" w:rsidR="00D65434" w:rsidRPr="004612A3" w:rsidRDefault="00D65434" w:rsidP="004612A3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00F56535" w:rsidRDefault="00F56535" w14:paraId="4C727743" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C727743" w14:textId="77777777" w:rsidR="00F56535" w:rsidRDefault="00F56535">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004427D7" w:rsidRDefault="004427D7" w14:paraId="16A58A55" w14:textId="77777777">
+    <w:p w14:paraId="58358B1D" w14:textId="77777777" w:rsidR="00E87951" w:rsidRDefault="00E87951">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004427D7" w:rsidRDefault="004427D7" w14:paraId="2DA2CC71" w14:textId="77777777">
+    <w:p w14:paraId="7F43E0F4" w14:textId="77777777" w:rsidR="00E87951" w:rsidRDefault="00E87951">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00F56535" w:rsidRDefault="004427D7" w14:paraId="25566C56" w14:textId="733C8BD0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="25566C56" w14:textId="50D17BF8" w:rsidR="00F56535" w:rsidRDefault="00F56535">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...34 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidRPr="00682A9B" w:rsidR="00D65434" w:rsidP="00682A9B" w:rsidRDefault="004427D7" w14:paraId="3F6D2EF6" w14:textId="787E4E49">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F6D2EF6" w14:textId="0F8DB183" w:rsidR="00D65434" w:rsidRPr="00682A9B" w:rsidRDefault="00D65434" w:rsidP="00682A9B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...34 lines deleted...]
-    <w:r w:rsidR="00D65434">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="75DA241C" wp14:editId="4CA83032">
           <wp:extent cx="1762125" cy="448398"/>
           <wp:effectExtent l="0" t="0" r="0" b="8890"/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Lo res Swansea Bay logo.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
@@ -13745,13981 +13069,13939 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1766578" cy="449531"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00F56535" w:rsidRDefault="004427D7" w14:paraId="1A3632B6" w14:textId="1F7C692D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A3632B6" w14:textId="43E55A99" w:rsidR="00F56535" w:rsidRDefault="00F56535">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...34 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:textHash int2:hashCode="IknMeE5XC/atct" int2:id="UYRACvx8">
       <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="010A1C3D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E7900136"/>
     <w:styleLink w:val="ImportedStyle2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="9986"/>
         </w:tabs>
         <w:ind w:left="9986" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="10706"/>
         </w:tabs>
         <w:ind w:left="10706" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="11426"/>
         </w:tabs>
         <w:ind w:left="11426" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="12146"/>
         </w:tabs>
         <w:ind w:left="12146" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="12866"/>
         </w:tabs>
         <w:ind w:left="12866" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="13586"/>
         </w:tabs>
         <w:ind w:left="13586" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="14306"/>
         </w:tabs>
         <w:ind w:left="14306" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="15026"/>
         </w:tabs>
         <w:ind w:left="15026" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="15746"/>
         </w:tabs>
         <w:ind w:left="15746" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="023D7BA7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EFCAB64A"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="029A6DA3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A0E034D0"/>
     <w:styleLink w:val="ImportedStyle12"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03311106"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="78F01572"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03B02235"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0122CFCA"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04F0238B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8AC06580"/>
     <w:styleLink w:val="ImportedStyle8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="731"/>
         </w:tabs>
         <w:ind w:left="731" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1451"/>
         </w:tabs>
         <w:ind w:left="1451" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2171"/>
         </w:tabs>
         <w:ind w:left="2171" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2891"/>
         </w:tabs>
         <w:ind w:left="2891" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3611"/>
         </w:tabs>
         <w:ind w:left="3611" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4331"/>
         </w:tabs>
         <w:ind w:left="4331" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5051"/>
         </w:tabs>
         <w:ind w:left="5051" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5771"/>
         </w:tabs>
         <w:ind w:left="5771" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6491"/>
         </w:tabs>
         <w:ind w:left="6491" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07DB12ED"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="96747B74"/>
     <w:styleLink w:val="ImportedStyle17"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08513317"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="775CA29E"/>
     <w:lvl w:ilvl="0" w:tplc="CE0E7E6E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09291A75"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6F56CDE8"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09B353EE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5782ADE6"/>
     <w:styleLink w:val="List0"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="714"/>
         </w:tabs>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12602471"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="82BA7EE4"/>
     <w:styleLink w:val="ImportedStyle4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="730"/>
         </w:tabs>
         <w:ind w:left="730" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1450"/>
         </w:tabs>
         <w:ind w:left="1450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2170"/>
         </w:tabs>
         <w:ind w:left="2170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2890"/>
         </w:tabs>
         <w:ind w:left="2890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3610"/>
         </w:tabs>
         <w:ind w:left="3610" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4330"/>
         </w:tabs>
         <w:ind w:left="4330" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5050"/>
         </w:tabs>
         <w:ind w:left="5050" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5770"/>
         </w:tabs>
         <w:ind w:left="5770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6490"/>
         </w:tabs>
         <w:ind w:left="6490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17153399"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6F56CDE8"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19A9194B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36362046"/>
     <w:lvl w:ilvl="0" w:tplc="CE0E7E6E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FB938B9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A672DD3E"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22861A98"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E466B48A"/>
     <w:styleLink w:val="ImportedStyle6"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23E71A94"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="ACD4B4CE"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25F61790"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E59C364E"/>
     <w:lvl w:ilvl="0" w:tplc="2B2A5248">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Arial Unicode MS" w:hAnsi="Verdana" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="268333A1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E6EA5EAA"/>
     <w:styleLink w:val="List41"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="759"/>
         </w:tabs>
         <w:ind w:left="759" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="291A180A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D2F6CB74"/>
     <w:styleLink w:val="List1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1043"/>
         </w:tabs>
         <w:ind w:left="1043" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="297C420D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D848BD98"/>
     <w:lvl w:ilvl="0" w:tplc="CE0E7E6E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3156754D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CC706732"/>
     <w:styleLink w:val="List31"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="480"/>
         </w:tabs>
         <w:ind w:left="480" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1450"/>
         </w:tabs>
         <w:ind w:left="1450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2170"/>
         </w:tabs>
         <w:ind w:left="2170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2890"/>
         </w:tabs>
         <w:ind w:left="2890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3610"/>
         </w:tabs>
         <w:ind w:left="3610" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4330"/>
         </w:tabs>
         <w:ind w:left="4330" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5050"/>
         </w:tabs>
         <w:ind w:left="5050" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5770"/>
         </w:tabs>
         <w:ind w:left="5770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6490"/>
         </w:tabs>
         <w:ind w:left="6490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="322B53F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B6B6F40A"/>
     <w:lvl w:ilvl="0" w:tplc="CE0E7E6E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="331C7AEC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0D9437EA"/>
     <w:styleLink w:val="ImportedStyle5"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34C64825"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C8D2BD9E"/>
     <w:styleLink w:val="ImportedStyle23"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="730"/>
         </w:tabs>
         <w:ind w:left="730" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1450"/>
         </w:tabs>
         <w:ind w:left="1450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2170"/>
         </w:tabs>
         <w:ind w:left="2170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2890"/>
         </w:tabs>
         <w:ind w:left="2890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3610"/>
         </w:tabs>
         <w:ind w:left="3610" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4330"/>
         </w:tabs>
         <w:ind w:left="4330" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5050"/>
         </w:tabs>
         <w:ind w:left="5050" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5770"/>
         </w:tabs>
         <w:ind w:left="5770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6490"/>
         </w:tabs>
         <w:ind w:left="6490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36F80301"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B2C0FCC6"/>
     <w:styleLink w:val="List21"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="386"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A197DEF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2C447178"/>
     <w:styleLink w:val="List10"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="618"/>
         </w:tabs>
         <w:ind w:left="618" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B531073"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7850F9F2"/>
     <w:styleLink w:val="ImportedStyle13"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C4C7A16"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CA7C9BA0"/>
     <w:styleLink w:val="List7"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="475"/>
         </w:tabs>
         <w:ind w:left="475" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C8F0748"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0268CFA2"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E284013"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="96909D80"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F4D247D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BAE46E94"/>
     <w:lvl w:ilvl="0" w:tplc="CE0E7E6E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="409C618C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EA7E96F2"/>
     <w:styleLink w:val="List9"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1043"/>
         </w:tabs>
         <w:ind w:left="1043" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41CD1121"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8B269D72"/>
     <w:lvl w:ilvl="0" w:tplc="CE0E7E6E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42184F2D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="917006DA"/>
     <w:styleLink w:val="ImportedStyle11"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43D45423"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2174DF1A"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44CE6378"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A190C344"/>
     <w:styleLink w:val="List51"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="333"/>
         </w:tabs>
         <w:ind w:left="333" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1490"/>
         </w:tabs>
         <w:ind w:left="1490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2210"/>
         </w:tabs>
         <w:ind w:left="2210" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2930"/>
         </w:tabs>
         <w:ind w:left="2930" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3650"/>
         </w:tabs>
         <w:ind w:left="3650" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4370"/>
         </w:tabs>
         <w:ind w:left="4370" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5090"/>
         </w:tabs>
         <w:ind w:left="5090" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5810"/>
         </w:tabs>
         <w:ind w:left="5810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6530"/>
         </w:tabs>
         <w:ind w:left="6530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A252BA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB3E4CDA"/>
     <w:lvl w:ilvl="0" w:tplc="CE0E7E6E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AAC603E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0A0A9E36"/>
     <w:styleLink w:val="List11"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="618"/>
         </w:tabs>
         <w:ind w:left="618" w:hanging="426"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CF0652A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7DB40AB0"/>
     <w:styleLink w:val="List8"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="476"/>
         </w:tabs>
         <w:ind w:left="476" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D545730"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1008410E"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E485318"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="19C61576"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4ED15F85"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5824F9DE"/>
     <w:styleLink w:val="List12"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="714"/>
         </w:tabs>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F99677F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A4C21D48"/>
     <w:styleLink w:val="ImportedStyle21"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51347EA5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="87AC6E5A"/>
     <w:styleLink w:val="List6"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="480"/>
         </w:tabs>
         <w:ind w:left="480" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54D40A37"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FE827BDA"/>
     <w:styleLink w:val="ImportedStyle3"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="800"/>
         </w:tabs>
         <w:ind w:left="800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1520"/>
         </w:tabs>
         <w:ind w:left="1520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2240"/>
         </w:tabs>
         <w:ind w:left="2240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2960"/>
         </w:tabs>
         <w:ind w:left="2960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3680"/>
         </w:tabs>
         <w:ind w:left="3680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4400"/>
         </w:tabs>
         <w:ind w:left="4400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5120"/>
         </w:tabs>
         <w:ind w:left="5120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5840"/>
         </w:tabs>
         <w:ind w:left="5840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6560"/>
         </w:tabs>
         <w:ind w:left="6560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57BD34B2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8534BB8A"/>
     <w:styleLink w:val="ImportedStyle10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="583E0BC9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="90DE0F90"/>
     <w:styleLink w:val="ImportedStyle270"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FC5424A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B420DA7E"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64ED25BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D518A790"/>
     <w:lvl w:ilvl="0" w:tplc="BEF8C9E4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Segoe UI" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A021430"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0F72D0CC"/>
     <w:styleLink w:val="ImportedStyle16"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DBA5463"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="469E66D4"/>
     <w:styleLink w:val="ImportedStyle27"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="755A5031"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A80D09A"/>
     <w:lvl w:ilvl="0" w:tplc="9B301FE0">
       <w:start w:val="4"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77431088"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E690A14C"/>
     <w:styleLink w:val="ImportedStyle19"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="770"/>
         </w:tabs>
         <w:ind w:left="770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1490"/>
         </w:tabs>
         <w:ind w:left="1490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2210"/>
         </w:tabs>
         <w:ind w:left="2210" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2930"/>
         </w:tabs>
         <w:ind w:left="2930" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3650"/>
         </w:tabs>
         <w:ind w:left="3650" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4370"/>
         </w:tabs>
         <w:ind w:left="4370" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5090"/>
         </w:tabs>
         <w:ind w:left="5090" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5810"/>
         </w:tabs>
         <w:ind w:left="5810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6530"/>
         </w:tabs>
         <w:ind w:left="6530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77F70C2E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FC806280"/>
     <w:styleLink w:val="ImportedStyle1"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78EE0B98"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="05A00DB2"/>
     <w:styleLink w:val="ImportedStyle15"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79340316"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="01383FD8"/>
     <w:styleLink w:val="ImportedStyle14"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79CC4E70"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E848AE2E"/>
     <w:styleLink w:val="ImportedStyle160"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D6E3C0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9D789F52"/>
     <w:lvl w:ilvl="0" w:tplc="CE0E7E6E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="669715844">
     <w:abstractNumId w:val="53"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="339967485">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="215901425">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1170369916">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="697774842">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1244796368">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="985476480">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="284623462">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1416589048">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="882863188">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="400523260">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="862520215">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="2146778438">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1580865097">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1343897889">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1417746183">
     <w:abstractNumId w:val="55"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1535726320">
     <w:abstractNumId w:val="54"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1808550961">
     <w:abstractNumId w:val="56"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="497505603">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="743381960">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1134566041">
     <w:abstractNumId w:val="52"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="956986798">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="178930326">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="939221241">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="810057563">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="1046878094">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1718819597">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1635521875">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1149371008">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="1996299824">
     <w:abstractNumId w:val="50"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="556088260">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="50271326">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1795977172">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="2037922787">
     <w:abstractNumId w:val="49"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="483162864">
     <w:abstractNumId w:val="51"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="1693192105">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="658390278">
     <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="1706522347">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="99107308">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="1684867303">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="41" w16cid:durableId="33506670">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="42">
+  <w:num w:numId="42" w16cid:durableId="1633367972">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="43">
+  <w:num w:numId="43" w16cid:durableId="279459750">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="44">
+  <w:num w:numId="44" w16cid:durableId="138496680">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="45">
+  <w:num w:numId="45" w16cid:durableId="443229763">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="46">
+  <w:num w:numId="46" w16cid:durableId="860163042">
     <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="47">
+  <w:num w:numId="47" w16cid:durableId="641231534">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="48">
+  <w:num w:numId="48" w16cid:durableId="1871871817">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="49">
+  <w:num w:numId="49" w16cid:durableId="123886610">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="50">
+  <w:num w:numId="50" w16cid:durableId="1939675004">
     <w:abstractNumId w:val="57"/>
   </w:num>
-  <w:num w:numId="51">
+  <w:num w:numId="51" w16cid:durableId="2093815216">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="52">
+  <w:num w:numId="52" w16cid:durableId="737675534">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="53">
+  <w:num w:numId="53" w16cid:durableId="232669435">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="54">
+  <w:num w:numId="54" w16cid:durableId="1265571066">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="55">
+  <w:num w:numId="55" w16cid:durableId="320737142">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="56">
+  <w:num w:numId="56" w16cid:durableId="403532245">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="57">
+  <w:num w:numId="57" w16cid:durableId="1498617712">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="58">
+  <w:num w:numId="58" w16cid:durableId="31074687">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="57"/>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:activeWritingStyle w:lang="en-GB" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0" w:appName="MSWord"/>
-  <w:trackRevisions w:val="false"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2052"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FE5E56"/>
     <w:rsid w:val="000018FD"/>
     <w:rsid w:val="00001D4D"/>
     <w:rsid w:val="00003718"/>
     <w:rsid w:val="0000400F"/>
     <w:rsid w:val="00004CEE"/>
     <w:rsid w:val="00005771"/>
@@ -29048,50 +28330,51 @@
     <w:rsid w:val="0091124D"/>
     <w:rsid w:val="00911972"/>
     <w:rsid w:val="009126C4"/>
     <w:rsid w:val="00915308"/>
     <w:rsid w:val="00915801"/>
     <w:rsid w:val="0091685E"/>
     <w:rsid w:val="0091717B"/>
     <w:rsid w:val="00917185"/>
     <w:rsid w:val="0091753A"/>
     <w:rsid w:val="00917FA2"/>
     <w:rsid w:val="009202C6"/>
     <w:rsid w:val="0092047E"/>
     <w:rsid w:val="00921A83"/>
     <w:rsid w:val="00922FCC"/>
     <w:rsid w:val="00924E51"/>
     <w:rsid w:val="00926576"/>
     <w:rsid w:val="0092738E"/>
     <w:rsid w:val="009274C9"/>
     <w:rsid w:val="00927AED"/>
     <w:rsid w:val="00927EB0"/>
     <w:rsid w:val="00931313"/>
     <w:rsid w:val="009317BD"/>
     <w:rsid w:val="0093180C"/>
     <w:rsid w:val="00931D31"/>
     <w:rsid w:val="00933E21"/>
+    <w:rsid w:val="009357A8"/>
     <w:rsid w:val="00935B89"/>
     <w:rsid w:val="0093686B"/>
     <w:rsid w:val="0093768F"/>
     <w:rsid w:val="00937AAA"/>
     <w:rsid w:val="00940EFE"/>
     <w:rsid w:val="00942517"/>
     <w:rsid w:val="00942D19"/>
     <w:rsid w:val="00942DA8"/>
     <w:rsid w:val="00943030"/>
     <w:rsid w:val="009436C4"/>
     <w:rsid w:val="00944144"/>
     <w:rsid w:val="0094631C"/>
     <w:rsid w:val="00946B08"/>
     <w:rsid w:val="00946EFA"/>
     <w:rsid w:val="00947388"/>
     <w:rsid w:val="0094797D"/>
     <w:rsid w:val="0095014B"/>
     <w:rsid w:val="00950309"/>
     <w:rsid w:val="00950737"/>
     <w:rsid w:val="00950935"/>
     <w:rsid w:val="0095324F"/>
     <w:rsid w:val="009535CD"/>
     <w:rsid w:val="00953FB4"/>
     <w:rsid w:val="00954684"/>
     <w:rsid w:val="009555CA"/>
@@ -29485,50 +28768,51 @@
     <w:rsid w:val="00C1337F"/>
     <w:rsid w:val="00C1340E"/>
     <w:rsid w:val="00C16400"/>
     <w:rsid w:val="00C16C63"/>
     <w:rsid w:val="00C16ED7"/>
     <w:rsid w:val="00C20121"/>
     <w:rsid w:val="00C219B2"/>
     <w:rsid w:val="00C23193"/>
     <w:rsid w:val="00C2331B"/>
     <w:rsid w:val="00C24F1C"/>
     <w:rsid w:val="00C25515"/>
     <w:rsid w:val="00C25D6A"/>
     <w:rsid w:val="00C25DC7"/>
     <w:rsid w:val="00C26049"/>
     <w:rsid w:val="00C261F6"/>
     <w:rsid w:val="00C26B20"/>
     <w:rsid w:val="00C27BD6"/>
     <w:rsid w:val="00C308AB"/>
     <w:rsid w:val="00C31339"/>
     <w:rsid w:val="00C32CE4"/>
     <w:rsid w:val="00C33303"/>
     <w:rsid w:val="00C3446C"/>
     <w:rsid w:val="00C37D39"/>
     <w:rsid w:val="00C4031C"/>
     <w:rsid w:val="00C40569"/>
+    <w:rsid w:val="00C428DE"/>
     <w:rsid w:val="00C46F15"/>
     <w:rsid w:val="00C50B75"/>
     <w:rsid w:val="00C50E03"/>
     <w:rsid w:val="00C511B1"/>
     <w:rsid w:val="00C53D83"/>
     <w:rsid w:val="00C5404B"/>
     <w:rsid w:val="00C55D13"/>
     <w:rsid w:val="00C5671A"/>
     <w:rsid w:val="00C60EFB"/>
     <w:rsid w:val="00C6305F"/>
     <w:rsid w:val="00C63B13"/>
     <w:rsid w:val="00C702A9"/>
     <w:rsid w:val="00C70456"/>
     <w:rsid w:val="00C70B91"/>
     <w:rsid w:val="00C7111A"/>
     <w:rsid w:val="00C73973"/>
     <w:rsid w:val="00C74378"/>
     <w:rsid w:val="00C743C2"/>
     <w:rsid w:val="00C7529E"/>
     <w:rsid w:val="00C76926"/>
     <w:rsid w:val="00C80029"/>
     <w:rsid w:val="00C80057"/>
     <w:rsid w:val="00C82434"/>
     <w:rsid w:val="00C82C25"/>
     <w:rsid w:val="00C84949"/>
@@ -29840,50 +29124,51 @@
     <w:rsid w:val="00E6768A"/>
     <w:rsid w:val="00E70314"/>
     <w:rsid w:val="00E70C47"/>
     <w:rsid w:val="00E70F21"/>
     <w:rsid w:val="00E715CD"/>
     <w:rsid w:val="00E71C7F"/>
     <w:rsid w:val="00E71E99"/>
     <w:rsid w:val="00E726CB"/>
     <w:rsid w:val="00E7315B"/>
     <w:rsid w:val="00E73CE0"/>
     <w:rsid w:val="00E748D9"/>
     <w:rsid w:val="00E74A3F"/>
     <w:rsid w:val="00E74CF3"/>
     <w:rsid w:val="00E760C3"/>
     <w:rsid w:val="00E76C0E"/>
     <w:rsid w:val="00E778AE"/>
     <w:rsid w:val="00E77DD6"/>
     <w:rsid w:val="00E805C7"/>
     <w:rsid w:val="00E8093C"/>
     <w:rsid w:val="00E81147"/>
     <w:rsid w:val="00E8181C"/>
     <w:rsid w:val="00E83205"/>
     <w:rsid w:val="00E8394F"/>
     <w:rsid w:val="00E858C3"/>
     <w:rsid w:val="00E87092"/>
+    <w:rsid w:val="00E87951"/>
     <w:rsid w:val="00E90ADC"/>
     <w:rsid w:val="00E92717"/>
     <w:rsid w:val="00E94714"/>
     <w:rsid w:val="00E949B7"/>
     <w:rsid w:val="00E949D4"/>
     <w:rsid w:val="00E94DEA"/>
     <w:rsid w:val="00E95804"/>
     <w:rsid w:val="00E966D4"/>
     <w:rsid w:val="00EA087C"/>
     <w:rsid w:val="00EA23E2"/>
     <w:rsid w:val="00EA2611"/>
     <w:rsid w:val="00EA27F7"/>
     <w:rsid w:val="00EA56DC"/>
     <w:rsid w:val="00EA5C0E"/>
     <w:rsid w:val="00EA5FDD"/>
     <w:rsid w:val="00EA76D3"/>
     <w:rsid w:val="00EB1ACA"/>
     <w:rsid w:val="00EB2103"/>
     <w:rsid w:val="00EB23BB"/>
     <w:rsid w:val="00EB317A"/>
     <w:rsid w:val="00EB39E1"/>
     <w:rsid w:val="00EB3C62"/>
     <w:rsid w:val="00EB51AC"/>
     <w:rsid w:val="00EB63AA"/>
     <w:rsid w:val="00EB71AC"/>
@@ -30187,152 +29472,152 @@
     <w:rsid w:val="729E1DCC"/>
     <w:rsid w:val="776D61A6"/>
     <w:rsid w:val="7994D84B"/>
     <w:rsid w:val="7C2A9DF1"/>
     <w:rsid w:val="7EF6C264"/>
     <w:rsid w:val="7F41F9D9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2052"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="22211E7C"/>
   <w15:docId w15:val="{F023260D-00D2-4A5B-8F94-15C2FA4C128B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:bdr w:val="nil"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -30488,52 +29773,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -30591,859 +29876,859 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:rsid w:val="00953FB4"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="008B5133"/>
     <w:pPr>
       <w:keepNext/>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Body" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body">
     <w:name w:val="Body"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="Bulleted list,Dot pt,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,List Paragraph1,Bullet Points,MAIN CONTENT,Bullet 1,List Paragraph11,List Paragraph12,F5 List Paragraph,Colorful List - Accent 11,Bullet Style,L"/>
     <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle1" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle1">
     <w:name w:val="Imported Style 1"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyA" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyA">
     <w:name w:val="Body A"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle2" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle2">
     <w:name w:val="Imported Style 2"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle3" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle3">
     <w:name w:val="Imported Style 3"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle4" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle4">
     <w:name w:val="Imported Style 4"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle5" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle5">
     <w:name w:val="Imported Style 5"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle6" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle6">
     <w:name w:val="Imported Style 6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List0" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List0">
     <w:name w:val="List 0"/>
     <w:basedOn w:val="ImportedStyle6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="7"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List1" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List1">
     <w:name w:val="List 1"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List21" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List21">
     <w:name w:val="List 21"/>
     <w:basedOn w:val="ImportedStyle6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="9"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle8" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle8">
     <w:name w:val="Imported Style 8"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="10"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List31" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List31">
     <w:name w:val="List 31"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="11"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle10" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle10">
     <w:name w:val="Imported Style 10"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="12"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle11" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle11">
     <w:name w:val="Imported Style 11"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle12" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle12">
     <w:name w:val="Imported Style 12"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle13" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle13">
     <w:name w:val="Imported Style 13"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="15"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle14" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle14">
     <w:name w:val="Imported Style 14"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="16"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle15" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle15">
     <w:name w:val="Imported Style 15"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="17"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle16" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle16">
     <w:name w:val="Imported Style 16"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="34"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle160" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle160">
     <w:name w:val="Imported Style 16.0"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="18"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle17" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle17">
     <w:name w:val="Imported Style 17"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="20"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List41" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List41">
     <w:name w:val="List 41"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="19"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle19" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle19">
     <w:name w:val="Imported Style 19"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="21"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List51" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List51">
     <w:name w:val="List 51"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="22"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle21" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle21">
     <w:name w:val="Imported Style 21"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="23"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List6" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List6">
     <w:name w:val="List 6"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="24"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List7" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List7">
     <w:name w:val="List 7"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="25"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle23" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle23">
     <w:name w:val="Imported Style 23"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="26"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List8" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List8">
     <w:name w:val="List 8"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="27"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List9" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List9">
     <w:name w:val="List 9"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="28"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List10" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List10">
     <w:name w:val="List 10"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="29"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle27" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle27">
     <w:name w:val="Imported Style 27"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="30"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List11" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List11">
     <w:name w:val="List 11"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="31"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle270" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle270">
     <w:name w:val="Imported Style 27.0"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="32"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List12" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List12">
     <w:name w:val="List 12"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="33"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PlainTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F96AB2"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlainTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
     <w:name w:val="Plain Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="PlainText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F96AB2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="004A7AE9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004612A3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00633080"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00633080"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C41E8"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C41E8"/>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003C41E8"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C41E8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003C41E8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00B079A9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="questionvalue1" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="questionvalue1">
     <w:name w:val="questionvalue1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00F776DE"/>
     <w:rPr>
-      <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ListParagraphChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:aliases w:val="Bulleted list Char,Dot pt Char,No Spacing1 Char,List Paragraph Char Char Char Char,Indicator Text Char,Numbered Para 1 Char,List Paragraph1 Char,Bullet Points Char,MAIN CONTENT Char,Bullet 1 Char,List Paragraph11 Char,L Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="003422AC"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="003C67A6"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Table9" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Table9">
     <w:name w:val="Table9"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Table9Char"/>
     <w:qFormat/>
     <w:rsid w:val="00552729"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cstheme="minorBidi"/>
       <w:color w:val="253C61"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Table9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Table9Char">
     <w:name w:val="Table9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Table9"/>
     <w:rsid w:val="00552729"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cstheme="minorBidi"/>
       <w:color w:val="253C61"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008B5133"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="000B2509"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004E5F8D"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00F371EF"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="screenreaderfriendlyhiddentag-342" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="screenreaderfriendlyhiddentag-342">
     <w:name w:val="screenreaderfriendlyhiddentag-342"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="009A075B"/>
   </w:style>
-  <w:style w:type="character" w:styleId="fui-caption2" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="fui-caption2">
     <w:name w:val="fui-caption2"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00EC53FB"/>
   </w:style>
-  <w:style w:type="character" w:styleId="fui-input" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="fui-input">
     <w:name w:val="fui-input"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00EC53FB"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="12612242">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="177544746">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -32845,59 +32130,60 @@
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2146006154">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -33130,78 +32416,52 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...26 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="60b0568e-e574-4342-a9c0-c22c6fec6509" xmlns:ns3="fdfaf355-f7ae-47f3-8f93-739a60756710" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fa9fdaba843ff9956968fdf3ffd4cc7e" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010001C022EFBB18C64ABE3B9933434D2554" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2b64952811415c62d0d0df39f3d34ba2">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="60b0568e-e574-4342-a9c0-c22c6fec6509" xmlns:ns3="fdfaf355-f7ae-47f3-8f93-739a60756710" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b85015dbfa83b7beca0f1d5edc8036d9" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
     <xsd:import namespace="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -33379,94 +32639,127 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="60b0568e-e574-4342-a9c0-c22c6fec6509">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fdfaf355-f7ae-47f3-8f93-739a60756710" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B46303D-3135-4215-97E7-7DFBEBB67092}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33C319E3-D844-4861-AE6F-62DC39A8A867}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC971249-E7FD-4CFF-B3BB-8DCBB04C80C8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43E32336-CE01-44E4-9A41-2C67DA10EE64}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
     <ds:schemaRef ds:uri="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>19</Pages>
+  <Words>4960</Words>
+  <Characters>28275</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>235</Lines>
+  <Paragraphs>66</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>ABM LHB</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>33169</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Wendy Penrhyn-Jones (ABM ULHB - Administration)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010001C022EFBB18C64ABE3B9933434D2554</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="GrammarlyDocumentId">
     <vt:lpwstr>c35047bd6a6cdce546d302213c74cfe83bb83a2c3aea1913d0d4c81602f9ca59</vt:lpwstr>
   </property>